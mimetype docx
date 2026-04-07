--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,2036 +66,2036 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Promouvoir la contraception, diffuser des valeurs situées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Fonquerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Koechlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2-3 (134-135), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.134.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le continuum des oppositions à l’avortement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.7-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.661.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexual and reproductive rights 30 years after the Cairo Conference on Population and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Miani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rozée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heini Väisänen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 625, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.625.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans après la Conférence du Caire, où en sont les droits sexuels et reproductifs dans le monde?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Miani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rozée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heini Väisänen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 625, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.625.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraception : est-on sorti du « tout pilule » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Congy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise de La Rochebrochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why some women went off the pill: Adverse side-effects and claims of naturalness as reasons for rejecting hormonal contraception in Western countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Schantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Régnier-Loilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise de La Rochebrochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PopDigests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple (il)legal pathways: The diversity of immigrants' legal trajectories in Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schoumaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanli Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demographic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.247-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4054/DemRes.2022.47.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution des usages contraceptifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Contraception, 37 (6-7), pp.641-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasons for rejecting hormonal contraception in Western countries: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Schantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Régnier-Loilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise de La Rochebrochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2021.114247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French pill scare and the reshaping of social inequalities in access to medical contraceptives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Rouzaud-Cornabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Panjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSM - Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssmph.2020.100606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « crise des pilules » en France : les femmes ont-elles davantage consulté un.e gynécologue afin d’accéder plus facilement au DIU ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Agius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Panjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (6), pp.347-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2020.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union break-up after HIV diagnosis among sub-Saharan African migrants in France : disclosing HIV status is linked with staying in union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marsicano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.699-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2018.1554240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ressources pour une union, une union contre des ressources : mise en couple et conditions de vie chez immigré·e·s d'Afrique subsaharienne après leur arrivée en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Marsicano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bajos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.195--221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.11968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinquante ans de contraception légale en France : diffusion, médicalisation, féminisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Rouzaud-Cornabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Fonquerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 549, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.549.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is hardship during migration a determinant of HIV infection? Results from the ANRS PARCOURS study of sub-Saharan African migrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrees-Du-Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.645-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oppositions contemporaines autour de l’avortement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux normatifs de la promotion de la contraception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Fonquerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Koechlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2-3 (134-135), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392805v1</w:t>
-              </w:r>
-[...1783 lines deleted...]
-                <w:t xml:space="preserve">hal-04039778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2113,77 +2113,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre et ses indices: les normes internationales sur l’égalité femmes / hommes en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Etesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2225,90 +2225,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations et évolutions des situations conjugales : entre diversification des partenaires et persistance des asymétries de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Guen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Bajos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marsicano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desgrées du Loû, Annabel (ed.); Lert, F. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours : parcours de vie et santé des Africains immigrés en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.92-112, 2017, 978-2-7071-9645-3</w:t>
@@ -2369,51 +2369,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, conditions de vie et conjugalité autour de deux ruptures biographiques : migration et diagnostic d’infection au VIH chez les immigré·e·s d’Afrique subsaharienne vivant en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Démographie. Université Paris Saclay (COmUE), 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SACLS491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2609,51 +2609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Koechlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.134.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Becquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Miani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roz&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.625.0001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Congy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise de La Rochebrochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;gnier-Loilier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schoumaker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Caron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanli Nie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2022.47.10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.114247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rigal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2020.100606" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Agius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marsicano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bajos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1554240" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marsicano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11968" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.549.0001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgrees-Du-Lou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000957" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etesse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01959595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS491" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Koechlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.134.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Becquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Miani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roz&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.625.0001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709195v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Congy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise de La Rochebrochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;gnier-Loilier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schoumaker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Caron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanli Nie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2022.47.10" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021081" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.114247" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rigal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2020.100606" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Agius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.10.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marsicano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bajos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1554240" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marsicano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11968" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.549.0001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgrees-Du-Lou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000957" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etesse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01959595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS491" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>