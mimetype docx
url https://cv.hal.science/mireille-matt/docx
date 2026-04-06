--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mireille MATT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mireille.matt@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Directeur de Recherche, INRA, Laboratoire GAEL, UMR, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2011 : Maître de Conférences en sciences économiques, Faculté de sciences économiques et de gestion, Université de Strasbourg,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2011 : Chercheur au Bureau d’Economie Théorique et Appliquée, Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Habilitation à diriger les recherches, l'Université Louis Pasteur (Strasbourg 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 : Thèse de Doctorat de Sciences Économiques, Université Louis Pasteur (Strasbourg 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’analyse économique des politiques d’innovation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les accords de coopération inter-organisations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’évaluation des programmes publics de R&D et de la recherche publique agronomique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La production des connaissances scientifiques et leur transfert vers l’industrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'application et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des retombées économiques des politiques d’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clefs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economie de la connaissance, économie de l’innovation, économie de la science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovation, structure industrielle et performance des firmes, M2, Master Economie, Energie et Développement Durable, Faculté d'Economie, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques d’innovation et développement économique territorial, M1, Master Innovation, Grenoble Institut de l’Innovation, IAE, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Niches to Global Value Chains: The Role of Firms' Collaborative Strategies in the Bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Strategy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (2), pp.2571-2588. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bse.4107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of dynamic capabilities in the development of eco-innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53, pp.101031. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2025.101031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPAReal-Time in the making or how to empower researchers to steer research towards desired societal goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvad004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Markets and Value Chains in Shaping Sustainable Agrifood Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/3 (42), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.042.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning from Co-creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting what really counts? Assessing the political impact of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.699-721. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-017-9605-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new generation of Research Impact Assessment approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-017-9601-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation potentials triggered by glycoscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233 (Online Early), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Impact Assessment: from ex post to real-time assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> fteval Journal for Research and Technology Policy Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: a review of rationales, designs, and contributions to grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (4), pp.480-492. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scy012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes d'innovation ouverte : un enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mai-Août (91-92), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quin.091.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building entrepreneurial ecosystems conducive to student entrepreneurship : new Challenges for universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (25), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.025.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the black box of impact – Ideal-type impact pathways in a public avricultural research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.207-218. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2016.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barèmes génériques pour évaluer les impacts de la recherche sur la société : l'exemple des impacts politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2017056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of academic entrepreneurship in a non-mature context: the role of the university as a hub-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9-10), pp.724-745. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1247915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does public agricultural research impact society? A characterization of various patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (4), pp.849-861. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à l'entrepreneuriat académique dans le modèle d'université &amp;quot;hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.13-39. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.048.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’impact sociétal de la recherche pour apprendre à le gérer : l’approche ASIRPA et l’exemple de la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.31-42. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.122.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPA: A comprehensive theory-based approach to assessing the societal impacts of a research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.440-453. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvv015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do firms perceive policy rationales behind the variety of instruments supporting collaborative R&D? Lessons from the European Framework Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (5-6), pp.327 - 337. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités des coopérations en R&D subventionnées et non subventionnées dans la stratégie partenariale d’EDF R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020671ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University-industry knowledge transfer as practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantale Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mesny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Transfer and Commercialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.173-192. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTTC.2013.071339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of public programs on inter-firm R&D collaboration strategies: project-level evidence from EU FP5 and FP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (6), pp.885 - 916. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-011-9232-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European university landscape : A micro characterization based on evidence from the Aquameth project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Daraio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bonaccorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Lepori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.148-164. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2010.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of university incubators in China and in France: a comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Feng Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2010.031902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting University-Industry R&D Projects : The Importance of Searching, Screening and Signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (2), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2005.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and Collective Determinants of Academic Scientists' Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.55-72. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoecopol.2005.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploitation of complementarities in scientific production process at the laboratory level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (6), pp.455-465. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2004.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives, coordination and learning in government-sponsored vs. spontaneous inter-firm research cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (8), pp.694-711. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2004.004989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does research organization influence academic production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (8), pp.1081-1102. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-constrained innovations: three main innovation processes in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissemination of Grassroots innovations in developing countries: the case of the Nubian Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation : Exploring the difficulties in procurer-supplier collaboration for the developpment of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international conférence IPSERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budaspest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination function of university-industry R&D collaboration contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Technology Transfer Society - T2S Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Transfer Society Annual Conference: "Beyond formal university technology transfer: Innovative mechanisms for the exchange of new knowledge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAEL International Conference - "What's new in the economics of innovation? Theory, empirics and public policy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Development of Innovations through Early Supplier Involvement in Public Procurement Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference What's new in the economics of innovation ? Theory, empirics and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of impact pathways generated by a public agricultural research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146th EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists, Jul 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationales of public procurement of innovation: When demand-side instruments address supply-side failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRUID Academy Conference for doctoral students in "Economic and Management of Innovation, Technology and Organizations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRUID Society - Advancing premium research on innovation and the dynamics of technical, structural and institutional change (DRUID). GBR., Jan 2015, Aalborg, Denmark. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: A review of rationales, instruments and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI Annual Conference: "Innovation policies for economic and social transitions: Developing strategies for knowledge, practices and institutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: A review of rationales, instruments and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester Institute of Innovation Research - Internal Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commodifying management knowledge: A dynamic model of conception, appropriation and valuation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantale Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Organizations, Artifacts and Practices (OAP) Workshop : "Rules, regulations and materiality in management and organization studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts socio-économiques de la recherche publique en amélioration des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques BAP (Biologie et Amélioration des Plantes) de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Port-Royal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationales and design of public innovation procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de l'innovation - SFR INNOVACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Saint-Martin-d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Florence, France. 2015, Tree Biotechnology 2015 Conference "Forests: the importance to the planet and society"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les achats publics au service de l'innovation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Doctorales d'Economie (JDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examens de l'OCDE des politiques d'innovation : France 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Vincent-Lancrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mustar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 291 p., 2014, 978-92-64-21400-2. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264214019-fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.362, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b137610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undesirable Systems, Undesired Ends: The (Un)Bearable Heaviness of Phasing-Out Pesticides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turnheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Bourrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decommissioning Aging Installations and Declining Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, pp.35-48, 2025, 978-3-031-88368-2. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88369-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la création de valeur vers plus de soutenabilité : cas d’une innovation frugale grassroots en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.88-90, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research teaching and commercial activities: the behaviour of laboratories in an entrepreneurial university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of creativity: ideas, firms and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 353 p., 2013, 9780415525299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre d'entrepreneurs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Bloch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble (PUG), pp.85-108, 2013, 9782706118272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 14 : Research, teaching and commercial activities: the behaviour of laboratories in an entrepreneurial university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Burger-Helmchen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Creativity : Ideas, Firms and Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Taylor &amp; Francis Group), 2013, 978-1-138-90127-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre d'entrepreneurs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble (PUG), 192 p., 2013, 9782706118272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la valeur d’usage des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, 241 p., 2013, 978-2813000866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique agronomique : le cas de l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Glassey; J.P. Leresche; O. Moeschler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la valeur d’usage des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-76, 2013, 9782813000866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative strategy of technology transfer officies: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David B. Audretsch; Erik E. Lehmann; Albert N. Link; Alexander Starnecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology transfer in a global economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Springer, pp.51-72, 2012, International Studies in Entrepreneurship, 978-1-4614-6101-2. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-6102-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 : Firm Size and Openness : The Driving Forces of University-Industry Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Caloghirou; Anastasia Constantelou; Nicholas S. Vonortas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge flows in European Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Routledge, 27 p., 2006, Routledge studies in business organizations and networks, 9780415649513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Economic Foundations to S&T Policy Tools : A Comparative Analysis of the Dominant Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.17-45, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Arrangements of Technology Policy and Management of Diversity : The Case of Digital Switching System in France and in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Trenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.135-159, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.1-14, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organizational Specificities of Brite-Euram Collaborative Projects : Micro-analysis and Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.285-318, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty Years of Evaluation with the BETA Method : Some Insights on Current Collaborative ST&I Policy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.251-281, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Research and Technology Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Caloghirou; Nicholas S. Vonortas; Stavros Ioannides. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European collaboration in research and development: Business strategy and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.210-229, 2004, 1840643714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration between a research university and firms and other institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Savona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrizio Cesaroni; Alfonso Gambardella; Walter Garcia-Fontes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D, Innovation and Competitiveness in the European Chemical Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-173, 2004, 978-1-4020-7942-9. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-7942-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00247423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for Science & Technology Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luke Georghiou; John Rigby; Hugh Cameron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluating the Impact of Technology and Research : The theory and Practice of Socio-Economic Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.93-145, 2002, 978-1843764960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories and Turning Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la qualité sensorielle de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Mapping Results of FOODPathS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HorizonEurope Project Report. 2023, https://doi.org/10.5281/zenodo.14587849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural research impact assessment: issues, methods and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2016, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Impacts de la Recherche Publique Agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPA - Analyse des Impacts de la Recherche Publique Agronomique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2014, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mireille MATT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mireille.matt@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Directeur de Recherche, INRA, Laboratoire GAEL, UMR, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2011 : Maître de Conférences en sciences économiques, Faculté de sciences économiques et de gestion, Université de Strasbourg,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2011 : Chercheur au Bureau d’Economie Théorique et Appliquée, Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Habilitation à diriger les recherches, l'Université Louis Pasteur (Strasbourg 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 : Thèse de Doctorat de Sciences Économiques, Université Louis Pasteur (Strasbourg 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’analyse économique des politiques d’innovation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les accords de coopération inter-organisations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’évaluation des programmes publics de R&D et de la recherche publique agronomique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La production des connaissances scientifiques et leur transfert vers l’industrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'application et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des retombées économiques des politiques d’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clefs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economie de la connaissance, économie de l’innovation, économie de la science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovation, structure industrielle et performance des firmes, M2, Master Economie, Energie et Développement Durable, Faculté d'Economie, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques d’innovation et développement économique territorial, M1, Master Innovation, Grenoble Institut de l’Innovation, IAE, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of dynamic capabilities in the development of eco-innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53, pp.101031. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2025.101031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Niches to Global Value Chains: The Role of Firms' Collaborative Strategies in the Bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Strategy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (2), pp.2571-2588. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bse.4107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning from Co-creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPAReal-Time in the making or how to empower researchers to steer research towards desired societal goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvad004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Markets and Value Chains in Shaping Sustainable Agrifood Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/3 (42), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.042.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new generation of Research Impact Assessment approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-017-9601-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting what really counts? Assessing the political impact of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.699-721. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-017-9605-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation potentials triggered by glycoscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233 (Online Early), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Impact Assessment: from ex post to real-time assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> fteval Journal for Research and Technology Policy Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building entrepreneurial ecosystems conducive to student entrepreneurship : new Challenges for universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (25), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.025.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: a review of rationales, designs, and contributions to grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (4), pp.480-492. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scy012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes d'innovation ouverte : un enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mai-Août (91-92), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quin.091.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the black box of impact – Ideal-type impact pathways in a public avricultural research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.207-218. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2016.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barèmes génériques pour évaluer les impacts de la recherche sur la société : l'exemple des impacts politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2017056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of academic entrepreneurship in a non-mature context: the role of the university as a hub-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9-10), pp.724-745. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1247915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does public agricultural research impact society? A characterization of various patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (4), pp.849-861. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à l'entrepreneuriat académique dans le modèle d'université &amp;quot;hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.13-39. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.048.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’impact sociétal de la recherche pour apprendre à le gérer : l’approche ASIRPA et l’exemple de la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.31-42. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.122.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPA: A comprehensive theory-based approach to assessing the societal impacts of a research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.440-453. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvv015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do firms perceive policy rationales behind the variety of instruments supporting collaborative R&D? Lessons from the European Framework Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (5-6), pp.327 - 337. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités des coopérations en R&D subventionnées et non subventionnées dans la stratégie partenariale d’EDF R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020671ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University-industry knowledge transfer as practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantale Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mesny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Transfer and Commercialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.173-192. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTTC.2013.071339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of public programs on inter-firm R&D collaboration strategies: project-level evidence from EU FP5 and FP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (6), pp.885 - 916. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-011-9232-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of university incubators in China and in France: a comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Feng Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2010.031902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European university landscape : A micro characterization based on evidence from the Aquameth project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Daraio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bonaccorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Lepori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.148-164. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2010.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting University-Industry R&D Projects : The Importance of Searching, Screening and Signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (2), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2005.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and Collective Determinants of Academic Scientists' Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.55-72. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoecopol.2005.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploitation of complementarities in scientific production process at the laboratory level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (6), pp.455-465. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2004.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives, coordination and learning in government-sponsored vs. spontaneous inter-firm research cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (8), pp.694-711. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2004.004989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does research organization influence academic production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (8), pp.1081-1102. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effects of Transdisciplinary Research in the Context of Marine and Coastal Social-Ecological Systems. Preliminary insights from a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Transdisciplinarity: Co-evaluating the status quo and co-designing the way forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Ocean and Society, Feb 2026, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impacts of Transdisciplinary Research - A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods for the long-term evaluation of COllaborative REsearch approaches and their impacts on the management of marine Social-EcologicAl Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-constrained innovations: three main innovation processes in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissemination of Grassroots innovations in developing countries: the case of the Nubian Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation : Exploring the difficulties in procurer-supplier collaboration for the developpment of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international conférence IPSERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budaspest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination function of university-industry R&D collaboration contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Technology Transfer Society - T2S Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAEL International Conference - "What's new in the economics of innovation? Theory, empirics and public policy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Transfer Society Annual Conference: "Beyond formal university technology transfer: Innovative mechanisms for the exchange of new knowledge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Development of Innovations through Early Supplier Involvement in Public Procurement Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference What's new in the economics of innovation ? Theory, empirics and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of impact pathways generated by a public agricultural research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146th EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists, Jul 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationales of public procurement of innovation: When demand-side instruments address supply-side failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRUID Academy Conference for doctoral students in "Economic and Management of Innovation, Technology and Organizations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRUID Society - Advancing premium research on innovation and the dynamics of technical, structural and institutional change (DRUID). GBR., Jan 2015, Aalborg, Denmark. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: A review of rationales, instruments and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI Annual Conference: "Innovation policies for economic and social transitions: Developing strategies for knowledge, practices and institutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: A review of rationales, instruments and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester Institute of Innovation Research - Internal Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commodifying management knowledge: A dynamic model of conception, appropriation and valuation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantale Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Organizations, Artifacts and Practices (OAP) Workshop : "Rules, regulations and materiality in management and organization studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts socio-économiques de la recherche publique en amélioration des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques BAP (Biologie et Amélioration des Plantes) de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Port-Royal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationales and design of public innovation procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de l'innovation - SFR INNOVACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Saint-Martin-d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Florence, France. 2015, Tree Biotechnology 2015 Conference "Forests: the importance to the planet and society"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les achats publics au service de l'innovation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Doctorales d'Economie (JDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examens de l'OCDE des politiques d'innovation : France 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Vincent-Lancrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mustar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 291 p., 2014, 978-92-64-21400-2. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264214019-fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.362, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b137610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undesirable Systems, Undesired Ends: The (Un)Bearable Heaviness of Phasing-Out Pesticides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turnheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Bourrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decommissioning Aging Installations and Declining Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, pp.35-48, 2025, 978-3-031-88368-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88369-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la création de valeur vers plus de soutenabilité : cas d’une innovation frugale grassroots en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.88-90, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique agronomique : le cas de l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Glassey; J.P. Leresche; O. Moeschler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la valeur d’usage des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-76, 2013, 9782813000866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research teaching and commercial activities: the behaviour of laboratories in an entrepreneurial university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of creativity: ideas, firms and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 353 p., 2013, 9780415525299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre d'entrepreneurs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Bloch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble (PUG), pp.85-108, 2013, 9782706118272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 14 : Research, teaching and commercial activities: the behaviour of laboratories in an entrepreneurial university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Burger-Helmchen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Creativity : Ideas, Firms and Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Taylor &amp; Francis Group), 2013, 978-1-138-90127-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre d'entrepreneurs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble (PUG), 192 p., 2013, 9782706118272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la valeur d’usage des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, 241 p., 2013, 978-2813000866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative strategy of technology transfer officies: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David B. Audretsch; Erik E. Lehmann; Albert N. Link; Alexander Starnecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology transfer in a global economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Springer, pp.51-72, 2012, International Studies in Entrepreneurship, 978-1-4614-6101-2. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-6102-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 : Firm Size and Openness : The Driving Forces of University-Industry Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Caloghirou; Anastasia Constantelou; Nicholas S. Vonortas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge flows in European Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Routledge, 27 p., 2006, Routledge studies in business organizations and networks, 9780415649513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty Years of Evaluation with the BETA Method : Some Insights on Current Collaborative ST&I Policy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.251-281, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Economic Foundations to S&T Policy Tools : A Comparative Analysis of the Dominant Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.17-45, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Arrangements of Technology Policy and Management of Diversity : The Case of Digital Switching System in France and in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Trenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.135-159, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.1-14, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organizational Specificities of Brite-Euram Collaborative Projects : Micro-analysis and Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.285-318, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Research and Technology Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Caloghirou; Nicholas S. Vonortas; Stavros Ioannides. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European collaboration in research and development: Business strategy and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.210-229, 2004, 1840643714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration between a research university and firms and other institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Savona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrizio Cesaroni; Alfonso Gambardella; Walter Garcia-Fontes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D, Innovation and Competitiveness in the European Chemical Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-173, 2004, 978-1-4020-7942-9. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-7942-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00247423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for Science & Technology Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luke Georghiou; John Rigby; Hugh Cameron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluating the Impact of Technology and Research : The theory and Practice of Socio-Economic Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.93-145, 2002, 978-1843764960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories and Turning Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la qualité sensorielle de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Mapping Results of FOODPathS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HorizonEurope Project Report. 2023, https://doi.org/10.5281/zenodo.14587849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural research impact assessment: issues, methods and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2016, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPA - Analyse des Impacts de la Recherche Publique Agronomique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2014, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Impacts de la Recherche Publique Agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DCE9651"/>
+    <w:nsid w:val="A4D42C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26B098EB"/>
+    <w:nsid w:val="74284940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mireille.matt@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169034v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ayoub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4107" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2025.101031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvad004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.042.0001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Bundgaard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.604" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-017-9605-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-017-9601-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115833" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chicot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scy012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.091.0035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schaeffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.025.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2016.09.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2016.1247915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.01.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M78PMXW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.048.0013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laredo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.122.0031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvv015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70MG4MKT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tocco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020671ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Mailhot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mesny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2013.071339" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-011-9232-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSP8NG2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Daraio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonaccorsi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Geuna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Lepori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2010.10.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Feng Tang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2010.031902" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fontana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2005.12.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8VK9CJW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2005.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLSMGC1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2004.03.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWRKBJF4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2004.004989" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2004.03.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVJS49N3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224884v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Semaan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144528v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091406v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocd&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174826v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guellec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vincent-Lancrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Llerena" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mustar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Arnold" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/310161.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264214019-fr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b137610" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turnheim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88369-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809211v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dulac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hollard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Voiron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03796473v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806996v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384814.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174314v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6102-9_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279507v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Trenti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279445v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279441v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279425v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00247423v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Savona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-7942-9_7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561769v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthias Weber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bundgaard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796590v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190008v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mireille.matt@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169007v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ayoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2025.101031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Bundgaard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.604" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvad004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.042.0001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-017-9601-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-017-9605-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115833" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schaeffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.025.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chicot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scy012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.091.0035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2016.09.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2016.1247915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.01.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M78PMXW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.048.0013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laredo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.122.0031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvv015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70MG4MKT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tocco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020671ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Mailhot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mesny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2013.071339" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-011-9232-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSP8NG2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Feng Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2010.031902" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Daraio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonaccorsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Geuna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Lepori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2010.10.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fontana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2005.12.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8VK9CJW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2005.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLSMGC1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2004.03.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWRKBJF4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2004.004989" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2004.03.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVJS49N3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Semaan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocd&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087779v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guellec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vincent-Lancrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Llerena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mustar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Arnold" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/310161.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264214019-fr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b137610" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turnheim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88369-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384814.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064097v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dulac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hollard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Voiron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03796473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6102-9_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Trenti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279449v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279425v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00247423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Savona" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-7942-9_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthias Weber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bundgaard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190008v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>