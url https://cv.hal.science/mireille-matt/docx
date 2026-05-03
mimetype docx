--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mireille MATT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mireille.matt@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Directeur de Recherche, INRA, Laboratoire GAEL, UMR, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2011 : Maître de Conférences en sciences économiques, Faculté de sciences économiques et de gestion, Université de Strasbourg,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2011 : Chercheur au Bureau d’Economie Théorique et Appliquée, Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Habilitation à diriger les recherches, l'Université Louis Pasteur (Strasbourg 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 : Thèse de Doctorat de Sciences Économiques, Université Louis Pasteur (Strasbourg 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’analyse économique des politiques d’innovation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les accords de coopération inter-organisations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’évaluation des programmes publics de R&D et de la recherche publique agronomique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La production des connaissances scientifiques et leur transfert vers l’industrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'application et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des retombées économiques des politiques d’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clefs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economie de la connaissance, économie de l’innovation, économie de la science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovation, structure industrielle et performance des firmes, M2, Master Economie, Energie et Développement Durable, Faculté d'Economie, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques d’innovation et développement économique territorial, M1, Master Innovation, Grenoble Institut de l’Innovation, IAE, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of dynamic capabilities in the development of eco-innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53, pp.101031. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2025.101031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Niches to Global Value Chains: The Role of Firms' Collaborative Strategies in the Bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Strategy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (2), pp.2571-2588. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bse.4107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning from Co-creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPAReal-Time in the making or how to empower researchers to steer research towards desired societal goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvad004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Markets and Value Chains in Shaping Sustainable Agrifood Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/3 (42), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.042.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new generation of Research Impact Assessment approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-017-9601-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting what really counts? Assessing the political impact of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.699-721. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-017-9605-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation potentials triggered by glycoscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233 (Online Early), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Impact Assessment: from ex post to real-time assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> fteval Journal for Research and Technology Policy Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building entrepreneurial ecosystems conducive to student entrepreneurship : new Challenges for universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (25), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.025.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: a review of rationales, designs, and contributions to grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (4), pp.480-492. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scy012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes d'innovation ouverte : un enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mai-Août (91-92), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quin.091.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the black box of impact – Ideal-type impact pathways in a public avricultural research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.207-218. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2016.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barèmes génériques pour évaluer les impacts de la recherche sur la société : l'exemple des impacts politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2017056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of academic entrepreneurship in a non-mature context: the role of the university as a hub-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9-10), pp.724-745. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1247915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does public agricultural research impact society? A characterization of various patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (4), pp.849-861. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à l'entrepreneuriat académique dans le modèle d'université &amp;quot;hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.13-39. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.048.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’impact sociétal de la recherche pour apprendre à le gérer : l’approche ASIRPA et l’exemple de la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.31-42. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.122.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPA: A comprehensive theory-based approach to assessing the societal impacts of a research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.440-453. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvv015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do firms perceive policy rationales behind the variety of instruments supporting collaborative R&D? Lessons from the European Framework Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (5-6), pp.327 - 337. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités des coopérations en R&D subventionnées et non subventionnées dans la stratégie partenariale d’EDF R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020671ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University-industry knowledge transfer as practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantale Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mesny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Transfer and Commercialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.173-192. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTTC.2013.071339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of public programs on inter-firm R&D collaboration strategies: project-level evidence from EU FP5 and FP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (6), pp.885 - 916. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-011-9232-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of university incubators in China and in France: a comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Feng Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2010.031902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European university landscape : A micro characterization based on evidence from the Aquameth project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Daraio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bonaccorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Lepori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.148-164. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2010.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting University-Industry R&D Projects : The Importance of Searching, Screening and Signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (2), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2005.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and Collective Determinants of Academic Scientists' Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.55-72. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoecopol.2005.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploitation of complementarities in scientific production process at the laboratory level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (6), pp.455-465. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2004.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives, coordination and learning in government-sponsored vs. spontaneous inter-firm research cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (8), pp.694-711. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2004.004989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does research organization influence academic production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (8), pp.1081-1102. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effects of Transdisciplinary Research in the Context of Marine and Coastal Social-Ecological Systems. Preliminary insights from a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Transdisciplinarity: Co-evaluating the status quo and co-designing the way forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Ocean and Society, Feb 2026, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impacts of Transdisciplinary Research - A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods for the long-term evaluation of COllaborative REsearch approaches and their impacts on the management of marine Social-EcologicAl Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-constrained innovations: three main innovation processes in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissemination of Grassroots innovations in developing countries: the case of the Nubian Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation : Exploring the difficulties in procurer-supplier collaboration for the developpment of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international conférence IPSERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budaspest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination function of university-industry R&D collaboration contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Technology Transfer Society - T2S Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAEL International Conference - "What's new in the economics of innovation? Theory, empirics and public policy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Transfer Society Annual Conference: "Beyond formal university technology transfer: Innovative mechanisms for the exchange of new knowledge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Development of Innovations through Early Supplier Involvement in Public Procurement Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference What's new in the economics of innovation ? Theory, empirics and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of impact pathways generated by a public agricultural research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146th EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists, Jul 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationales of public procurement of innovation: When demand-side instruments address supply-side failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRUID Academy Conference for doctoral students in "Economic and Management of Innovation, Technology and Organizations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRUID Society - Advancing premium research on innovation and the dynamics of technical, structural and institutional change (DRUID). GBR., Jan 2015, Aalborg, Denmark. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: A review of rationales, instruments and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI Annual Conference: "Innovation policies for economic and social transitions: Developing strategies for knowledge, practices and institutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: A review of rationales, instruments and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester Institute of Innovation Research - Internal Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commodifying management knowledge: A dynamic model of conception, appropriation and valuation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantale Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Organizations, Artifacts and Practices (OAP) Workshop : "Rules, regulations and materiality in management and organization studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts socio-économiques de la recherche publique en amélioration des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques BAP (Biologie et Amélioration des Plantes) de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Port-Royal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationales and design of public innovation procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de l'innovation - SFR INNOVACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Saint-Martin-d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Florence, France. 2015, Tree Biotechnology 2015 Conference "Forests: the importance to the planet and society"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les achats publics au service de l'innovation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Doctorales d'Economie (JDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examens de l'OCDE des politiques d'innovation : France 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Vincent-Lancrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mustar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 291 p., 2014, 978-92-64-21400-2. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264214019-fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.362, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b137610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undesirable Systems, Undesired Ends: The (Un)Bearable Heaviness of Phasing-Out Pesticides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turnheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Bourrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decommissioning Aging Installations and Declining Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, pp.35-48, 2025, 978-3-031-88368-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88369-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la création de valeur vers plus de soutenabilité : cas d’une innovation frugale grassroots en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.88-90, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique agronomique : le cas de l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Glassey; J.P. Leresche; O. Moeschler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la valeur d’usage des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-76, 2013, 9782813000866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research teaching and commercial activities: the behaviour of laboratories in an entrepreneurial university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of creativity: ideas, firms and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 353 p., 2013, 9780415525299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre d'entrepreneurs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Bloch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble (PUG), pp.85-108, 2013, 9782706118272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 14 : Research, teaching and commercial activities: the behaviour of laboratories in an entrepreneurial university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Burger-Helmchen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Creativity : Ideas, Firms and Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Taylor &amp; Francis Group), 2013, 978-1-138-90127-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre d'entrepreneurs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble (PUG), 192 p., 2013, 9782706118272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la valeur d’usage des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, 241 p., 2013, 978-2813000866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative strategy of technology transfer officies: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David B. Audretsch; Erik E. Lehmann; Albert N. Link; Alexander Starnecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology transfer in a global economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Springer, pp.51-72, 2012, International Studies in Entrepreneurship, 978-1-4614-6101-2. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-6102-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 : Firm Size and Openness : The Driving Forces of University-Industry Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Caloghirou; Anastasia Constantelou; Nicholas S. Vonortas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge flows in European Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Routledge, 27 p., 2006, Routledge studies in business organizations and networks, 9780415649513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty Years of Evaluation with the BETA Method : Some Insights on Current Collaborative ST&I Policy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.251-281, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Economic Foundations to S&T Policy Tools : A Comparative Analysis of the Dominant Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.17-45, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Arrangements of Technology Policy and Management of Diversity : The Case of Digital Switching System in France and in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Trenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.135-159, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.1-14, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organizational Specificities of Brite-Euram Collaborative Projects : Micro-analysis and Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.285-318, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Research and Technology Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Caloghirou; Nicholas S. Vonortas; Stavros Ioannides. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European collaboration in research and development: Business strategy and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.210-229, 2004, 1840643714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration between a research university and firms and other institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Savona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrizio Cesaroni; Alfonso Gambardella; Walter Garcia-Fontes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D, Innovation and Competitiveness in the European Chemical Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-173, 2004, 978-1-4020-7942-9. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-7942-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00247423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for Science & Technology Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luke Georghiou; John Rigby; Hugh Cameron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluating the Impact of Technology and Research : The theory and Practice of Socio-Economic Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.93-145, 2002, 978-1843764960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories and Turning Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la qualité sensorielle de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Mapping Results of FOODPathS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HorizonEurope Project Report. 2023, https://doi.org/10.5281/zenodo.14587849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural research impact assessment: issues, methods and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2016, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPA - Analyse des Impacts de la Recherche Publique Agronomique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2014, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Impacts de la Recherche Publique Agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mireille MATT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mireille.matt@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Directeur de Recherche, INRA, Laboratoire GAEL, UMR, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2011 : Maître de Conférences en sciences économiques, Faculté de sciences économiques et de gestion, Université de Strasbourg,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2011 : Chercheur au Bureau d’Economie Théorique et Appliquée, Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Habilitation à diriger les recherches, l'Université Louis Pasteur (Strasbourg 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 : Thèse de Doctorat de Sciences Économiques, Université Louis Pasteur (Strasbourg 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’analyse économique des politiques d’innovation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les accords de coopération inter-organisations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’évaluation des programmes publics de R&D et de la recherche publique agronomique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La production des connaissances scientifiques et leur transfert vers l’industrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'application et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des retombées économiques des politiques d’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clefs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economie de la connaissance, économie de l’innovation, économie de la science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovation, structure industrielle et performance des firmes, M2, Master Economie, Energie et Développement Durable, Faculté d'Economie, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques d’innovation et développement économique territorial, M1, Master Innovation, Grenoble Institut de l’Innovation, IAE, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of dynamic capabilities in the development of eco-innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53, pp.101031. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2025.101031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Niches to Global Value Chains: The Role of Firms' Collaborative Strategies in the Bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Strategy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (2), pp.2571-2588. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bse.4107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning from Co-creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPAReal-Time in the making or how to empower researchers to steer research towards desired societal goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvad004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Markets and Value Chains in Shaping Sustainable Agrifood Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/3 (42), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.042.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new generation of Research Impact Assessment approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-017-9601-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting what really counts? Assessing the political impact of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.699-721. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-017-9605-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation potentials triggered by glycoscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233 (Online Early), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Impact Assessment: from ex post to real-time assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> fteval Journal for Research and Technology Policy Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building entrepreneurial ecosystems conducive to student entrepreneurship : new Challenges for universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (25), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.025.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: a review of rationales, designs, and contributions to grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (4), pp.480-492. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scy012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes d'innovation ouverte : un enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mai-Août (91-92), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quin.091.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the black box of impact – Ideal-type impact pathways in a public avricultural research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.207-218. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2016.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barèmes génériques pour évaluer les impacts de la recherche sur la société : l'exemple des impacts politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2017056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of academic entrepreneurship in a non-mature context: the role of the university as a hub-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9-10), pp.724-745. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1247915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à l'entrepreneuriat académique dans le modèle d'université &amp;quot;hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.13-39. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.048.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does public agricultural research impact society? A characterization of various patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (4), pp.849-861. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’impact sociétal de la recherche pour apprendre à le gérer : l’approche ASIRPA et l’exemple de la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.31-42. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.122.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPA: A comprehensive theory-based approach to assessing the societal impacts of a research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.440-453. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvv015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do firms perceive policy rationales behind the variety of instruments supporting collaborative R&D? Lessons from the European Framework Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (5-6), pp.327 - 337. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités des coopérations en R&D subventionnées et non subventionnées dans la stratégie partenariale d’EDF R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020671ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University-industry knowledge transfer as practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantale Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mesny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Transfer and Commercialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.173-192. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTTC.2013.071339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of public programs on inter-firm R&D collaboration strategies: project-level evidence from EU FP5 and FP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (6), pp.885 - 916. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-011-9232-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of university incubators in China and in France: a comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Feng Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2010.031902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European university landscape : A micro characterization based on evidence from the Aquameth project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Daraio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bonaccorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Lepori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.148-164. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2010.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting University-Industry R&D Projects : The Importance of Searching, Screening and Signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (2), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2005.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and Collective Determinants of Academic Scientists' Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.55-72. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoecopol.2005.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploitation of complementarities in scientific production process at the laboratory level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (6), pp.455-465. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2004.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives, coordination and learning in government-sponsored vs. spontaneous inter-firm research cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (8), pp.694-711. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2004.004989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does research organization influence academic production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (8), pp.1081-1102. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effects of Transdisciplinary Research in the Context of Marine and Coastal Social-Ecological Systems. Preliminary insights from a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Transdisciplinarity: Co-evaluating the status quo and co-designing the way forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Ocean and Society, Feb 2026, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impacts of Transdisciplinary Research - A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods for the long-term evaluation of COllaborative REsearch approaches and their impacts on the management of marine Social-EcologicAl Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-constrained innovations: three main innovation processes in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissemination of Grassroots innovations in developing countries: the case of the Nubian Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation : Exploring the difficulties in procurer-supplier collaboration for the developpment of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international conférence IPSERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budaspest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination function of university-industry R&D collaboration contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Technology Transfer Society - T2S Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAEL International Conference - "What's new in the economics of innovation? Theory, empirics and public policy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Transfer Society Annual Conference: "Beyond formal university technology transfer: Innovative mechanisms for the exchange of new knowledge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Development of Innovations through Early Supplier Involvement in Public Procurement Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference What's new in the economics of innovation ? Theory, empirics and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of impact pathways generated by a public agricultural research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146th EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists, Jul 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationales of public procurement of innovation: When demand-side instruments address supply-side failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRUID Academy Conference for doctoral students in "Economic and Management of Innovation, Technology and Organizations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRUID Society - Advancing premium research on innovation and the dynamics of technical, structural and institutional change (DRUID). GBR., Jan 2015, Aalborg, Denmark. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: A review of rationales, instruments and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI Annual Conference: "Innovation policies for economic and social transitions: Developing strategies for knowledge, practices and institutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: A review of rationales, instruments and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester Institute of Innovation Research - Internal Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts socio-économiques de la recherche publique en amélioration des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques BAP (Biologie et Amélioration des Plantes) de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Port-Royal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commodifying management knowledge: A dynamic model of conception, appropriation and valuation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantale Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Organizations, Artifacts and Practices (OAP) Workshop : "Rules, regulations and materiality in management and organization studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationales and design of public innovation procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de l'innovation - SFR INNOVACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Saint-Martin-d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Florence, France. 2015, Tree Biotechnology 2015 Conference "Forests: the importance to the planet and society"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les achats publics au service de l'innovation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Doctorales d'Economie (JDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examens de l'OCDE des politiques d'innovation : France 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Vincent-Lancrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mustar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 291 p., 2014, 978-92-64-21400-2. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264214019-fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.362, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b137610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undesirable Systems, Undesired Ends: The (Un)Bearable Heaviness of Phasing-Out Pesticides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turnheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Bourrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decommissioning Aging Installations and Declining Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, pp.35-48, 2025, 978-3-031-88368-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88369-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la création de valeur vers plus de soutenabilité : cas d’une innovation frugale grassroots en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.88-90, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique agronomique : le cas de l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Glassey; J.P. Leresche; O. Moeschler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la valeur d’usage des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-76, 2013, 9782813000866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre d'entrepreneurs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble (PUG), 192 p., 2013, 9782706118272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research teaching and commercial activities: the behaviour of laboratories in an entrepreneurial university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of creativity: ideas, firms and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 353 p., 2013, 9780415525299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre d'entrepreneurs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Bloch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble (PUG), pp.85-108, 2013, 9782706118272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 14 : Research, teaching and commercial activities: the behaviour of laboratories in an entrepreneurial university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Burger-Helmchen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Creativity : Ideas, Firms and Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Taylor &amp; Francis Group), 2013, 978-1-138-90127-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la valeur d’usage des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, 241 p., 2013, 978-2813000866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative strategy of technology transfer officies: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David B. Audretsch; Erik E. Lehmann; Albert N. Link; Alexander Starnecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology transfer in a global economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Springer, pp.51-72, 2012, International Studies in Entrepreneurship, 978-1-4614-6101-2. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-6102-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 : Firm Size and Openness : The Driving Forces of University-Industry Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Caloghirou; Anastasia Constantelou; Nicholas S. Vonortas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge flows in European Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Routledge, 27 p., 2006, Routledge studies in business organizations and networks, 9780415649513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty Years of Evaluation with the BETA Method : Some Insights on Current Collaborative ST&I Policy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.251-281, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Arrangements of Technology Policy and Management of Diversity : The Case of Digital Switching System in France and in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Trenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.135-159, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Economic Foundations to S&T Policy Tools : A Comparative Analysis of the Dominant Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.17-45, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.1-14, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organizational Specificities of Brite-Euram Collaborative Projects : Micro-analysis and Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.285-318, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Research and Technology Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Caloghirou; Nicholas S. Vonortas; Stavros Ioannides. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European collaboration in research and development: Business strategy and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.210-229, 2004, 1840643714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration between a research university and firms and other institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Savona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrizio Cesaroni; Alfonso Gambardella; Walter Garcia-Fontes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D, Innovation and Competitiveness in the European Chemical Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-173, 2004, 978-1-4020-7942-9. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-7942-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00247423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for Science & Technology Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luke Georghiou; John Rigby; Hugh Cameron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluating the Impact of Technology and Research : The theory and Practice of Socio-Economic Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.93-145, 2002, 978-1843764960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories and Turning Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la qualité sensorielle de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Mapping Results of FOODPathS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HorizonEurope Project Report. 2023, https://doi.org/10.5281/zenodo.14587849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural research impact assessment: issues, methods and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2016, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPA - Analyse des Impacts de la Recherche Publique Agronomique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2014, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Impacts de la Recherche Publique Agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4D42C01"/>
+    <w:nsid w:val="5F41186E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74284940"/>
+    <w:nsid w:val="F8D09743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mireille.matt@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169007v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ayoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2025.101031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Bundgaard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.604" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvad004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.042.0001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-017-9601-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-017-9605-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115833" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schaeffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.025.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chicot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scy012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.091.0035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2016.09.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2016.1247915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.01.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M78PMXW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.048.0013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laredo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.122.0031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvv015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70MG4MKT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tocco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020671ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Mailhot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mesny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2013.071339" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-011-9232-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSP8NG2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Feng Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2010.031902" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Daraio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonaccorsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Geuna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Lepori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2010.10.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fontana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2005.12.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8VK9CJW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2005.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLSMGC1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2004.03.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWRKBJF4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2004.004989" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2004.03.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVJS49N3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Semaan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocd&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087779v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guellec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vincent-Lancrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Llerena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mustar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Arnold" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/310161.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264214019-fr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b137610" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turnheim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88369-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384814.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064097v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dulac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hollard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Voiron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03796473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6102-9_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Trenti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279449v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279425v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00247423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Savona" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-7942-9_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthias Weber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bundgaard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190008v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mireille.matt@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169007v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ayoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2025.101031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Bundgaard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.604" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvad004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.042.0001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-017-9601-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-017-9605-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115833" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schaeffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.025.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chicot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scy012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.091.0035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2016.09.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2016.1247915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.048.0013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.01.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M78PMXW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laredo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.122.0031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvv015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70MG4MKT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tocco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020671ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Mailhot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mesny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2013.071339" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-011-9232-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSP8NG2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Feng Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2010.031902" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Daraio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonaccorsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Geuna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Lepori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2010.10.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fontana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2005.12.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8VK9CJW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2005.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLSMGC1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2004.03.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWRKBJF4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2004.004989" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2004.03.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVJS49N3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Semaan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091251v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocd&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087779v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guellec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vincent-Lancrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Llerena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mustar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Arnold" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/310161.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264214019-fr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b137610" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turnheim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88369-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384814.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dulac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hollard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Voiron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064097v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03796473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6102-9_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Trenti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279442v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279449v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279425v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00247423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Savona" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-7942-9_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthias Weber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bundgaard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190008v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>