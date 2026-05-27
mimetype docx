--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mireille MATT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mireille.matt@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Directeur de Recherche, INRA, Laboratoire GAEL, UMR, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2011 : Maître de Conférences en sciences économiques, Faculté de sciences économiques et de gestion, Université de Strasbourg,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2011 : Chercheur au Bureau d’Economie Théorique et Appliquée, Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Habilitation à diriger les recherches, l'Université Louis Pasteur (Strasbourg 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 : Thèse de Doctorat de Sciences Économiques, Université Louis Pasteur (Strasbourg 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’analyse économique des politiques d’innovation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les accords de coopération inter-organisations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’évaluation des programmes publics de R&D et de la recherche publique agronomique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La production des connaissances scientifiques et leur transfert vers l’industrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'application et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des retombées économiques des politiques d’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clefs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economie de la connaissance, économie de l’innovation, économie de la science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovation, structure industrielle et performance des firmes, M2, Master Economie, Energie et Développement Durable, Faculté d'Economie, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques d’innovation et développement économique territorial, M1, Master Innovation, Grenoble Institut de l’Innovation, IAE, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of dynamic capabilities in the development of eco-innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53, pp.101031. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2025.101031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Niches to Global Value Chains: The Role of Firms' Collaborative Strategies in the Bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Strategy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (2), pp.2571-2588. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bse.4107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning from Co-creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPAReal-Time in the making or how to empower researchers to steer research towards desired societal goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvad004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Markets and Value Chains in Shaping Sustainable Agrifood Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/3 (42), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.042.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new generation of Research Impact Assessment approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-017-9601-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting what really counts? Assessing the political impact of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.699-721. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-017-9605-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation potentials triggered by glycoscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233 (Online Early), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Impact Assessment: from ex post to real-time assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> fteval Journal for Research and Technology Policy Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building entrepreneurial ecosystems conducive to student entrepreneurship : new Challenges for universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (25), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.025.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: a review of rationales, designs, and contributions to grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (4), pp.480-492. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scy012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes d'innovation ouverte : un enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mai-Août (91-92), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quin.091.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the black box of impact – Ideal-type impact pathways in a public avricultural research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.207-218. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2016.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barèmes génériques pour évaluer les impacts de la recherche sur la société : l'exemple des impacts politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2017056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of academic entrepreneurship in a non-mature context: the role of the university as a hub-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9-10), pp.724-745. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1247915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à l'entrepreneuriat académique dans le modèle d'université &amp;quot;hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.13-39. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.048.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does public agricultural research impact society? A characterization of various patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (4), pp.849-861. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’impact sociétal de la recherche pour apprendre à le gérer : l’approche ASIRPA et l’exemple de la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.31-42. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.122.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPA: A comprehensive theory-based approach to assessing the societal impacts of a research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.440-453. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvv015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do firms perceive policy rationales behind the variety of instruments supporting collaborative R&D? Lessons from the European Framework Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (5-6), pp.327 - 337. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités des coopérations en R&D subventionnées et non subventionnées dans la stratégie partenariale d’EDF R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020671ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University-industry knowledge transfer as practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantale Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mesny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Transfer and Commercialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.173-192. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTTC.2013.071339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of public programs on inter-firm R&D collaboration strategies: project-level evidence from EU FP5 and FP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (6), pp.885 - 916. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-011-9232-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of university incubators in China and in France: a comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Feng Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2010.031902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European university landscape : A micro characterization based on evidence from the Aquameth project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Daraio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bonaccorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Lepori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.148-164. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2010.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting University-Industry R&D Projects : The Importance of Searching, Screening and Signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (2), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2005.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and Collective Determinants of Academic Scientists' Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.55-72. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoecopol.2005.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploitation of complementarities in scientific production process at the laboratory level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (6), pp.455-465. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2004.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives, coordination and learning in government-sponsored vs. spontaneous inter-firm research cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (8), pp.694-711. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2004.004989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does research organization influence academic production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (8), pp.1081-1102. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effects of Transdisciplinary Research in the Context of Marine and Coastal Social-Ecological Systems. Preliminary insights from a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Transdisciplinarity: Co-evaluating the status quo and co-designing the way forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Ocean and Society, Feb 2026, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impacts of Transdisciplinary Research - A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods for the long-term evaluation of COllaborative REsearch approaches and their impacts on the management of marine Social-EcologicAl Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-constrained innovations: three main innovation processes in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissemination of Grassroots innovations in developing countries: the case of the Nubian Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation : Exploring the difficulties in procurer-supplier collaboration for the developpment of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international conférence IPSERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budaspest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination function of university-industry R&D collaboration contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Technology Transfer Society - T2S Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAEL International Conference - "What's new in the economics of innovation? Theory, empirics and public policy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Transfer Society Annual Conference: "Beyond formal university technology transfer: Innovative mechanisms for the exchange of new knowledge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Development of Innovations through Early Supplier Involvement in Public Procurement Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference What's new in the economics of innovation ? Theory, empirics and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of impact pathways generated by a public agricultural research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146th EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists, Jul 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationales of public procurement of innovation: When demand-side instruments address supply-side failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRUID Academy Conference for doctoral students in "Economic and Management of Innovation, Technology and Organizations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRUID Society - Advancing premium research on innovation and the dynamics of technical, structural and institutional change (DRUID). GBR., Jan 2015, Aalborg, Denmark. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: A review of rationales, instruments and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI Annual Conference: "Innovation policies for economic and social transitions: Developing strategies for knowledge, practices and institutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: A review of rationales, instruments and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester Institute of Innovation Research - Internal Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts socio-économiques de la recherche publique en amélioration des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques BAP (Biologie et Amélioration des Plantes) de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Port-Royal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commodifying management knowledge: A dynamic model of conception, appropriation and valuation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantale Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Organizations, Artifacts and Practices (OAP) Workshop : "Rules, regulations and materiality in management and organization studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationales and design of public innovation procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de l'innovation - SFR INNOVACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Saint-Martin-d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Florence, France. 2015, Tree Biotechnology 2015 Conference "Forests: the importance to the planet and society"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les achats publics au service de l'innovation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Doctorales d'Economie (JDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examens de l'OCDE des politiques d'innovation : France 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Vincent-Lancrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mustar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 291 p., 2014, 978-92-64-21400-2. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264214019-fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.362, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b137610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undesirable Systems, Undesired Ends: The (Un)Bearable Heaviness of Phasing-Out Pesticides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turnheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Bourrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decommissioning Aging Installations and Declining Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, pp.35-48, 2025, 978-3-031-88368-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88369-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la création de valeur vers plus de soutenabilité : cas d’une innovation frugale grassroots en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.88-90, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique agronomique : le cas de l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Glassey; J.P. Leresche; O. Moeschler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la valeur d’usage des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-76, 2013, 9782813000866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre d'entrepreneurs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble (PUG), 192 p., 2013, 9782706118272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research teaching and commercial activities: the behaviour of laboratories in an entrepreneurial university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of creativity: ideas, firms and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 353 p., 2013, 9780415525299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre d'entrepreneurs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Bloch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble (PUG), pp.85-108, 2013, 9782706118272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 14 : Research, teaching and commercial activities: the behaviour of laboratories in an entrepreneurial university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Burger-Helmchen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Creativity : Ideas, Firms and Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Taylor &amp; Francis Group), 2013, 978-1-138-90127-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la valeur d’usage des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, 241 p., 2013, 978-2813000866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative strategy of technology transfer officies: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David B. Audretsch; Erik E. Lehmann; Albert N. Link; Alexander Starnecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology transfer in a global economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Springer, pp.51-72, 2012, International Studies in Entrepreneurship, 978-1-4614-6101-2. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-6102-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 : Firm Size and Openness : The Driving Forces of University-Industry Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Caloghirou; Anastasia Constantelou; Nicholas S. Vonortas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge flows in European Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Routledge, 27 p., 2006, Routledge studies in business organizations and networks, 9780415649513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty Years of Evaluation with the BETA Method : Some Insights on Current Collaborative ST&I Policy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.251-281, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Arrangements of Technology Policy and Management of Diversity : The Case of Digital Switching System in France and in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Trenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.135-159, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Economic Foundations to S&T Policy Tools : A Comparative Analysis of the Dominant Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.17-45, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.1-14, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organizational Specificities of Brite-Euram Collaborative Projects : Micro-analysis and Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.285-318, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Research and Technology Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Caloghirou; Nicholas S. Vonortas; Stavros Ioannides. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European collaboration in research and development: Business strategy and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.210-229, 2004, 1840643714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration between a research university and firms and other institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Savona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrizio Cesaroni; Alfonso Gambardella; Walter Garcia-Fontes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D, Innovation and Competitiveness in the European Chemical Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-173, 2004, 978-1-4020-7942-9. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-7942-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00247423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for Science & Technology Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luke Georghiou; John Rigby; Hugh Cameron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluating the Impact of Technology and Research : The theory and Practice of Socio-Economic Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.93-145, 2002, 978-1843764960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories and Turning Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la qualité sensorielle de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Mapping Results of FOODPathS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HorizonEurope Project Report. 2023, https://doi.org/10.5281/zenodo.14587849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural research impact assessment: issues, methods and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2016, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPA - Analyse des Impacts de la Recherche Publique Agronomique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2014, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Impacts de la Recherche Publique Agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mireille MATT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mireille.matt@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Directeur de Recherche, INRA, Laboratoire GAEL, UMR, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2011 : Maître de Conférences en sciences économiques, Faculté de sciences économiques et de gestion, Université de Strasbourg,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2011 : Chercheur au Bureau d’Economie Théorique et Appliquée, Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Habilitation à diriger les recherches, l'Université Louis Pasteur (Strasbourg 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 : Thèse de Doctorat de Sciences Économiques, Université Louis Pasteur (Strasbourg 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’analyse économique des politiques d’innovation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les accords de coopération inter-organisations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’évaluation des programmes publics de R&D et de la recherche publique agronomique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La production des connaissances scientifiques et leur transfert vers l’industrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'application et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des retombées économiques des politiques d’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clefs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economie de la connaissance, économie de l’innovation, économie de la science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovation, structure industrielle et performance des firmes, M2, Master Economie, Energie et Développement Durable, Faculté d'Economie, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politiques publiques d’innovation et développement économique territorial, M1, Master Innovation, Grenoble Institut de l’Innovation, IAE, Université Pierre Mendès France, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of dynamic capabilities in the development of eco-innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53, pp.101031. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2025.101031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Niches to Global Value Chains: The Role of Firms' Collaborative Strategies in the Bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Strategy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (2), pp.2571-2588. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bse.4107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning from Co-creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v29i1.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPAReal-Time in the making or how to empower researchers to steer research towards desired societal goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvad004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Markets and Value Chains in Shaping Sustainable Agrifood Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/3 (42), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.042.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new generation of Research Impact Assessment approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-017-9601-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting what really counts? Assessing the political impact of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.699-721. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-017-9605-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation potentials triggered by glycoscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233 (Online Early), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Impact Assessment: from ex post to real-time assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> fteval Journal for Research and Technology Policy Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building entrepreneurial ecosystems conducive to student entrepreneurship : new Challenges for universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (25), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.025.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: a review of rationales, designs, and contributions to grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (4), pp.480-492. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scy012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes d'innovation ouverte : un enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mai-Août (91-92), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quin.091.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the black box of impact – Ideal-type impact pathways in a public avricultural research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.207-218. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2016.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barèmes génériques pour évaluer les impacts de la recherche sur la société : l'exemple des impacts politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2017056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of academic entrepreneurship in a non-mature context: the role of the university as a hub-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9-10), pp.724-745. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2016.1247915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does public agricultural research impact society? A characterization of various patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (4), pp.849-861. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à l'entrepreneuriat académique dans le modèle d'université &amp;quot;hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.13-39. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.048.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’impact sociétal de la recherche pour apprendre à le gérer : l’approche ASIRPA et l’exemple de la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.31-42. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.122.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPA: A comprehensive theory-based approach to assessing the societal impacts of a research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.440-453. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvv015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do firms perceive policy rationales behind the variety of instruments supporting collaborative R&D? Lessons from the European Framework Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (5-6), pp.327 - 337. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités des coopérations en R&D subventionnées et non subventionnées dans la stratégie partenariale d’EDF R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020671ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University-industry knowledge transfer as practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantale Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mesny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Transfer and Commercialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.173-192. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTTC.2013.071339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of public programs on inter-firm R&D collaboration strategies: project-level evidence from EU FP5 and FP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (6), pp.885 - 916. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-011-9232-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of university incubators in China and in France: a comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Feng Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2010.031902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European university landscape : A micro characterization based on evidence from the Aquameth project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Daraio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bonaccorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Lepori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.148-164. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2010.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting University-Industry R&D Projects : The Importance of Searching, Screening and Signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (2), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2005.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and Collective Determinants of Academic Scientists' Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.55-72. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoecopol.2005.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploitation of complementarities in scientific production process at the laboratory level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (6), pp.455-465. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2004.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives, coordination and learning in government-sponsored vs. spontaneous inter-firm research cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (8), pp.694-711. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2004.004989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does research organization influence academic production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (8), pp.1081-1102. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effects of Transdisciplinary Research in the Context of Marine and Coastal Social-Ecological Systems. Preliminary insights from a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Transdisciplinarity: Co-evaluating the status quo and co-designing the way forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Ocean and Society, Feb 2026, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impacts of Transdisciplinary Research - A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods for the long-term evaluation of COllaborative REsearch approaches and their impacts on the management of marine Social-EcologicAl Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-constrained innovations: three main innovation processes in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissemination of Grassroots innovations in developing countries: the case of the Nubian Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation : Exploring the difficulties in procurer-supplier collaboration for the developpment of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international conférence IPSERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budaspest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination function of university-industry R&D collaboration contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Technology Transfer Society - T2S Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAEL International Conference - "What's new in the economics of innovation? Theory, empirics and public policy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Development of Innovations through Early Supplier Involvement in Public Procurement Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference What's new in the economics of innovation ? Theory, empirics and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Transfer Society Annual Conference: "Beyond formal university technology transfer: Innovative mechanisms for the exchange of new knowledge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of impact pathways generated by a public agricultural research organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Turckheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146th EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists, Jul 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationales of public procurement of innovation: When demand-side instruments address supply-side failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRUID Academy Conference for doctoral students in "Economic and Management of Innovation, Technology and Organizations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRUID Society - Advancing premium research on innovation and the dynamics of technical, structural and institutional change (DRUID). GBR., Jan 2015, Aalborg, Denmark. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: A review of rationales, instruments and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI Annual Conference: "Innovation policies for economic and social transitions: Developing strategies for knowledge, practices and institutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public procurement of innovation: A review of rationales, instruments and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester Institute of Innovation Research - Internal Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commodifying management knowledge: A dynamic model of conception, appropriation and valuation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantale Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Organizations, Artifacts and Practices (OAP) Workshop : "Rules, regulations and materiality in management and organization studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts socio-économiques de la recherche publique en amélioration des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques BAP (Biologie et Amélioration des Plantes) de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Port-Royal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationales and design of public innovation procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de l'innovation - SFR INNOVACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Saint-Martin-d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Florence, France. 2015, Tree Biotechnology 2015 Conference "Forests: the importance to the planet and society"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les achats publics au service de l'innovation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Doctorales d'Economie (JDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examens de l'OCDE des politiques d'innovation : France 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Vincent-Lancrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mustar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 291 p., 2014, 978-92-64-21400-2. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264214019-fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.362, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b137610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undesirable Systems, Undesired Ends: The (Un)Bearable Heaviness of Phasing-Out Pesticides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Turnheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Bourrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decommissioning Aging Installations and Declining Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, pp.35-48, 2025, 978-3-031-88368-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88369-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la création de valeur vers plus de soutenabilité : cas d’une innovation frugale grassroots en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleine Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.88-90, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique agronomique : le cas de l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Glassey; J.P. Leresche; O. Moeschler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la valeur d’usage des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-76, 2013, 9782813000866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research teaching and commercial activities: the behaviour of laboratories in an entrepreneurial university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of creativity: ideas, firms and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 353 p., 2013, 9780415525299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre d'entrepreneurs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Bloch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble (PUG), pp.85-108, 2013, 9782706118272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 14 : Research, teaching and commercial activities: the behaviour of laboratories in an entrepreneurial university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Burger-Helmchen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Creativity : Ideas, Firms and Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Taylor &amp; Francis Group), 2013, 978-1-138-90127-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre d'entrepreneurs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble (PUG), 192 p., 2013, 9782706118272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la mesure des effets de la recherche publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la valeur d’usage des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, 241 p., 2013, 978-2813000866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative strategy of technology transfer officies: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David B. Audretsch; Erik E. Lehmann; Albert N. Link; Alexander Starnecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology transfer in a global economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Springer, pp.51-72, 2012, International Studies in Entrepreneurship, 978-1-4614-6101-2. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-6102-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 : Firm Size and Openness : The Driving Forces of University-Industry Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Caloghirou; Anastasia Constantelou; Nicholas S. Vonortas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge flows in European Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Routledge, 27 p., 2006, Routledge studies in business organizations and networks, 9780415649513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty Years of Evaluation with the BETA Method : Some Insights on Current Collaborative ST&I Policy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.251-281, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Economic Foundations to S&T Policy Tools : A Comparative Analysis of the Dominant Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.17-45, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Arrangements of Technology Policy and Management of Diversity : The Case of Digital Switching System in France and in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Trenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.135-159, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.1-14, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organizational Specificities of Brite-Euram Collaborative Projects : Micro-analysis and Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.285-318, 2005, 978-3-540-26452-1. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26452-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration between a research university and firms and other institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Savona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrizio Cesaroni; Alfonso Gambardella; Walter Garcia-Fontes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D, Innovation and Competitiveness in the European Chemical Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-173, 2004, 978-1-4020-7942-9. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-7942-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00247423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Research and Technology Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Caloghirou; Nicholas S. Vonortas; Stavros Ioannides. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European collaboration in research and development: Business strategy and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.210-229, 2004, 1840643714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for Science & Technology Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luke Georghiou; John Rigby; Hugh Cameron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluating the Impact of Technology and Research : The theory and Practice of Socio-Economic Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.93-145, 2002, 978-1843764960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories and Turning Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matthias Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bundgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la qualité sensorielle de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Mapping Results of FOODPathS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HorizonEurope Project Report. 2023, https://doi.org/10.5281/zenodo.14587849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural research impact assessment: issues, methods and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2016, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIRPA - Analyse des Impacts de la Recherche Publique Agronomique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2014, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Impacts de la Recherche Publique Agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F41186E"/>
+    <w:nsid w:val="06C18D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F8D09743"/>
+    <w:nsid w:val="A1FD903A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mireille.matt@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169007v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ayoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2025.101031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Bundgaard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.604" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvad004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.042.0001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-017-9601-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-017-9605-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115833" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schaeffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.025.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chicot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scy012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.091.0035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2016.09.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2016.1247915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.048.0013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.01.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M78PMXW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laredo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.122.0031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvv015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70MG4MKT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tocco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020671ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Mailhot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mesny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2013.071339" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-011-9232-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSP8NG2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Feng Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2010.031902" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Daraio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonaccorsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Geuna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Lepori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2010.10.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fontana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2005.12.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8VK9CJW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2005.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLSMGC1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2004.03.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWRKBJF4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2004.004989" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2004.03.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVJS49N3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Semaan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091251v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocd&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087779v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guellec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vincent-Lancrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Llerena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mustar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Arnold" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/310161.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264214019-fr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b137610" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turnheim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88369-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384814.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dulac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hollard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Voiron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064097v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03796473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6102-9_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Trenti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279442v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279449v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279425v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00247423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Savona" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-7942-9_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthias Weber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bundgaard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190008v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mireille.matt@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169007v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ayoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2025.101031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Bundgaard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.604" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvad004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.042.0001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-017-9601-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-017-9605-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115833" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schaeffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.025.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chicot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scy012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.091.0035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2016.09.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2016.1247915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.01.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M78PMXW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.048.0013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laredo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.122.0031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvv015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70MG4MKT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tocco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020671ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Mailhot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mesny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTTC.2013.071339" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-011-9232-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSP8NG2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Feng Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2010.031902" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Daraio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonaccorsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Geuna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Lepori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2010.10.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fontana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2005.12.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8VK9CJW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2005.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLSMGC1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2004.03.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWRKBJF4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2004.004989" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2004.03.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVJS49N3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Semaan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hocd&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087779v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guellec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vincent-Lancrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Llerena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mustar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Arnold" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/310161.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264214019-fr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b137610" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turnheim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88369-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384814.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064097v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dulac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hollard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Voiron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03796473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6102-9_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Trenti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279449v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00247423v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Savona" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-7942-9_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthias Weber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bundgaard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190008v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>