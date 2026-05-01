--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1038,291 +1038,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of geomagnetic secular variation for the last 1.5 Ma recorded by volcanic rocks of the Trans Mexican Volcanic Belt: New data from Sierra de Chichinautzin, Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooling rate effect on thermoremanent magnetization in archaeological baked clays: an experimental study on modern bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rodríguez-Trejo</w:t>
+                <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Alva-Valdivia</w:t>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 219 (1), pp.594-606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz310⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 217 (2), pp.1413-1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372117v1</w:t>
+                <w:t xml:space="preserve">insu-02069164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling rate effect on thermoremanent magnetization in archaeological baked clays: an experimental study on modern bricks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Hervé</w:t>
+                <w:t xml:space="preserve">Analysis of geomagnetic secular variation for the last 1.5 Ma recorded by volcanic rocks of the Trans Mexican Volcanic Belt: New data from Sierra de Chichinautzin, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rodríguez-Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alva-Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Chauvin</w:t>
+                <w:t xml:space="preserve">G Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N López-Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 217 (2), pp.1413-1424. </w:t>
+              <w:t xml:space="preserve">, 2019, 219 (1), pp.594-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02069164v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic to Cretaceous paleomagnetic dataset from Egypt: New data, review and global analysis</w:t>
               </w:r>
@@ -2241,51 +2241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alva-Valdivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 61 (1), pp.51-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3680,64 +3680,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How reliable is the cooling rate correction of archaeointensity data? An experimental study on modern bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Alva Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Acapulco, Mexico. pp.GP41E-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4789,51 +4789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86423-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tchibinda Madingou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hern&#224;ndez Cardona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Alva- Valdivia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009969" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Alva-Valdivia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Trejo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cruz-Antill&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02378459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Lebatard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Blawal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2019.101038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alva-Valdivia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Trejo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Hernandez-Cardona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008668" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.02.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodr&#237;guez-Trejo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herv&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L&#243;pez-Vald&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz310" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02069164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz076" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saleh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fanjat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva Valdivia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sougrati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuevas-Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TKVDXQJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosas-Elguera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716449v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2012.05421.X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Shcherbakova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Shcherbakov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Pavlov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayvaz'Yan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352882" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Rivas-Sanchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goguitchaichvili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lopez-Loera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352896" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arenas-Alatorre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrutia-Fucugauchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352895" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saleh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352884" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Biggin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352735" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Dekkers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19DZD48Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shaw" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC2ZF70L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126229v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Roberts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leonhardt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004126" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000475v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pr&#233;vot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Faynot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plenier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Coe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.02010.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Riisager" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ravilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dyment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01381.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyulya Alcicek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Syed Blawal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rambeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blawal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lebatard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390777v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alcicek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahvya Belkacem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438604v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alva Valdivia Luis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosas Elguera Jos&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266820v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alva Valdivia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86423-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tchibinda Madingou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hern&#224;ndez Cardona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Alva- Valdivia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009969" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Alva-Valdivia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Trejo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cruz-Antill&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02378459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Lebatard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Blawal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2019.101038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alva-Valdivia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Trejo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Hernandez-Cardona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008668" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.02.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02069164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodr&#237;guez-Trejo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herv&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L&#243;pez-Vald&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz310" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saleh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fanjat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva Valdivia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sougrati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuevas-Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TKVDXQJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alva-Valdivia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosas-Elguera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716449v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2012.05421.X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Shcherbakova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Shcherbakov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Pavlov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayvaz'Yan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352882" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Rivas-Sanchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goguitchaichvili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lopez-Loera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352896" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arenas-Alatorre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrutia-Fucugauchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352895" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saleh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352884" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Biggin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352735" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Dekkers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19DZD48Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shaw" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC2ZF70L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126229v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Roberts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leonhardt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004126" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000475v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pr&#233;vot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Faynot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plenier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Coe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.02010.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Riisager" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ravilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dyment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01381.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyulya Alcicek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Syed Blawal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rambeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blawal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lebatard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390777v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alcicek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahvya Belkacem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438604v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alva Valdivia Luis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosas Elguera Jos&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266820v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alva Valdivia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>