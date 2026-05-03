--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -139,51 +139,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger</w:t>
+                <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger [éditorial] [traduit du swahili]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ba</w:t>
@@ -222,85 +222,94 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, 333 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 10 (12-14), pp.12-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57832/6vtd-wt60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263155v1</w:t>
+                <w:t xml:space="preserve">hal-05262972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger [éditorial] [traduit de l'arabe]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -349,100 +358,100 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.15-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57832/faye-dd13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger [éditorial] [traduit du swahili]</w:t>
+                <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ba</w:t>
@@ -481,78 +490,69 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (12-14), pp.12-14. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 10, 333 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57832/6vtd-wt60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05262972v1</w:t>
+                <w:t xml:space="preserve">hal-05263155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective knowledges, the wisdom to protect [éditorial]</w:t>
               </w:r>
@@ -1865,269 +1865,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an inclusive nature conservation initiative: Preliminary assessment of stakeholders’ representations about the Makay region, Madagascar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mesure de la gouvernance, la démocratie et la participation au Pérou : enseignements d'une expérience de deux décennies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Blanco</w:t>
+                <w:t xml:space="preserve">J Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Culas</w:t>
+                <w:t xml:space="preserve">N Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Pannier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stateco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638919v1</w:t>
+                <w:t xml:space="preserve">hal-03672997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de la gouvernance, la démocratie et la participation au Pérou : enseignements d'une expérience de deux décennies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an inclusive nature conservation initiative: Preliminary assessment of stakeholders’ representations about the Makay region, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Herrera</w:t>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Hidalgo</w:t>
+                <w:t xml:space="preserve">Christian Culas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Razafindrakoto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stateco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (8), pp.e0272223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672997v1</w:t>
+                <w:t xml:space="preserve">hal-04638919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les statistiques de Gouvernance, Paix et Sécurité : quelles mesures pour quels résultats ? : introduction générale : des données GPS à double titre</w:t>
               </w:r>
@@ -2509,239 +2509,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Municípios in the Time of Covid-19 in Brazil: Socioeconomic Vulnerabilities, Transmission Factors and Public Policies</w:t>
+                <w:t xml:space="preserve">Bolsonaro et la covid-19 au Brésil : réflexions autour d’un double paradoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valéria Pero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Journal of Development Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616248v1</w:t>
+                <w:t xml:space="preserve">hal-03656855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolsonaro et la covid-19 au Brésil : réflexions autour d’un double paradoxe</w:t>
+                <w:t xml:space="preserve">Municípios in the Time of Covid-19 in Brazil: Socioeconomic Vulnerabilities, Transmission Factors and Public Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Saboia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reis Castilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Pero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Journal of Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41287-021-00487-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656855v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-elites and network: Capturing the powerful upper tail in Madagascar</w:t>
               </w:r>
@@ -9377,64 +9377,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Culas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9710,51 +9710,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and informality in Vietnam: A survey of the literature</w:t>
+                <w:t xml:space="preserve">Explanatory factors behind formalizing non-farm household businesses in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
@@ -9774,75 +9774,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653653v1</w:t>
+                <w:t xml:space="preserve">hal-01664202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanatory factors behind formalizing non-farm household businesses in Vietnam</w:t>
+                <w:t xml:space="preserve">Segmentation and informality in Vietnam: A survey of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
@@ -9862,51 +9862,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664202v1</w:t>
+                <w:t xml:space="preserve">hal-01653653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences sociales au service du débat démocratique au Sud : enjeux, supports, retombées. Résultats d'expériences dans le champ de l'économie et de la statistique</w:t>
               </w:r>
@@ -12617,51 +12617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C2290C8"/>
+    <w:nsid w:val="0BAD54CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12848,51 +12848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-razafindrakoto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263155v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/faye-dd13" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/6vtd-wt60" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/dhpd-vj89" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Mbala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Penda Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/tw94-9c46" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Magaldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/es.2024v42.e2703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velomalala Solo Andrianjafindrainibe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andrianirina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03879-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110434" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Sougane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SJI-230023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwac045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Dazet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809231202412" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wachsberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2023.2212896" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castilho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Pero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Saboia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6351/7528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Herrera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hidalgo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Razafindrakoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roubaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Sougan&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.362.0033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reis Castilho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-021-00487-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calvo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02597991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavall&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2019.11.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wachsberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.245.0005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.12559" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Demenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.09.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J45FTJ97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625260v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2015.1075870" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10081" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.053.0043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.243.0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2010.02.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4FGQTSR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Marouani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Robilliard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.118.0043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Marouani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2006.00005.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Wantch&#233;kon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.220.0021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cogneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Naudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.030.0021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2005.01.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62J1GQ3C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2005.7197" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.018.0017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Anne Meriot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Thirion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479554v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Anne Meriot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633746v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagr&#233;e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795480v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Labb&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castilho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saboia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saludjian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Assany" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01697564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Razafindrazaka" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Randrianarisoa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111262v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565578v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cozzubo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458876v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502779v4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653648v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521984v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rakotomamonjy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Razafimamonjy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634892v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634938v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634973v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634996v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963048v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380496v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170744v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170739v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429251v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429232v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634040v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634496v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634455v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634500v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01635722v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7919;u Ch&#237; Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalil Nordman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765960v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-razafindrakoto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/6vtd-wt60" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263088v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/faye-dd13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/dhpd-vj89" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Mbala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Penda Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/tw94-9c46" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Magaldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/es.2024v42.e2703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velomalala Solo Andrianjafindrainibe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andrianirina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03879-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110434" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Sougane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SJI-230023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwac045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Dazet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809231202412" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wachsberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2023.2212896" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castilho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Pero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Saboia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6351/7528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Herrera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hidalgo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Razafindrakoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roubaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Sougan&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.362.0033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reis Castilho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-021-00487-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calvo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02597991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavall&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2019.11.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wachsberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.245.0005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.12559" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Demenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.09.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J45FTJ97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625260v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2015.1075870" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10081" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.053.0043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.243.0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2010.02.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4FGQTSR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Marouani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Robilliard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.118.0043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Marouani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2006.00005.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Wantch&#233;kon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.220.0021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cogneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Naudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.030.0021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2005.01.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62J1GQ3C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2005.7197" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.018.0017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Anne Meriot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Thirion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479554v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Anne Meriot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633746v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagr&#233;e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795480v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Labb&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castilho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saboia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saludjian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Assany" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01697564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Razafindrazaka" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Randrianarisoa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111262v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565578v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cozzubo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458876v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502779v4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653648v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664202v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521984v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rakotomamonjy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Razafimamonjy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634892v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634938v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634973v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634996v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963048v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380496v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170744v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170739v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429251v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429232v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634040v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634496v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634455v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634500v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01635722v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7919;u Ch&#237; Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalil Nordman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765960v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>