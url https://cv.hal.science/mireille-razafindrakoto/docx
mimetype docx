--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -139,51 +139,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger [éditorial] [traduit du swahili]</w:t>
+                <w:t xml:space="preserve">Protective knowledges, the wisdom to protect [éditorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ba</w:t>
@@ -222,102 +222,102 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (12-14), pp.12-14. </w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.9-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57832/6vtd-wt60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57832/dhpd-vj89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262972v1</w:t>
+                <w:t xml:space="preserve">hal-05262891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger [éditorial] [traduit de l'arabe]</w:t>
+                <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger [éditorial] [traduit du swahili]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ba</w:t>
@@ -356,102 +356,102 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.15-17. </w:t>
+              <w:t xml:space="preserve">, 2025, 10 (12-14), pp.12-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57832/faye-dd13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57832/6vtd-wt60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263088v1</w:t>
+                <w:t xml:space="preserve">hal-05262972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger</w:t>
+                <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger [éditorial] [traduit de l'arabe]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ba</w:t>
@@ -490,93 +490,102 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, 333 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 10, pp.15-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57832/faye-dd13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263155v1</w:t>
+                <w:t xml:space="preserve">hal-05263088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective knowledges, the wisdom to protect [éditorial]</w:t>
+                <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ba</w:t>
@@ -615,78 +624,69 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.9-11. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 10, 333 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57832/dhpd-vj89⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05262891v1</w:t>
+                <w:t xml:space="preserve">hal-05263155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger [éditorial]</w:t>
               </w:r>
@@ -1419,261 +1419,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Cost of Living, for Whom and at What Price?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Bédécarrats</w:t>
+                <w:t xml:space="preserve">In the shadow of violence: the Madagascan nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Dazet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Roubaud</w:t>
+                <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02685809231202412⟩</w:t>
+              <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02255189.2023.2212896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236884v1</w:t>
+                <w:t xml:space="preserve">hal-04125556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the shadow of violence: the Madagascan nexus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the Cost of Living, for Whom and at What Price?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Dazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-24. </w:t>
+              <w:t xml:space="preserve">International Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (6), pp.684-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02255189.2023.2212896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02685809231202412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125556v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brésil dans la pandémie : mesure de l'&amp;quot;effet Bolsonaro&amp;quot; et économie politique comparée de la gestion de la crise sanitaire Brésil-Mexique</w:t>
               </w:r>
@@ -2509,239 +2509,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolsonaro et la covid-19 au Brésil : réflexions autour d’un double paradoxe</w:t>
+                <w:t xml:space="preserve">Municípios in the Time of Covid-19 in Brazil: Socioeconomic Vulnerabilities, Transmission Factors and Public Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Saboia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reis Castilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Pero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Journal of Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41287-021-00487-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656855v1</w:t>
+                <w:t xml:space="preserve">hal-03616248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Municípios in the Time of Covid-19 in Brazil: Socioeconomic Vulnerabilities, Transmission Factors and Public Policies</w:t>
+                <w:t xml:space="preserve">Bolsonaro et la covid-19 au Brésil : réflexions autour d’un double paradoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valéria Pero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Journal of Development Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41287-021-00487-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03616248v1</w:t>
+                <w:t xml:space="preserve">hal-03656855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-elites and network: Capturing the powerful upper tail in Madagascar</w:t>
               </w:r>
@@ -3566,51 +3566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3777,51 +3777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (3), pp.397 - 415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3849,235 +3849,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction thématique. Madagascar : d'une crise l'autre</w:t>
+                <w:t xml:space="preserve">Élites, pouvoir et régulation à Madagascar. Une lecture de l’histoire à l’aune de l’économie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 251 (3), </w:t>
+              <w:t xml:space="preserve">, 2014, 3 (251), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/afco.251.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/afco.251.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625265v1</w:t>
+                <w:t xml:space="preserve">hal-01394986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élites, pouvoir et régulation à Madagascar. Une lecture de l’histoire à l’aune de l’économie politique</w:t>
+                <w:t xml:space="preserve">Introduction thématique. Madagascar : d'une crise l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3 (251), </w:t>
+              <w:t xml:space="preserve">, 2014, 251 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/afco.251.0025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/afco.251.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394986v1</w:t>
+                <w:t xml:space="preserve">hal-01625265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the World Bank compatible with the “Socialist-oriented market economy”?</w:t>
               </w:r>
@@ -5643,51 +5643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 251, pp.196, 2014, 9782804193249</w:t>
@@ -6077,51 +6077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6165,51 +6165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala, IRD, pp.382, 2018, 9782811119881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6253,51 +6253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD Éditions/AFD, pp.283, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6762,51 +6762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Razafindrakoto M., Roubaud F., Wachsberger J.-M. (dir.), Madagascar, d'une crise l'autre : ruptures et continuité, Khartala-IRD, p.361-373</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6857,51 +6857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Razafindrakoto M., Roubaud F., Wachsberger J.-M. (dir.), Madagascar, d'une crise l'autre : ruptures et continuité, Khartala-IRD, p.7-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7305,51 +7305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The informal economy in developing countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.50-71, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7400,51 +7400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cling Jean-Pierre, Lagrée Stéphane, Razafindrakoto Mireille, Roubaud François (dir.) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Informal Economy in Developing Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.50-73, 2014</w:t>
@@ -7499,51 +7499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cling Jean-Pierre, Hoài Nam Đat., Lagrée Stéphane., Razafindrakoto Mireille, Roubaud François (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinh tế phi chính thức tại các nước đang phát triển</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nhàt Bán Tri Thức, pp.73-104, 2013</w:t>
@@ -7680,51 +7680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie informelle dans les pays en développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFD, pp.47-66, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8097,51 +8097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8185,51 +8185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8318,51 +8318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ICMPD; EUDIF. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8419,51 +8419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ICMPD; EUDIF. 2023, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8809,51 +8809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Paris,Bruxelles:Collateral Creations et Katsaka. 2016, 58p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8901,51 +8901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence Française de Développement, Paris, France. 2013, 223p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9025,51 +9025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9478,51 +9478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9566,51 +9566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9622,139 +9622,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalons pour une économie politique de la trajectoire malgache : une perspective de long terme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explanatory factors behind formalizing non-farm household businesses in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653648v1</w:t>
+                <w:t xml:space="preserve">hal-01664202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanatory factors behind formalizing non-farm household businesses in Vietnam</w:t>
+                <w:t xml:space="preserve">Segmentation and informality in Vietnam: A survey of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
@@ -9774,139 +9774,139 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664202v1</w:t>
+                <w:t xml:space="preserve">hal-01653653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and informality in Vietnam: A survey of the literature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jalons pour une économie politique de la trajectoire malgache : une perspective de long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653653v1</w:t>
+                <w:t xml:space="preserve">hal-01653648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences sociales au service du débat démocratique au Sud : enjeux, supports, retombées. Résultats d'expériences dans le champ de l'économie et de la statistique</w:t>
               </w:r>
@@ -10242,51 +10242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10356,51 +10356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10470,51 +10470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10584,51 +10584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10672,51 +10672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10760,51 +10760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10874,51 +10874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10994,51 +10994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire Quetelet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCLouvain, Nov 2025, Louvain-La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11089,51 +11089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dial Development Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11158,51 +11158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elites and development in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11279,51 +11279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire général</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAM, Feb 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11374,51 +11374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de l’océan indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESSMA, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11469,51 +11469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Océan indien occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESSMA, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11564,51 +11564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la croissance des pays émergents et en développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11659,51 +11659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la journée « Espace Chercheurs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11754,51 +11754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités, Empowerment et Migrations </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11849,51 +11849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIAL Development conference : Institutions and Development </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11944,51 +11944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation publique de travaux de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12007,260 +12007,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization and access to labour market in Vietnam: Weight and characteristics of the informal sector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'enquête auprès des &amp;quot;Elites&amp;quot; à Madagascar : quelles solutions aux enjeux méthodologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends of urbanization and suburbanization in Southeast Asia (CEFURDS, LPED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Ho Chi Minh City, Vietnam. pp.205-226</w:t>
+              <w:t xml:space="preserve">7ème colloque francophone sur les sondages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale de la Statistique et de l’Analyse de l’Information (ENSAI),RENNES, Nov 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664253v1</w:t>
+                <w:t xml:space="preserve">hal-01634639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enquête auprès des &amp;quot;Elites&amp;quot; à Madagascar : quelles solutions aux enjeux méthodologiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urbanization and access to labour market in Vietnam: Weight and characteristics of the informal sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hữu Chí Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque francophone sur les sondages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale de la Statistique et de l’Analyse de l’Information (ENSAI),RENNES, Nov 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Trends of urbanization and suburbanization in Southeast Asia (CEFURDS, LPED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Ho Chi Minh City, Vietnam. pp.205-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634639v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler dans le secteur informel : choix ou contrainte ? Une analyse de la satisfaction dans l'emploi au Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12617,51 +12617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BAD54CD"/>
+    <w:nsid w:val="809F58F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12848,51 +12848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-razafindrakoto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/6vtd-wt60" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263088v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/faye-dd13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/dhpd-vj89" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Mbala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Penda Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/tw94-9c46" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Magaldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/es.2024v42.e2703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velomalala Solo Andrianjafindrainibe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andrianirina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03879-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110434" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Sougane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SJI-230023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwac045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Dazet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809231202412" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wachsberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2023.2212896" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castilho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Pero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Saboia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6351/7528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Herrera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hidalgo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Razafindrakoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roubaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Sougan&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.362.0033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reis Castilho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-021-00487-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calvo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02597991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavall&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2019.11.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wachsberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.245.0005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.12559" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Demenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.09.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J45FTJ97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625260v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2015.1075870" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10081" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.053.0043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.243.0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2010.02.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4FGQTSR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Marouani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Robilliard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.118.0043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Marouani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2006.00005.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Wantch&#233;kon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.220.0021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cogneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Naudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.030.0021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2005.01.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62J1GQ3C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2005.7197" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.018.0017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Anne Meriot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Thirion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479554v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Anne Meriot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633746v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagr&#233;e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795480v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Labb&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castilho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saboia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saludjian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Assany" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01697564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Razafindrazaka" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Randrianarisoa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111262v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565578v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cozzubo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458876v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502779v4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653648v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664202v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521984v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rakotomamonjy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Razafimamonjy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634892v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634938v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634973v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634996v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963048v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380496v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170744v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170739v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429251v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429232v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634040v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634496v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634455v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634500v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01635722v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7919;u Ch&#237; Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalil Nordman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765960v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-razafindrakoto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/dhpd-vj89" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/6vtd-wt60" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/faye-dd13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Mbala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Penda Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/tw94-9c46" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Magaldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/es.2024v42.e2703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velomalala Solo Andrianjafindrainibe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andrianirina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03879-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110434" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Sougane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SJI-230023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwac045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wachsberger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2023.2212896" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Dazet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809231202412" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castilho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Pero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Saboia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6351/7528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Herrera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hidalgo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Razafindrakoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roubaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Sougan&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.362.0033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reis Castilho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-021-00487-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calvo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02597991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavall&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2019.11.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wachsberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.245.0005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.12559" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Demenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.09.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J45FTJ97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625260v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2015.1075870" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10081" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.053.0043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.243.0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2010.02.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4FGQTSR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Marouani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Robilliard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.118.0043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Marouani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2006.00005.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Wantch&#233;kon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.220.0021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cogneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Naudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.030.0021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2005.01.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62J1GQ3C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2005.7197" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.018.0017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Anne Meriot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Thirion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479554v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Anne Meriot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633746v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagr&#233;e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795480v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Labb&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castilho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saboia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saludjian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Assany" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01697564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Razafindrazaka" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Randrianarisoa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111262v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565578v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cozzubo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458876v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502779v4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664202v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653648v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521984v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rakotomamonjy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Razafimamonjy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634892v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634938v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634973v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634996v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963048v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380496v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170744v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170739v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429251v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429232v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634040v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634496v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634455v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634500v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01635722v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634639v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7919;u Ch&#237; Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalil Nordman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765960v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>