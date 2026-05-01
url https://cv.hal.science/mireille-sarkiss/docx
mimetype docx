--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -748,165 +748,156 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covert distributed detection over discrete memoryless channels</w:t>
+                <w:t xml:space="preserve">Optimisation de l'ordonnancement IEEE 802.1Qbv dans les réseaux TSN par Q-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Bounhar</w:t>
+                <w:t xml:space="preserve">Mohamed El Amine Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory(ISIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929215v1</w:t>
+                <w:t xml:space="preserve">hal-05603893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOMA-based Scheduling and offloading for energy harvesting devices using reinforcement learning</w:t>
               </w:r>
@@ -990,2036 +981,2140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint scheduling-offloading policies in NOMA-based mobile edge computing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Djemai</w:t>
+                <w:t xml:space="preserve">Covert distributed detection over discrete memoryless channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bounhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10119046⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory(ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.172-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT57864.2024.10619455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250443v1</w:t>
+                <w:t xml:space="preserve">hal-04929215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong converses using change of measure and asymptotic markov chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
+                <w:t xml:space="preserve">Joint scheduling-offloading policies in NOMA-based mobile edge computing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Information Theory Workshop (ITW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10119046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW54588.2022.9965790⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04334463v1</w:t>
+                <w:t xml:space="preserve">hal-04250443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient network representation for GNN-based intrusion detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Olivereau</w:t>
+                <w:t xml:space="preserve">Strong converses using change of measure and asymptotic markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Applied Cryptography and Network Security (ACNS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33488-7_20⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mumbai, India. pp.535-540, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW54588.2022.9965790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250410v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing a covert and a non-covert user</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bounhar</w:t>
+                <w:t xml:space="preserve">Efficient network representation for GNN-based intrusion detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Friji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Olivereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT54713.2023.10206954⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Applied Cryptography and Network Security (ACNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2023, Kyoto (Japan), Japan. pp.532-554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33488-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240057v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing against independence with an eavesdropper</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Hamad</w:t>
+                <w:t xml:space="preserve">Mixing a covert and a non-covert user</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bounhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Information Theory Workshop (ITW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Saint-Malo, France. pp.277-282, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Taipei, Taiwan. pp.2577-2582, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW55543.2023.10161630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIT54713.2023.10206954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240058v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of rate-sharing for distributed hypothesis testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing against independence with an eavesdropper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Faour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2022: IEEE International Symposium on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834807⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Saint-Malo, France. pp.277-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW55543.2023.10161630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702134v1</w:t>
+                <w:t xml:space="preserve">hal-04240058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-hop network with multiple decision centers under expected-rate constraints</w:t>
+                <w:t xml:space="preserve">Benefits of rate-sharing for distributed hypothesis testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2021: IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIT 2022: IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Espoo, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685750⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03349810v1</w:t>
+                <w:t xml:space="preserve">hal-03702134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal exponents in cascaded hypothesis testing under expected rate constraints</w:t>
+                <w:t xml:space="preserve">Two-hop network with multiple decision centers under expected-rate constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITW 2021: IEEE Information Theory Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2021: IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW48936.2021.9611470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03349805v1</w:t>
+                <w:t xml:space="preserve">hal-03349810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative multi-sensor detection under variable-length coding</w:t>
+                <w:t xml:space="preserve">Optimal exponents in cascaded hypothesis testing under expected rate constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITW 2020: IEEE Information Theory Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITW 2021: IEEE Information Theory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kanazawa (online), Japan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW48936.2021.9611470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW46852.2021.9457665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03349654v1</w:t>
+                <w:t xml:space="preserve">hal-03349805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-library coded caching with partial secrecy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative multi-sensor detection under variable-length coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Information Theory Workshop (ITW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITW 2020: IEEE Information Theory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Riva del Garda, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW46852.2021.9457665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW44776.2019.8989309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02440877v1</w:t>
+                <w:t xml:space="preserve">hal-03349654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packet scheduling and computation offloading for energy harvesting devices without CSIT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Fawaz</w:t>
+                <w:t xml:space="preserve">Multi-library coded caching with partial secrecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC-Spring)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Visby, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW44776.2019.8989309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9128717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02916091v1</w:t>
+                <w:t xml:space="preserve">hal-02440877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Resource Scheduling for Energy Harvesting Communications under Strict Delay Constraint</w:t>
+                <w:t xml:space="preserve">Packet scheduling and computation offloading for energy harvesting devices without CSIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9128717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01888837v1</w:t>
+                <w:t xml:space="preserve">hal-02916091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized joint cache-channel coding over erasure broadcast channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Kamel</w:t>
+                <w:t xml:space="preserve">Optimal Resource Scheduling for Energy Harvesting Communications under Strict Delay Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01888842v1</w:t>
+                <w:t xml:space="preserve">cea-01888837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Coded Caching for Wiretap Broadcast Channels</w:t>
+                <w:t xml:space="preserve">Decentralized joint cache-channel coding over erasure broadcast channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2018 - 2018 IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/glocom.2018.8647549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02440838v1</w:t>
+                <w:t xml:space="preserve">cea-01888842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Resource Scheduling and Computation Offloading for Energy Harvesting Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Fawaz</w:t>
+                <w:t xml:space="preserve">Decentralized Coded Caching for Wiretap Broadcast Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2018 - 2018 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/glocom.2018.8647549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01888829v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coded caching for wiretap broadcast channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
+                <w:t xml:space="preserve">Joint Resource Scheduling and Computation Offloading for Energy Harvesting Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITW.2017.8278037⟩</w:t>
+              <w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01888845v1</w:t>
+                <w:t xml:space="preserve">cea-01888829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy minimization based resource scheduling for strict delay constrained wireless communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+                <w:t xml:space="preserve">Coded caching for wiretap broadcast channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kaohsiung, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2017.8278037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8308645⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01888854v1</w:t>
+                <w:t xml:space="preserve">cea-01888845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ad-hoc links in cellular networks for public safety communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kamoun</w:t>
+                <w:t xml:space="preserve">Energy minimization based resource scheduling for strict delay constrained wireless communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANR Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8308645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01888896v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01888854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-based Wyner-Ziv Coding for Parallel Gaussian Two-Way Relay Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sinda Smirani</w:t>
+                <w:t xml:space="preserve">Ad-hoc links in cellular networks for public safety communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANR Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/wcnc.2013.6554937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00805703v1</w:t>
+                <w:t xml:space="preserve">cea-01888896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattice-based Wyner-Ziv Coding for Parallel Gaussian Two-Way Relay Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Smirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2013 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Shanghai, China. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wcnc.2013.6554937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wyner-Ziv Lattice Coding for Two-Way Relay Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Smirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3064,84 +3159,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATC/REV 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Hanoi, Vietnam. pp.207-212, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ATC.2012.6404261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3288,51 +3383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sarkiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3238339" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240062v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3327314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02282181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fawaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2019.2924242" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Rekaya-Ben Othman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2902578" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0401-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01018225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Smirani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Zaidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2014.2338863" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04929215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bounhar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619455" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Djemai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10476942" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10119046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW54588.2022.9965790" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Friji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Olivereau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33488-7_20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206954" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW55543.2023.10161630" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834807" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685750" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611470" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457665" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW44776.2019.8989309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02916091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9128717" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422088" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2018.8647549" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464942" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8278037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8308645" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mekki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00805703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2013.6554937" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC.2012.6404261" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sarkiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3238339" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240062v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3327314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02282181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fawaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2019.2924242" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Rekaya-Ben Othman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2902578" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0401-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01018225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Smirani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Zaidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2014.2338863" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Chabane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Djemai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10476942" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04929215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bounhar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10119046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW54588.2022.9965790" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250410v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Friji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Olivereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33488-7_20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206954" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240058v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW55543.2023.10161630" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685750" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611470" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457665" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW44776.2019.8989309" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02916091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9128717" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422088" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2018.8647549" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464942" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8278037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8308645" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mekki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00805703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2013.6554937" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC.2012.6404261" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>