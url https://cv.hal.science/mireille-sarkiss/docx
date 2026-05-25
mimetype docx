--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -308,248 +308,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-optimal resource scheduling of energy harvesting based devices</w:t>
+                <w:t xml:space="preserve">Secrecy capacity-memory tradeoff of erasure broadcast channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Fawaz</w:t>
+                <w:t xml:space="preserve">Sarah Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+                <w:t xml:space="preserve">Ghaya Rekaya-Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (4), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (8), pp.5094-5124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGCN.2019.2924242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2019.2902578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282181v1</w:t>
+                <w:t xml:space="preserve">hal-02440815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secrecy capacity-memory tradeoff of erasure broadcast channels</w:t>
+                <w:t xml:space="preserve">Delay-optimal resource scheduling of energy harvesting based devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Kamel</w:t>
+                <w:t xml:space="preserve">Ibrahim Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaya Rekaya-Ben Othman</w:t>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65 (8), pp.5094-5124. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2019.2902578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGCN.2019.2924242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440815v1</w:t>
+                <w:t xml:space="preserve">hal-02282181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the energy efficiency of base station cooperation under limited backhaul capacity</w:t>
               </w:r>
@@ -909,51 +909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Asilomar Conference on Signals, Systems, and Computers (Asilomar)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2023, Pacific Grove, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1085,560 +1085,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint scheduling-offloading policies in NOMA-based mobile edge computing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Djemai</w:t>
+                <w:t xml:space="preserve">Testing against independence with an eavesdropper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Faour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10119046⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Saint-Malo, France. pp.277-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW55543.2023.10161630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250443v1</w:t>
+                <w:t xml:space="preserve">hal-04240058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong converses using change of measure and asymptotic markov chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
+                <w:t xml:space="preserve">Joint scheduling-offloading policies in NOMA-based mobile edge computing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Information Theory Workshop (ITW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10119046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW54588.2022.9965790⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04334463v1</w:t>
+                <w:t xml:space="preserve">hal-04250443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient network representation for GNN-based intrusion detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Olivereau</w:t>
+                <w:t xml:space="preserve">Strong converses using change of measure and asymptotic markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Applied Cryptography and Network Security (ACNS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33488-7_20⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mumbai, India. pp.535-540, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW54588.2022.9965790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250410v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing a covert and a non-covert user</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bounhar</w:t>
+                <w:t xml:space="preserve">Efficient network representation for GNN-based intrusion detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Friji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Olivereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT54713.2023.10206954⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Applied Cryptography and Network Security (ACNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2023, Kyoto (Japan), Japan. pp.532-554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33488-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240057v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing against independence with an eavesdropper</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Hamad</w:t>
+                <w:t xml:space="preserve">Mixing a covert and a non-covert user</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bounhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Information Theory Workshop (ITW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Saint-Malo, France. pp.277-282, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Taipei, Taiwan. pp.2577-2582, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW55543.2023.10161630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIT54713.2023.10206954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240058v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of rate-sharing for distributed hypothesis testing</w:t>
               </w:r>
@@ -1722,590 +1722,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-hop network with multiple decision centers under expected-rate constraints</w:t>
+                <w:t xml:space="preserve">Optimal exponents in cascaded hypothesis testing under expected rate constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2021: IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ITW 2021: IEEE Information Theory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kanazawa (online), Japan. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITW48936.2021.9611470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349810v1</w:t>
+                <w:t xml:space="preserve">hal-03349805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal exponents in cascaded hypothesis testing under expected rate constraints</w:t>
+                <w:t xml:space="preserve">Cooperative multi-sensor detection under variable-length coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITW 2021: IEEE Information Theory Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Kanazawa (online), Japan. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ITW 2020: IEEE Information Theory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Riva del Garda, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW48936.2021.9611470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITW46852.2021.9457665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349805v1</w:t>
+                <w:t xml:space="preserve">hal-03349654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative multi-sensor detection under variable-length coding</w:t>
+                <w:t xml:space="preserve">Two-hop network with multiple decision centers under expected-rate constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITW 2020: IEEE Information Theory Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Riva del Garda, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2021: IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW46852.2021.9457665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349654v1</w:t>
+                <w:t xml:space="preserve">hal-03349810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-library coded caching with partial secrecy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
+                <w:t xml:space="preserve">Packet scheduling and computation offloading for energy harvesting devices without CSIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Information Theory Workshop (ITW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Visby, Sweden. </w:t>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW44776.2019.8989309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9128717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440877v1</w:t>
+                <w:t xml:space="preserve">hal-02916091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packet scheduling and computation offloading for energy harvesting devices without CSIT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Fawaz</w:t>
+                <w:t xml:space="preserve">Multi-library coded caching with partial secrecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC-Spring)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium. </w:t>
+              <w:t xml:space="preserve">2019 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Visby, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9128717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITW44776.2019.8989309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916091v1</w:t>
+                <w:t xml:space="preserve">hal-02440877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Resource Scheduling for Energy Harvesting Communications under Strict Delay Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2339,51 +2339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized joint cache-channel coding over erasure broadcast channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2443,51 +2443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Coded Caching for Wiretap Broadcast Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,51 +2547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Resource Scheduling and Computation Offloading for Energy Harvesting Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2645,235 +2645,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01888829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coded caching for wiretap broadcast channels</w:t>
+                <w:t xml:space="preserve">Energy minimization based resource scheduling for strict delay constrained wireless communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Kamel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
+                <w:t xml:space="preserve">Ibrahim Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Kaohsiung, Taiwan. </w:t>
+              <w:t xml:space="preserve">2017 IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW.2017.8278037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8308645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01888845v1</w:t>
+                <w:t xml:space="preserve">cea-01888854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy minimization based resource scheduling for strict delay constrained wireless communications</w:t>
+                <w:t xml:space="preserve">Coded caching for wiretap broadcast channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Fawaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+                <w:t xml:space="preserve">Sarah Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kaohsiung, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8308645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2017.8278037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01888854v1</w:t>
+                <w:t xml:space="preserve">cea-01888845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad-hoc links in cellular networks for public safety communications</w:t>
               </w:r>
@@ -3383,51 +3383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sarkiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3238339" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240062v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3327314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02282181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fawaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2019.2924242" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Rekaya-Ben Othman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2902578" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0401-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01018225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Smirani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Zaidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2014.2338863" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Chabane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Djemai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10476942" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04929215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bounhar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10119046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW54588.2022.9965790" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250410v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Friji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Olivereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33488-7_20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206954" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240058v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW55543.2023.10161630" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685750" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611470" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457665" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW44776.2019.8989309" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02916091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9128717" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422088" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2018.8647549" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464942" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8278037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8308645" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mekki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00805703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2013.6554937" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC.2012.6404261" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sarkiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3238339" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240062v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3327314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Rekaya-Ben Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2902578" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02282181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fawaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2019.2924242" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0401-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01018225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Smirani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Zaidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2014.2338863" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Chabane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Djemai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10476942" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04929215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bounhar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW55543.2023.10161630" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10119046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW54588.2022.9965790" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Friji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Olivereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33488-7_20" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206954" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611470" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457665" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685750" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02916091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9128717" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW44776.2019.8989309" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422088" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2018.8647549" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464942" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8308645" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8278037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mekki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00805703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2013.6554937" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC.2012.6404261" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>