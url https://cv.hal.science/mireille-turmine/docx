--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,749 +66,749 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling morphological evolution and multiphase transport to Decipher degradation in PEM water electrolyzers</w:t>
+                <w:t xml:space="preserve">EIS measurements in molecular electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Kharchouf</w:t>
+                <w:t xml:space="preserve">Meiling Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Assaud</w:t>
+                <w:t xml:space="preserve">Kieu Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2026.123687⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 57, pp.101830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2026.101830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533902v1</w:t>
+                <w:t xml:space="preserve">hal-05528626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrrolidinium and Imidazolium-Based Ionic Liquids as Electrolytes for Na 0.67 Ni 0.33 Mn 0.67 O 2 Positive Electrode for Sodium–Ion Batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling morphological evolution and multiphase transport to Decipher degradation in PEM water electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto M Torresi</w:t>
+                <w:t xml:space="preserve">Youssef Kharchouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 130 (6), pp.1915-1932. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 327, pp.123687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c07871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2026.123687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507974v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking element-specific dissolution during pitting corrosion: an operando ICP-AES–electrochemical study of the CoCrFeMnNi Cantor alloy</w:t>
+                <w:t xml:space="preserve">Ionic liquids/metal reactivity: on the origins of cation–anion synergy to form stable grafted molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaojun Hou</w:t>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41529-026-00747-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2026.166518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540917v1</w:t>
+                <w:t xml:space="preserve">hal-05545902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIS measurements in molecular electronics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pyrrolidinium and Imidazolium-Based Ionic Liquids as Electrolytes for Na 0.67 Ni 0.33 Mn 0.67 O 2 Positive Electrode for Sodium–Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro S Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto M Torresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor L Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2026.101830⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 130 (6), pp.1915-1932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c07871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528626v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new route for preparing nanoporous Cu–Zn–Ni–Co alloy by electrodeposition and dealloying: Application as electrocatalysts for water reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking element-specific dissolution during pitting corrosion: an operando ICP-AES–electrochemical study of the CoCrFeMnNi Cantor alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaojun Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divino Salvador Ramírez Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuelin Xie</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.067⟩</w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-026-00747-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041651v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition and soft oxidation of nickel‑iron hydroxides: An efficient two-step approach for the synthesis of highly active and stable iron-rich NiFe-LDHs with controlled Ni/Fe composition for oxygen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yakoub Smati</w:t>
+                <w:t xml:space="preserve">Divino Salvador Ramírez-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -836,8945 +836,9187 @@
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 702, pp.139016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.139016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of Old Overhead Lines: Insights into Aluminum-Steel Galvanic Couple Using Electrochemical Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new route for preparing nanoporous Cu–Zn–Ni–Co alloy by electrodeposition and dealloying: Application as electrocatalysts for water reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Heurtault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yuelin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad39ae⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.95 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775539v1</w:t>
+                <w:t xml:space="preserve">hal-05041651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the corrosion resistance of the CoCrFeMnNi high entropy alloys in chloride-containing sulfuric acid solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaojun Hou</w:t>
+                <w:t xml:space="preserve">Corrosion of Old Overhead Lines: Insights into Aluminum-Steel Galvanic Couple Using Electrochemical Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divino Salvador Ramírez Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heurtault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baojie Dou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+                <w:t xml:space="preserve">Julien Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuelin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161487⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (4), pp.041504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad39ae⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775546v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of Ni-Co alloys from neat protic ionic liquid: Application to the hydrogen evolution reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the corrosion resistance of the CoCrFeMnNi high entropy alloys in chloride-containing sulfuric acid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaojun Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baojie Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuelin Xie</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 635, pp.157693. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.157693⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 681, pp.161487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294185v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquid route for the corrosion inhibition of Al alloys: the effect of butylammonium nitrate on the corrosion of AA2024-T6</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrodeposition of Ni-Co alloys from neat protic ionic liquid: Application to the hydrogen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuelin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corcom.2022.11.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 635, pp.157693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.157693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274869v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Metal Salts Addition on Physical and Electrochemical Properties of Ethyl and Propylammonium Nitrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionic liquid route for the corrosion inhibition of Al alloys: the effect of butylammonium nitrate on the corrosion of AA2024-T6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoheiman Zakaria Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Sidi-Yakoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ausín</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mai T T Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232416040⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.57 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corcom.2022.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919970v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the physical properties of mixtures of nitrate salts and protic ionic liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Metal Salts Addition on Physical and Electrochemical Properties of Ethyl and Propylammonium Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ausín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Trenzado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Vallet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yago Arosa</w:t>
+                <w:t xml:space="preserve">Oscar Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118483⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (24), pp.16040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232416040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617221v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Changes in Wettability and Surface Area during Micro Droplet Corrosion Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the physical properties of mixtures of nitrate salts and protic ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bouzón-Capelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinidad Méndez-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Gómez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Michelle Gateman</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yago Arosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 399, pp.139402. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377329v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the local corrosion in a thin layer of electrolyte separating two materials: specific aspects and their contribution to pad-to-disk stiction in automobile brake system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">impedance response of a thin film on an electrode: Deciphering the influence of the double layer capacitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Tigane</w:t>
+                <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bauwens</w:t>
+                <w:t xml:space="preserve">Mark E. Orazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hude</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Keddam</w:t>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-020-04867-w⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.1371-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160287v1</w:t>
+                <w:t xml:space="preserve">hal-03230011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">impedance response of a thin film on an electrode: Deciphering the influence of the double layer capacitance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
+                <w:t xml:space="preserve">On the local corrosion in a thin layer of electrolyte separating two materials: specific aspects and their contribution to pad-to-disk stiction in automobile brake system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Tigane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai T.T. Tran</w:t>
+                <w:t xml:space="preserve">Olivier Hude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark E. Orazem</w:t>
+                <w:t xml:space="preserve">Suzanne Joiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tribollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Turmine</w:t>
+                <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.1371-1378. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (3), pp.895-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10008-020-04867-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230011v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrochemical impedance spectroscopy : A window into heterogeneous interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Changes in Wettability and Surface Area during Micro Droplet Corrosion Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Michelle Gateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2020.01.012⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 399, pp.139402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474060v1</w:t>
+                <w:t xml:space="preserve">hal-03377329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Dodecylsulfate Adsorption on the Stability of Cerium Oxide Nanoparticle-Based Colloidal Aqueous Dispersions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Revisiting cyclic voltammetry and electrochemical impedance spectroscopy analysis for capacitance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai T.T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Pailleret</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02317⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 343, pp.136109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612025v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the chain lengthening on transport properties of imidazolium-based ionic liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Dodecylsulfate Adsorption on the Stability of Cerium Oxide Nanoparticle-Based Colloidal Aqueous Dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benmouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Khalil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mireille Turmine</w:t>
+                <w:t xml:space="preserve">Alain Pailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2019.112316⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (48), pp.14563-14572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393488v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquid/carbon nanofibers/bismuth particles novel hybrid nanocomposite for voltammetric sensing of heavy metals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Local electrochemical impedance spectroscopy : A window into heterogeneous interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mama El Rhazi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.103774⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2020.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868463v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New hydrophobic deep eutectic solvent for electrochemical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Effect of the chain lengthening on transport properties of imidazolium-based ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bou Malham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.114198⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 503, 112316 (7p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2019.112316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936182v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting cyclic voltammetry and electrochemical impedance spectroscopy analysis for capacitance measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic liquid/carbon nanofibers/bismuth particles novel hybrid nanocomposite for voltammetric sensing of heavy metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ezzahra Salih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mama El Rhazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.103774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.103774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632313v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble Solution Description by Non‐Extensive Thermodynamics: Pressure Effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New hydrophobic deep eutectic solvent for electrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chaabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (17), pp.2230-2235. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 319, pp.114198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201900412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.114198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281737v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of novel nanocomposite consisting of bismuth particles, polypyrrole and multi-walled carbon nanotubes for simultaneous voltammetric determination of cadmium(II) and lead(II)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performances and behavior of a water-soluble and pH-sensitive polycarboxybetaine used for metal ion recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunvor Kirkelund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chastagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van den Berghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2019.04.011⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.100575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2019.100575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166200v1</w:t>
+                <w:t xml:space="preserve">hal-03352709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability of zinc oxide nanorod surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bubble Solution Description by Non‐Extensive Thermodynamics: Pressure Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ra05378f⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (17), pp.2230-2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201900412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382325v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impedance Response of a Passive Film Revisited by a Double Modulation Technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wettability of zinc oxide nanorod surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Ghannam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Chahboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201800737⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (65), pp.38289-38297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ra05378f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971957v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and behavior of a water-soluble and pH-sensitive polycarboxybetaine used for metal ion recovery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of novel nanocomposite consisting of bismuth particles, polypyrrole and multi-walled carbon nanotubes for simultaneous voltammetric determination of cadmium(II) and lead(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mama El Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, pp.100575. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2019.100575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352709v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of alkyl chain length on the structure and thermodynamics of protic–aprotic ionic liquid mixtures: a molecular dynamics study</w:t>
+                <w:t xml:space="preserve">The Impedance Response of a Passive Film Revisited by a Double Modulation Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja Docampo-Alvarez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Antaño-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Keddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP00575C⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.202-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201800737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784371v1</w:t>
+                <w:t xml:space="preserve">hal-01971957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Drops Bounce on Smooth Surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the growth of electrodeposited zinc oxide on FTO glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Ghannam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Chahboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00157⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (41), pp.6618 - 6628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ce01223g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784275v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behavior of pure graphite studied with a powder microelectrode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Turmine</w:t>
+                <w:t xml:space="preserve">The effect of alkyl chain length on the structure and thermodynamics of protic–aprotic ionic liquid mixtures: a molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Docampo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Gómez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinidad Méndez-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio R. Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.08.016⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (15), pp.9938 - 9949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP00575C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868434v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the growth of electrodeposited zinc oxide on FTO glass</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Why Drops Bounce on Smooth Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Tadmor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakshi B. Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semih Gulec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Leh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ce01223g⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (15), pp.4695 - 4700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907494v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical determination of traces lead ions using a new nanocomposite of polypyrrole/carbon nanofibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrochemical behavior of pure graphite studied with a powder microelectrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-017-3676-2⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.23 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609286v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and bulk characterisation of mixtures containing alkylammonium nitrates and water or ethanol: Experimental and simulated properties at 298.15K</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical determination of traces lead ions using a new nanocomposite of polypyrrole/carbon nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mama El Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2016.07.107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.3289-3300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-017-3676-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406866v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new water-soluble polycarbobetaine showing high selectivity toward copper</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène van den Berghe</w:t>
+                <w:t xml:space="preserve">Surface and bulk characterisation of mixtures containing alkylammonium nitrates and water or ethanol: Experimental and simulated properties at 298.15K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Segade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Domínguez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Rilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Coudane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra García-Garabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 283, pp.1168-1175. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 222, pp.663 - 670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.08.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2016.07.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225359v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Impedance Spectroscopy in a Droplet of Solution for the Investigation of Liquid/Solid Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new water-soluble polycarbobetaine showing high selectivity toward copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van den Berghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Molena de Assis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b02795⟩</w:t>
+              <w:t xml:space="preserve">Journal Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283, pp.1168-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420889v1</w:t>
+                <w:t xml:space="preserve">hal-01225359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Applicability of the Gibbs–Duhem Relation in Nonextensive Thermodynamics. Case of Micellar Solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrochemical Impedance Spectroscopy in a Droplet of Solution for the Investigation of Liquid/Solid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Molena de Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Huong Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hercilio Gomes de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Keddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp512576y⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (24), pp.12108 - 12115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b02795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137795v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Displacement of voltammetric peaks with nanoparticles size: a nonextensive thermodynamic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Non-Applicability of the Gibbs–Duhem Relation in Nonextensive Thermodynamics. Case of Micellar Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.4143-4154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp512576y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.02.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01079086v1</w:t>
+                <w:t xml:space="preserve">hal-01137795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ probing calcium carbonate formation by combining fast controlled precipitation method and small-angle X-ray scattering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjia Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Horner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Meneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alos-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (12), pp.3303-3309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la500202g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of gas in confined systems. Nonextensive thermodynamics approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Displacement of voltammetric peaks with nanoparticles size: a nonextensive thermodynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127, pp.384-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.02.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00803267v1</w:t>
+                <w:t xml:space="preserve">hal-01079086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Temperature and Cationic Chain Length on the Physical Properties of Ammonium Nitrate-Based Protic Ionic Liquids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solubility of gas in confined systems. Nonextensive thermodynamics approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3066822⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 392, pp.382-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817390v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interfacial chemistry of aryl diazonium compounds in polymer science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Temperature and Cationic Chain Length on the Physical Properties of Ammonium Nitrate-Based Protic Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouzon Capelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mendez-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lopez Lago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Salmi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11696-012-0135-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (36), pp.11302-11312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3066822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789687v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled adhesion of Salmonella Typhimurium to poly(oligoethylene glycol methacrylate) grafts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the interfacial chemistry of aryl diazonium compounds in polymer science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bechir Mrabet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed M. Chehimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.3741⟩</w:t>
+              <w:t xml:space="preserve">Chemical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (5), pp.369-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11696-012-0135-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00830461v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant Self-Assembly Nanostructures in Protic Ionic Liquids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Cabeza</w:t>
+                <w:t xml:space="preserve">Highly hydrophilic surfaces from polyglycidol grafts with dual antifouling and specific protein recognition properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Gosecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp203204c⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (15), pp.9285-9294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la200290k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830012v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium nanoparticles in ionic liquids: structural and stability effects of polar solutes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+                <w:t xml:space="preserve">A versatile route for surface modification of carbon, metals and semi-conductors by diazonium salt-initiated photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Ben Hassen-Chehimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cp20623k⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 605 (21-22), pp.1889-1899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829943v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile route for surface modification of carbon, metals and semi-conductors by diazonium salt-initiated photopolymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dalila Ben Hassen-Chehimi</w:t>
+                <w:t xml:space="preserve">Ruthenium nanoparticles in ionic liquids: structural and stability effects of polar solutes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorka Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajda Podgoršek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul S Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.06.029⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (30), pp.13527-13536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20623k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00830131v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly hydrophilic surfaces from polyglycidol grafts with dual antifouling and specific protein recognition properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Controlled adhesion of Salmonella Typhimurium to poly(oligoethylene glycol methacrylate) grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mejbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la200290k⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (11), pp.1436-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.3741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829961v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoughts on the ideal behavior of mixed micelles and the appropriate application of regular solution theory (RST).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Letellier</w:t>
+                <w:t xml:space="preserve">Surfactant Self-Assembly Nanostructures in Protic Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fernandez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mendez-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mayaffre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 354 (1), pp.248-255. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (25), pp.8145-8154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.09.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp203204c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602669v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the solvent evaporation for a sessile drop: Solvent–vapour equilibrium must be achieved in open system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Thoughts on the ideal behavior of mixed micelles and the appropriate application of regular solution theory (RST).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2009.11.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 354 (1), pp.248-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.09.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111577v1</w:t>
+                <w:t xml:space="preserve">hal-00602669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrografted Aryl Diazonium Initiators for Surface-Confined Photopolymerization: A New Approach to Designing Functional Polymer Coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Uptake of copper ions by carbon fiber/polymer hybrids prepared by tandem diazonium salt chemistry and in situ atom transfer radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Matrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jouini</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bon Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la100880j⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (7), pp.2106-2111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111985v1</w:t>
+                <w:t xml:space="preserve">hal-04112934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of copper ions by carbon fiber/polymer hybrids prepared by tandem diazonium salt chemistry and in situ atom transfer radical polymerization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrografted Aryl Diazonium Initiators for Surface-Confined Photopolymerization: A New Approach to Designing Functional Polymer Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Bon Nguyen</w:t>
+                <w:t xml:space="preserve">Philippe Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.01.050⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (14), pp.11830-11840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la100880j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04112934v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid–Base Equilibrium of Dodecyldimethyl-Amine-N-Oxide Micelles in Water–Butanol Binary at 298 K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">On the solvent evaporation for a sessile drop: Solvent–vapour equilibrium must be achieved in open system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surfactants and Detergents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 355 (1-3), pp.197-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2009.11.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11743-009-1157-z⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111640v1</w:t>
+                <w:t xml:space="preserve">hal-04111577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudolattice Theory of the Surface Tension of Ionic Liquid−Water Mixtures</w:t>
+                <w:t xml:space="preserve">Acid–Base Equilibrium of Dodecyldimethyl-Amine-N-Oxide Micelles in Water–Butanol Binary at 298 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Varela</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sabah Bouguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Cabeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp9057065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Surfactants and Detergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (2), pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11743-009-1157-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128492v1</w:t>
+                <w:t xml:space="preserve">hal-04111640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing behaviour of charged and non-charged surfactants described by BET isotherms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337 (1), pp.234-239. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.05.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Coefficients at Infinite Dilution of Organic Compounds in 1-Butyl-3-methylimidazolium Tetrafluoroborate Using Inverse Gas Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Revelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Revelli</w:t>
+                <w:t xml:space="preserve">F. Mutelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mutelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Turmine</w:t>
+                <w:t xml:space="preserve">R. Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (1), pp.90-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/je800658v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl diazonium salts for carbon fiber surface-initiated atom transfer radical polymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Matrab</w:t>
+                <w:t xml:space="preserve">Pseudolattice Theory of the Surface Tension of Ionic Liquid−Water Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Ngoc Nguyen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Rilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (37), pp.12500-12505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9057065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400069v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-line and in situ monitoring of ionic surfactant dynamics in latex reactors using conductivity measurements and ion-selective electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aryl diazonium salts for carbon fiber surface-initiated atom transfer radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Matrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gp Santos</w:t>
+                <w:t xml:space="preserve">Minh Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Martins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Turmine</w:t>
+                <w:t xml:space="preserve">Chantal Badre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (5), pp.1465--1474</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84 (8), pp.684 - 701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067627v1</w:t>
+                <w:t xml:space="preserve">hal-00400069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nanorod structure and conformation of fatty acid self-assembled layers on superhydrophobicity of zinc oxide surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Badre</w:t>
+                <w:t xml:space="preserve">In-line and in situ monitoring of ionic surfactant dynamics in latex reactors using conductivity measurements and ion-selective electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gp Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fortuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dubot</w:t>
+                <w:t xml:space="preserve">Af Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lincot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (5), pp.1465--1474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03194215v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micelle formation in ethyl-ammonium nitrate (an ionic liquid)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of nanorod structure and conformation of fatty acid self-assembled layers on superhydrophobicity of zinc oxide surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Badre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lincot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pauporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.09.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316 (2), pp.233-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354834v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Micelle formation in ethyl-ammonium nitrate (an ionic liquid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bordel Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Di Caprio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 275 (1-3), pp.50-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Membrane electrodes sensitive to doubly charged surfactants. Application to a cationic gemini surfactant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 60 (5), pp.1071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0039-9140(03)00192-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the graphical analysis of the impedance response of passive electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Turmine</w:t>
+                <w:t xml:space="preserve">Accelerated discovery of corrosion resistant materials for molten salt applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Balbaud-Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Achache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">241st ECS Meeting of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECS, May 2022, Vancouver (CA), Canada</w:t>
+              <w:t xml:space="preserve">TMS 2026 Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2026, San Diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994070v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ionic liquid route for the development of environmentally friendly corrosion inhibitors : the inhibition of mechanism of ammonium and amino-acid based ionic liquids for high strength al alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the graphical analysis of the impedance response of passive electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai T.T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark E Orazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroccor 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">241st ECS Meeting of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, May 2022, Vancouver (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013514v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering interfacial capacitance of passive electrode : contribution of the double layer</w:t>
+                <w:t xml:space="preserve">The ionic liquid route for the development of environmentally friendly corrosion inhibitors : the inhibition of mechanism of ammonium and amino-acid based ionic liquids for high strength al alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Electrochemical Impedance Analysis (EIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, Nov 2021, Online conference, Germany</w:t>
+              <w:t xml:space="preserve">Euroccor 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013493v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impedance response of a passive electrode : what is the influence of the double layer capacitance</w:t>
+                <w:t xml:space="preserve">Deciphering interfacial capacitance of passive electrode : contribution of the double layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark E Orazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd ISE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, Aug 2021, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Electrochemical Impedance Analysis (EIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, Nov 2021, Online conference, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013545v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of &amp;quot;cross-talking&amp;quot;phenomenon within Li-ion batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Turmine</w:t>
+                <w:t xml:space="preserve">On the impedance response of a passive electrode : what is the influence of the double layer capacitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai T.T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Orazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EIS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France</w:t>
+              <w:t xml:space="preserve">72nd ISE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, Aug 2021, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964766v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a double modulation technique to study the ionic liquid/electrode interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the determination of the capacitance of an interface: What can we get from cyclic voltammetry and impedance measurements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai T.T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">11th EIS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967140v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of mass-transport and heterogeneous electron-transfer rate constant with the temperature in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">236th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Electrochemical Society (ECS), Oct 2019, Atlanta (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of the capacitance of an interface: What can we get from cyclic voltammetry and impedance measurements?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of a double modulation technique to study the ionic liquid/electrode interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tribollet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Michel Keddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EIS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France</w:t>
+              <w:t xml:space="preserve">ILMAT V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958265v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a membraneless redo-flow battery using ionic liquids as electrolytes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigation of &amp;quot;cross-talking&amp;quot;phenomenon within Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Portalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">11th EIS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967130v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of brake pad/disc stiction phenomenom by electrochemical impedance spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of a membraneless redo-flow battery using ionic liquids as electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chaabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EIS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France</w:t>
+              <w:t xml:space="preserve">ILMAT V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964852v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion inhibition of a high strength AI alloy AA2024 by ionic liquids : impact of propylammonium nitrate on the onset of localized corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILMAT V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the passive film formed on iron in phosphoric acid solution : on the use of a double modulation technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Characterisation of brake pad/disc stiction phenomenom by electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Tigane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">234th ECS Meeting AiMES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Electrochemical Society (ECS), Sep 2018, Cancun, Mexico. pp.675</w:t>
+              <w:t xml:space="preserve">11th EIS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978473v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning physicochemical properties by adding a molecular solvent to ionic liquid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of normal plastic pollution on PCB wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference on Molten Salts and Ionic Liquids, EuCheMSIL 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">EuroCorr 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029542v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of normal plastic pollution on PCB wettability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of the passive film formed on iron in phosphoric acid solution : on the use of a double modulation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Antaño-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Keddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCorr 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cracovie (PL), Poland</w:t>
+              <w:t xml:space="preserve">234th ECS Meeting AiMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society (ECS), Sep 2018, Cancun, Mexico. pp.675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978363v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterizations of ionic liquid-molecular solvents mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Tuning physicochemical properties by adding a molecular solvent to ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fouda Mbezele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieu Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">27th Conference on Molten Salts and Ionic Liquids, EuCheMSIL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977348v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles solubilities : nonextensive thermodynamics approaches, applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Physicochemical characterizations of ionic liquid-molecular solvents mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chaabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Solubility Phenomena (ISSP 18)</w:t>
+              <w:t xml:space="preserve">ISSP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028389v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a double modulation technique for the characterization of a passive film</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nanoparticles solubilities : nonextensive thermodynamics approaches, applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EMCR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cambridge (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium on Solubility Phenomena (ISSP 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978167v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impedance response of a passive film revisited by a double modulation technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">On the use of a double modulation technique for the characterization of a passive film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Antaño-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th ISE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
+              <w:t xml:space="preserve">12th EMCR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026478v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polypyrrole/carbon nanofibers new nanocomposite synthesized in ionic liquid and its characterization by cyclic-electrogravimetry and ac-electrogravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mama El Rhazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Symposium Frontiers in Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New transient electrochemical methods for revisiting passive film behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">The impedance response of a passive film revisited by a double modulation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instituto de Pesquisa Energéticas e Nucleares</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">68th ISE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019276v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical detection of trace heavy metals using bismuth particles/polypyrrole film/ionic liquid modified carbon paste electrode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New transient electrochemical methods for revisiting passive film behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Keddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual ISE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, Aug 2017, Providence, United States</w:t>
+              <w:t xml:space="preserve">Instituto de Pesquisa Energéticas e Nucleares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972021v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties of some ionic liquids and dense ionic solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrochemical detection of trace heavy metals using bismuth particles/polypyrrole film/ionic liquid modified carbon paste electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mama El Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on Ionic Liquid-based Materials (ILMAT IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">68th Annual ISE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, Aug 2017, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027914v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Physicochemical properties of some ionic liquids and dense ionic solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Conference on Ionic Liquid-based Materials (ILMAT IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostela, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Specific role of the self-organisation of ionic liquids on catalytic reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine C Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chimie Durable ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9784,1614 +10026,1614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrochemical impedance spectroscopy : how can we reach the low frequency domain?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical characterizations of electroactive species in ionic liquids - molecular solvent mixtures by electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chaabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EIS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017890v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquids as electrolytes for new concept of Ni-MH batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILMAT V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A way to refine the interpretation of the electrode impedance from the simultaneous ac modulation of the high frequency capacitance of the interface</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local electrochemical impedance spectroscopy : how can we reach the low frequency domain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurilio Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolda Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Pébère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EIS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017879v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical characterizations of electroactive species in ionic liquids - molecular solvent mixtures by electrochemical impedance spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A way to refine the interpretation of the electrode impedance from the simultaneous ac modulation of the high frequency capacitance of the interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Antaño-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Keddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EIS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017851v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electrochemical properties of ILS : how far will they go!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ausín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Segade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILMAT V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of ZnO in ionic liquids : effect of the lengthening of the cation alkyl chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bou Malham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EIS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Deposition of Zinc Oxide in Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bou Malham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecNano 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nancy, France. , The book of Elecnano 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Zinc Oxide Nanostructures on Electrochemical Behaviors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Menthol-based deep-eutectic solvent for electrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adil Chahboun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ElecNano 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France. , The book of Elecnano 8</w:t>
+              <w:t xml:space="preserve">27th EuCheMSIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017624v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menthol-based deep-eutectic solvent for electrochemical applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of Zinc Oxide Nanostructures on Electrochemical Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Ghannam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Chahboun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th EuCheMSIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ElecNano 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France. , The book of Elecnano 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017820v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical deposition of zinc oxide in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bou Malham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th ISE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic voltammetry study aqueous mixture of 1-ethyl-3-methyl imidazolium octylsulfate with magnesium sulfate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Caracterization fisica de nitrato de etilamonio dopado con nitrato de litio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ausín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dominguez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ILMAT IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostelle, Spain</w:t>
+              <w:t xml:space="preserve">XXIII Encontro Galego-Portugues de Quimica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Ferrol, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017512v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical properties of some ionic liquids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wettability characterization of electronics cards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Plouzeau-Jayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECASIA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017492v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterization fisica de nitrato de etilamonio dopado con nitrato de litio</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrochemical properties of some ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bou Malham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII Encontro Galego-Portugues de Quimica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Ferrol, España</w:t>
+              <w:t xml:space="preserve">ECASIA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017528v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability characterization of electronics cards</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cyclic voltammetry study aqueous mixture of 1-ethyl-3-methyl imidazolium octylsulfate with magnesium sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ausín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dominguez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra García-Garabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th ILMAT IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017481v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId337"/>
+      <w:footerReference w:type="default" r:id="rId346"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11538,51 +11780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Kharchouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Turmine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2026.123687" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro S Domingues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Torresi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor L Martins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c07871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Hou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Gharbi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divino Salvador Ram&#237;rez Rico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Sun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-026-00747-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Su" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2026.101830" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuelin Xie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Smati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divino Salvador Ram&#237;rez-Rico" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04775539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heurtault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Said" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad39ae" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04775546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baojie Dou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161487" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274869v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoheiman Zakaria Benbouzid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Sidi-Yakoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T T Tran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corcom.2022.11.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aus&#237;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Trenzado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varela" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cabeza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416040" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03617221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bouz&#243;n-Capelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad M&#233;ndez-Morales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor G&#243;mez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118483" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Michelle Gateman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139402" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Tigane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bauwens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04867-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Orazem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.01.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benmouhoub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02317" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khalil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chaabene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Azar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bou Malham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2019.112316" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02868463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Oularbi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Salih" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama El Rhazi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103774" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02936182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114198" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02632313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2019.04.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ghannam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Chahboun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra05378f" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01971957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anta&#241;o-L&#243;pez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800737" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mouton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunvor Kirkelund" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hassen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chastagnol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van den Berghe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100575" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Docampo-Alvarez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00575C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Tadmor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi B. Yadav" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Gulec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Leh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Dang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00157" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868434v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gruet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delobel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sicsic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.08.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bazin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce01223g" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-017-3676-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406866v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Segade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cabanas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Dom&#237;nguez-P&#233;rez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rilo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#237;a-Garabal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.07.107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.08.058" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420889v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Molena de Assis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hercilio Gomes de Melo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b02795" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137795v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512576y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.02.041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01024660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjia Chao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Horner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vall&#233;e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alos-Ramos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500202g" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00803267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.10.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817390v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzon Capelo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mendez-Morales" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carete" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez Lago" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3066822" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00789687v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Salmi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Chehimi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-012-0135-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830461v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Mrabet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mejbri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3741" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H6JPK1H2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fernandez-Castro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrete" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabeza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203204c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00829943v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Salas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajda Podgor&#353;ek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Campbell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C Santini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20623k" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ben Hassen-Chehimi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.06.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QDBQH32-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00829961v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gosecka" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lepinay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200290k" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00602669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mayaffre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.09.082" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04111577v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.11.043" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2Z3WK56-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04111985v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jouini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100880j" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04112934v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Abbas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Matrab" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bon Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.01.050" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHRQPG5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04111640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bouguerra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-009-1157-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04128492v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varela" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rilo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9057065" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04128214v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.05.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTHQ8XGH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488062v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Revelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mutelet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Solimando" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Jaubert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je800658v" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Badre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067627v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martins" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fortuny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Santos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turmine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194215v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauporte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.046" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL069182-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354834v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bordel Velasco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Di Caprio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.09.017" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLDML1SJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169940v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(03)00192-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26H2945B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994070v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E Orazem" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013514v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013493v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013545v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Orazem" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964766v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Portalis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967140v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967065v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958265v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967130v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964852v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bauwens" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hude" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967113v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978473v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04029542v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouda Mbezele" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978363v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Roy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plouzeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028389v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978167v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026478v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945512v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019276v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972021v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027914v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017890v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurilio Pereira Gomes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolda Costa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rossi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018098v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017879v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017851v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018113v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Varela" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Segade" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017902v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bou Malham" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017617v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017624v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017820v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaabene" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017809v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017512v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominguez-P&#233;rez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017492v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017481v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makarov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Plouzeau-Jayle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Su" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Turmine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2026.101830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Kharchouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2026.123687" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Gharbi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166518" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro S Domingues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Torresi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor L Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c07871" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Hou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divino Salvador Ram&#237;rez Rico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-026-00747-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Smati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divino Salvador Ram&#237;rez-Rico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuelin Xie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04775539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heurtault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Said" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad39ae" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04775546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baojie Dou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157693" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274869v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoheiman Zakaria Benbouzid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Sidi-Yakoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T T Tran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corcom.2022.11.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aus&#237;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Trenzado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cabeza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03617221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vallet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bouz&#243;n-Capelo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad M&#233;ndez-Morales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor G&#243;mez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118483" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Orazem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100177" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Tigane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bauwens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hude" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04867-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Michelle Gateman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02632313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benmouhoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02317" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.01.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khalil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chaabene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Azar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bou Malham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2019.112316" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02868463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Oularbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Salih" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama El Rhazi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103774" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02936182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114198" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352709v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mouton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunvor Kirkelund" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hassen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chastagnol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van den Berghe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100575" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900412" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ghannam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Chahboun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra05378f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166200v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2019.04.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01971957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anta&#241;o-L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800737" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907494v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bazin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce01223g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Docampo-Alvarez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00575C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Tadmor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi B. Yadav" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Gulec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Leh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Dang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00157" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gruet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delobel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sicsic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.08.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-017-3676-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Segade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cabanas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Dom&#237;nguez-P&#233;rez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rilo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#237;a-Garabal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.07.107" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.08.058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Molena de Assis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hercilio Gomes de Melo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b02795" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512576y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01024660v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjia Chao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Horner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vall&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alos-Ramos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500202g" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079086v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.02.041" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00803267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.10.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzon Capelo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mendez-Morales" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carete" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez Lago" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3066822" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00789687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Salmi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Chehimi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-012-0135-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00829961v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gosecka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lepinay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200290k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ben Hassen-Chehimi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.06.029" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QDBQH32-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00829943v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Salas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajda Podgor&#353;ek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Campbell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C Santini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20623k" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Mrabet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mejbri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3741" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H6JPK1H2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830012v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fernandez-Castro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrete" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabeza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203204c" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00602669v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mayaffre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.09.082" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04112934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Abbas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Matrab" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bon Nguyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.01.050" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHRQPG5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04111985v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jouini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100880j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04111577v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.11.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2Z3WK56-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04111640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bouguerra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-009-1157-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04128214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.05.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTHQ8XGH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488062v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Revelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mutelet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Solimando" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Jaubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je800658v" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04128492v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varela" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rilo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9057065" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Badre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067627v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp Santos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martins" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fortuny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Santos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turmine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauporte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.046" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL069182-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bordel Velasco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Di Caprio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.09.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLDML1SJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169940v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(03)00192-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26H2945B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05605494v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Achache" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cannes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delpech" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994070v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E Orazem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013493v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013545v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Orazem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958265v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967065v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967140v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964766v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Portalis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967113v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964852v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bauwens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hude" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978363v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Roy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plouzeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978473v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04029542v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouda Mbezele" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977348v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028389v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978167v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945512v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026478v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019276v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972021v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027914v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767149v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017851v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018098v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017890v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurilio Pereira Gomes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolda Costa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rossi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017879v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018113v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Varela" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Segade" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017902v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bou Malham" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017617v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017820v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaabene" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017624v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017809v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominguez-P&#233;rez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017481v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makarov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Plouzeau-Jayle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017492v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017512v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>