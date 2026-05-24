--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -732,278 +732,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition and soft oxidation of nickel‑iron hydroxides: An efficient two-step approach for the synthesis of highly active and stable iron-rich NiFe-LDHs with controlled Ni/Fe composition for oxygen evolution reaction</w:t>
+                <w:t xml:space="preserve">A new route for preparing nanoporous Cu–Zn–Ni–Co alloy by electrodeposition and dealloying: Application as electrocatalysts for water reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yakoub Smati</w:t>
+                <w:t xml:space="preserve">Yuelin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divino Salvador Ramírez-Rico</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.139016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.95 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373486v1</w:t>
+                <w:t xml:space="preserve">hal-05041651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new route for preparing nanoporous Cu–Zn–Ni–Co alloy by electrodeposition and dealloying: Application as electrocatalysts for water reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrodeposition and soft oxidation of nickel‑iron hydroxides: An efficient two-step approach for the synthesis of highly active and stable iron-rich NiFe-LDHs with controlled Ni/Fe composition for oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divino Salvador Ramírez-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuelin Xie</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127, pp.95 - 106. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 702, pp.139016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.139016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041651v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of Old Overhead Lines: Insights into Aluminum-Steel Galvanic Couple Using Electrochemical Techniques</w:t>
               </w:r>
@@ -1028,51 +1028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heurtault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuelin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1257,64 +1257,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Ni-Co alloys from neat protic ionic liquid: Application to the hydrogen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuelin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1770,468 +1770,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">impedance response of a thin film on an electrode: Deciphering the influence of the double layer capacitance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the local corrosion in a thin layer of electrolyte separating two materials: specific aspects and their contribution to pad-to-disk stiction in automobile brake system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai T.T. Tran</w:t>
+                <w:t xml:space="preserve">Rafik Tigane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark E. Orazem</w:t>
+                <w:t xml:space="preserve">Denis Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tribollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Turmine</w:t>
+                <w:t xml:space="preserve">Olivier Hude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Joiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (3), pp.895-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-020-04867-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230011v1</w:t>
+                <w:t xml:space="preserve">hal-03160287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the local corrosion in a thin layer of electrolyte separating two materials: specific aspects and their contribution to pad-to-disk stiction in automobile brake system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring Changes in Wettability and Surface Area during Micro Droplet Corrosion Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hude</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samantha Michelle Gateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-020-04867-w⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 399, pp.139402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160287v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Changes in Wettability and Surface Area during Micro Droplet Corrosion Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">impedance response of a thin film on an electrode: Deciphering the influence of the double layer capacitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai T.T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark E. Orazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Michelle Gateman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 399, pp.139402. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.1371-1378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377329v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting cyclic voltammetry and electrochemical impedance spectroscopy analysis for capacitance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,261 +2285,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Dodecylsulfate Adsorption on the Stability of Cerium Oxide Nanoparticle-Based Colloidal Aqueous Dispersions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Benmouhoub</w:t>
+                <w:t xml:space="preserve">Local electrochemical impedance spectroscopy : A window into heterogeneous interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Pailleret</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02317⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2020.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612025v1</w:t>
+                <w:t xml:space="preserve">hal-02474060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrochemical impedance spectroscopy : A window into heterogeneous interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kieu Ngo</w:t>
+                <w:t xml:space="preserve">Influence of Dodecylsulfate Adsorption on the Stability of Cerium Oxide Nanoparticle-Based Colloidal Aqueous Dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benmouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (48), pp.14563-14572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2020.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474060v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the chain lengthening on transport properties of imidazolium-based ionic liquids</w:t>
               </w:r>
@@ -3108,278 +3108,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability of zinc oxide nanorod surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adil Chahboun</w:t>
+                <w:t xml:space="preserve">Preparation of novel nanocomposite consisting of bismuth particles, polypyrrole and multi-walled carbon nanotubes for simultaneous voltammetric determination of cadmium(II) and lead(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mama El Rhazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ra05378f⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382325v1</w:t>
+                <w:t xml:space="preserve">hal-02166200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of novel nanocomposite consisting of bismuth particles, polypyrrole and multi-walled carbon nanotubes for simultaneous voltammetric determination of cadmium(II) and lead(II)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Oularbi</w:t>
+                <w:t xml:space="preserve">Wettability of zinc oxide nanorod surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Ghannam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mama El Rhazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 253, pp.1-8. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (65), pp.38289-38297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2019.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ra05378f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166200v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impedance Response of a Passive Film Revisited by a Double Modulation Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Antaño-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,77 +3439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the growth of electrodeposited zinc oxide on FTO glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Ghannam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4352,51 +4352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Huong Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hercilio Gomes de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4532,252 +4532,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ probing calcium carbonate formation by combining fast controlled precipitation method and small-angle X-ray scattering.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Displacement of voltammetric peaks with nanoparticles size: a nonextensive thermodynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la500202g⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127, pp.384-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024660v1</w:t>
+                <w:t xml:space="preserve">hal-01079086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Displacement of voltammetric peaks with nanoparticles size: a nonextensive thermodynamic approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ probing calcium carbonate formation by combining fast controlled precipitation method and small-angle X-ray scattering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjia Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Horner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Meneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alos-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 127, pp.384-389. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (12), pp.3303-3309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.02.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la500202g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079086v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of gas in confined systems. Nonextensive thermodynamics approach.</w:t>
               </w:r>
@@ -5112,721 +5112,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly hydrophilic surfaces from polyglycidol grafts with dual antifouling and specific protein recognition properties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled adhesion of Salmonella Typhimurium to poly(oligoethylene glycol methacrylate) grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mejbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (15), pp.9285-9294. </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (11), pp.1436-1443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la200290k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.3741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829961v1</w:t>
+                <w:t xml:space="preserve">hal-00830461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile route for surface modification of carbon, metals and semi-conductors by diazonium salt-initiated photopolymerization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surfactant Self-Assembly Nanostructures in Protic Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Ben Hassen-Chehimi</w:t>
+                <w:t xml:space="preserve">I. Fernandez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mendez-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.06.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (25), pp.8145-8154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp203204c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00830131v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium nanoparticles in ionic liquids: structural and stability effects of polar solutes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ajda Podgoršek</w:t>
+                <w:t xml:space="preserve">Highly hydrophilic surfaces from polyglycidol grafts with dual antifouling and specific protein recognition properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul S Campbell</w:t>
+                <w:t xml:space="preserve">Monika Gosecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C Santini</w:t>
+                <w:t xml:space="preserve">Sandrine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (30), pp.13527-13536. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (15), pp.9285-9294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cp20623k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la200290k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829943v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled adhesion of Salmonella Typhimurium to poly(oligoethylene glycol methacrylate) grafts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A versatile route for surface modification of carbon, metals and semi-conductors by diazonium salt-initiated photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bechir Mrabet</w:t>
+                <w:t xml:space="preserve">Jean-Yves Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Mejbri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mireille Turmine</w:t>
+                <w:t xml:space="preserve">Dalila Ben Hassen-Chehimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 605 (21-22), pp.1889-1899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.06.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.3741⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830461v1</w:t>
+                <w:t xml:space="preserve">hal-00830131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant Self-Assembly Nanostructures in Protic Ionic Liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ruthenium nanoparticles in ionic liquids: structural and stability effects of polar solutes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorka Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Fernandez-Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Mendez-Morales</w:t>
+                <w:t xml:space="preserve">Ajda Podgoršek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carrete</w:t>
+                <w:t xml:space="preserve">Paul S Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fazer</w:t>
+                <w:t xml:space="preserve">Catherine C Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cabeza</w:t>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (25), pp.8145-8154. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (30), pp.13527-13536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp203204c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20623k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830012v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoughts on the ideal behavior of mixed micelles and the appropriate application of regular solution theory (RST).</w:t>
               </w:r>
@@ -6075,51 +6075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrografted Aryl Diazonium Initiators for Surface-Confined Photopolymerization: A New Approach to Designing Functional Polymer Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6675,90 +6675,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudolattice Theory of the Surface Tension of Ionic Liquid−Water Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cabeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (37), pp.12500-12505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6818,51 +6818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Matrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Mahouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7586,90 +7586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the graphical analysis of the impedance response of passive electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark E Orazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7724,51 +7724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ionic liquid route for the development of environmentally friendly corrosion inhibitors : the inhibition of mechanism of ammonium and amino-acid based ionic liquids for high strength al alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7832,77 +7832,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering interfacial capacitance of passive electrode : contribution of the double layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark E Orazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7957,77 +7957,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impedance response of a passive electrode : what is the influence of the double layer capacitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Orazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8063,446 +8063,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of the capacitance of an interface: What can we get from cyclic voltammetry and impedance measurements?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mireille Turmine</w:t>
+                <w:t xml:space="preserve">Investigation of &amp;quot;cross-talking&amp;quot;phenomenon within Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Portalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EIS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958265v1</w:t>
+                <w:t xml:space="preserve">hal-03964766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of mass-transport and heterogeneous electron-transfer rate constant with the temperature in ionic liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lebrun</w:t>
+                <w:t xml:space="preserve">On the use of a double modulation technique to study the ionic liquid/electrode interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">236th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Electrochemical Society (ECS), Oct 2019, Atlanta (USA), United States</w:t>
+              <w:t xml:space="preserve">ILMAT V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967065v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a double modulation technique to study the ionic liquid/electrode interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Keddam</w:t>
+                <w:t xml:space="preserve">Variations of mass-transport and heterogeneous electron-transfer rate constant with the temperature in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">236th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society (ECS), Oct 2019, Atlanta (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967140v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of &amp;quot;cross-talking&amp;quot;phenomenon within Li-ion batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Turmine</w:t>
+                <w:t xml:space="preserve">On the determination of the capacitance of an interface: What can we get from cyclic voltammetry and impedance measurements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai T.T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EIS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964766v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a membraneless redo-flow battery using ionic liquids as electrolytes</w:t>
               </w:r>
@@ -8609,51 +8609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion inhibition of a high strength AI alloy AA2024 by ionic liquids : impact of propylammonium nitrate on the onset of localized corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8704,90 +8704,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of brake pad/disc stiction phenomenom by electrochemical impedance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Tigane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8823,364 +8823,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of normal plastic pollution on PCB wettability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Plouzeau</w:t>
+                <w:t xml:space="preserve">Characterization of the passive film formed on iron in phosphoric acid solution : on the use of a double modulation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Antaño-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCorr 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cracovie (PL), Poland</w:t>
+              <w:t xml:space="preserve">234th ECS Meeting AiMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society (ECS), Sep 2018, Cancun, Mexico. pp.675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978363v1</w:t>
+                <w:t xml:space="preserve">hal-03978473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the passive film formed on iron in phosphoric acid solution : on the use of a double modulation technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Keddam</w:t>
+                <w:t xml:space="preserve">Tuning physicochemical properties by adding a molecular solvent to ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chaabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fouda Mbezele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">234th ECS Meeting AiMES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Electrochemical Society (ECS), Sep 2018, Cancun, Mexico. pp.675</w:t>
+              <w:t xml:space="preserve">27th Conference on Molten Salts and Ionic Liquids, EuCheMSIL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978473v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning physicochemical properties by adding a molecular solvent to ionic liquid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Chaabene</w:t>
+                <w:t xml:space="preserve">Influence of normal plastic pollution on PCB wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fouda Mbezele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kieu Ngo</w:t>
+                <w:t xml:space="preserve">C. Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference on Molten Salts and Ionic Liquids, EuCheMSIL 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">EuroCorr 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029542v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical characterizations of ionic liquid-molecular solvents mixtures</w:t>
               </w:r>
@@ -9356,51 +9356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of a double modulation technique for the characterization of a passive film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Antaño-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9445,247 +9445,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypyrrole/carbon nanofibers new nanocomposite synthesized in ionic liquid and its characterization by cyclic-electrogravimetry and ac-electrogravimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Oularbi</w:t>
+                <w:t xml:space="preserve">The impedance response of a passive film revisited by a double modulation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mama El Rhazi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Symposium Frontiers in Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Seville, Spain</w:t>
+              <w:t xml:space="preserve">68th ISE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945512v1</w:t>
+                <w:t xml:space="preserve">hal-04026478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impedance response of a passive film revisited by a double modulation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Keddam</w:t>
+                <w:t xml:space="preserve">Polypyrrole/carbon nanofibers new nanocomposite synthesized in ionic liquid and its characterization by cyclic-electrogravimetry and ac-electrogravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mama El Rhazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th ISE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
+              <w:t xml:space="preserve">Fifth International Symposium Frontiers in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026478v1</w:t>
+                <w:t xml:space="preserve">hal-03945512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New transient electrochemical methods for revisiting passive film behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Keddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9900,64 +9900,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific role of the self-organisation of ionic liquids on catalytic reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10034,480 +10034,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical characterizations of electroactive species in ionic liquids - molecular solvent mixtures by electrochemical impedance spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kieu Ngo</w:t>
+                <w:t xml:space="preserve">Ionic liquids as electrolytes for new concept of Ni-MH batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EIS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France. </w:t>
+              <w:t xml:space="preserve">ILMAT V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017851v1</w:t>
+                <w:t xml:space="preserve">hal-04018098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids as electrolytes for new concept of Ni-MH batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+                <w:t xml:space="preserve">Local electrochemical impedance spectroscopy : how can we reach the low frequency domain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurilio Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolda Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Pébère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">11th EIS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018098v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrochemical impedance spectroscopy : how can we reach the low frequency domain?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A way to refine the interpretation of the electrode impedance from the simultaneous ac modulation of the high frequency capacitance of the interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Antaño-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Keddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EIS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017890v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A way to refine the interpretation of the electrode impedance from the simultaneous ac modulation of the high frequency capacitance of the interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Keddam</w:t>
+                <w:t xml:space="preserve">Electrochemical characterizations of electroactive species in ionic liquids - molecular solvent mixtures by electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chaabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EIS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lège-Cap-Ferret, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017879v1</w:t>
+                <w:t xml:space="preserve">hal-04017851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electrochemical properties of ILS : how far will they go!</w:t>
               </w:r>
@@ -10519,51 +10519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ausín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Segade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10841,217 +10841,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menthol-based deep-eutectic solvent for electrochemical applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Zinc Oxide Nanostructures on Electrochemical Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Ghannam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Chahboun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th EuCheMSIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ElecNano 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France. , The book of Elecnano 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017820v1</w:t>
+                <w:t xml:space="preserve">hal-04017624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Zinc Oxide Nanostructures on Electrochemical Behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Menthol-based deep-eutectic solvent for electrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adil Chahboun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ElecNano 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France. , The book of Elecnano 8</w:t>
+              <w:t xml:space="preserve">27th EuCheMSIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017624v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical deposition of zinc oxide in ionic liquids</w:t>
               </w:r>
@@ -11257,51 +11257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wettability characterization of electronics cards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11372,260 +11372,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical properties of some ionic liquids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Azar</w:t>
+                <w:t xml:space="preserve">Cyclic voltammetry study aqueous mixture of 1-ethyl-3-methyl imidazolium octylsulfate with magnesium sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ausín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dominguez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra García-Garabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th ILMAT IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017492v1</w:t>
+                <w:t xml:space="preserve">hal-04017512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic voltammetry study aqueous mixture of 1-ethyl-3-methyl imidazolium octylsulfate with magnesium sulfate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra García-Garabal</w:t>
+                <w:t xml:space="preserve">Electrochemical properties of some ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bou Malham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ILMAT IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostelle, Spain</w:t>
+              <w:t xml:space="preserve">ECASIA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017512v1</w:t>
+                <w:t xml:space="preserve">hal-04017492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId346"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11780,51 +11780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Su" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Turmine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2026.101830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Kharchouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2026.123687" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Gharbi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166518" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro S Domingues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Torresi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor L Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c07871" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Hou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divino Salvador Ram&#237;rez Rico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-026-00747-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Smati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divino Salvador Ram&#237;rez-Rico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuelin Xie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04775539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heurtault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Said" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad39ae" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04775546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baojie Dou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157693" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274869v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoheiman Zakaria Benbouzid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Sidi-Yakoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T T Tran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corcom.2022.11.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aus&#237;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Trenzado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cabeza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03617221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vallet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bouz&#243;n-Capelo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad M&#233;ndez-Morales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor G&#243;mez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118483" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Orazem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100177" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Tigane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bauwens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hude" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04867-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Michelle Gateman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02632313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benmouhoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02317" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.01.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khalil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chaabene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Azar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bou Malham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2019.112316" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02868463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Oularbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Salih" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama El Rhazi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103774" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02936182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114198" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352709v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mouton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunvor Kirkelund" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hassen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chastagnol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van den Berghe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100575" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900412" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ghannam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Chahboun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra05378f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166200v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2019.04.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01971957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anta&#241;o-L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800737" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907494v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bazin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce01223g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Docampo-Alvarez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00575C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Tadmor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi B. Yadav" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Gulec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Leh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Dang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00157" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gruet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delobel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sicsic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.08.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-017-3676-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Segade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cabanas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Dom&#237;nguez-P&#233;rez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rilo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#237;a-Garabal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.07.107" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.08.058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Molena de Assis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hercilio Gomes de Melo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b02795" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512576y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01024660v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjia Chao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Horner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vall&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alos-Ramos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500202g" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079086v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.02.041" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00803267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.10.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzon Capelo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mendez-Morales" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carete" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez Lago" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3066822" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00789687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Salmi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Chehimi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-012-0135-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00829961v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gosecka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lepinay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200290k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ben Hassen-Chehimi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.06.029" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QDBQH32-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00829943v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Salas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajda Podgor&#353;ek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Campbell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C Santini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20623k" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Mrabet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mejbri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3741" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H6JPK1H2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830012v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fernandez-Castro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrete" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabeza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203204c" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00602669v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mayaffre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.09.082" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04112934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Abbas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Matrab" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bon Nguyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.01.050" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHRQPG5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04111985v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jouini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100880j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04111577v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.11.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2Z3WK56-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04111640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bouguerra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-009-1157-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04128214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.05.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTHQ8XGH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488062v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Revelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mutelet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Solimando" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Jaubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je800658v" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04128492v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varela" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rilo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9057065" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Badre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067627v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp Santos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martins" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fortuny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Santos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turmine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauporte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.046" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL069182-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bordel Velasco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Di Caprio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.09.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLDML1SJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169940v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(03)00192-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26H2945B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05605494v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Achache" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cannes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delpech" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994070v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E Orazem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013493v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013545v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Orazem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958265v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967065v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967140v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964766v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Portalis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967113v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964852v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bauwens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hude" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978363v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Roy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plouzeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978473v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04029542v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouda Mbezele" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977348v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028389v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978167v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945512v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026478v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019276v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972021v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027914v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767149v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017851v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018098v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017890v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurilio Pereira Gomes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolda Costa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rossi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017879v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018113v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Varela" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Segade" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017902v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bou Malham" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017617v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017820v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaabene" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017624v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017809v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominguez-P&#233;rez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017481v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makarov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Plouzeau-Jayle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017492v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017512v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Su" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Turmine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2026.101830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Kharchouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2026.123687" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Gharbi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166518" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro S Domingues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Torresi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor L Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c07871" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Hou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divino Salvador Ram&#237;rez Rico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-026-00747-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuelin Xie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Smati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divino Salvador Ram&#237;rez-Rico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04775539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heurtault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Said" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad39ae" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04775546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baojie Dou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157693" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274869v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoheiman Zakaria Benbouzid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Sidi-Yakoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T T Tran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corcom.2022.11.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aus&#237;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Trenzado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cabeza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03617221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vallet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bouz&#243;n-Capelo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad M&#233;ndez-Morales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor G&#243;mez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118483" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Tigane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bauwens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04867-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Michelle Gateman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139402" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Orazem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02632313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.01.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benmouhoub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02317" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khalil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chaabene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Azar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bou Malham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2019.112316" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02868463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Oularbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Salih" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama El Rhazi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103774" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02936182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114198" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352709v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mouton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunvor Kirkelund" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hassen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chastagnol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van den Berghe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100575" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900412" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2019.04.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ghannam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Chahboun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra05378f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01971957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anta&#241;o-L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800737" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907494v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bazin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce01223g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Docampo-Alvarez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00575C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Tadmor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi B. Yadav" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Gulec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Leh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Dang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00157" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gruet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delobel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sicsic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.08.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-017-3676-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Segade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cabanas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Dom&#237;nguez-P&#233;rez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rilo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#237;a-Garabal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.07.107" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.08.058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Molena de Assis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hercilio Gomes de Melo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b02795" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512576y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.02.041" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01024660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjia Chao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Horner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vall&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alos-Ramos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500202g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00803267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.10.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzon Capelo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mendez-Morales" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carete" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez Lago" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3066822" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00789687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Salmi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Chehimi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-012-0135-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830461v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Mrabet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mejbri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3741" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H6JPK1H2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830012v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fernandez-Castro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrete" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabeza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203204c" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00829961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gosecka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lepinay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200290k" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830131v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ben Hassen-Chehimi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.06.029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QDBQH32-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00829943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Salas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajda Podgor&#353;ek" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Campbell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C Santini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20623k" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00602669v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mayaffre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.09.082" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04112934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Abbas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Matrab" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bon Nguyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.01.050" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHRQPG5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04111985v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jouini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100880j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04111577v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.11.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2Z3WK56-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04111640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bouguerra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-009-1157-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04128214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.05.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTHQ8XGH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488062v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Revelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mutelet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Solimando" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Jaubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je800658v" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04128492v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varela" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rilo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9057065" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Badre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067627v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp Santos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martins" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fortuny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Santos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turmine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauporte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.046" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL069182-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bordel Velasco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Di Caprio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.09.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLDML1SJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169940v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(03)00192-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26H2945B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05605494v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Achache" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cannes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delpech" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994070v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E Orazem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013493v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013545v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Orazem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964766v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Portalis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967140v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967065v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958265v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967113v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964852v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bauwens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hude" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04029542v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouda Mbezele" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978363v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Roy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plouzeau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977348v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028389v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978167v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945512v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019276v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972021v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027914v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767149v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018098v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017890v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurilio Pereira Gomes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolda Costa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rossi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017879v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017851v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018113v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Varela" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Segade" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017902v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bou Malham" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017617v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017624v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017820v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaabene" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017809v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominguez-P&#233;rez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017481v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makarov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Plouzeau-Jayle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017512v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017492v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>