--- v0 (2026-04-01)
+++ v1 (2026-05-05)
@@ -966,147 +966,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00846990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dots to boxes: Do the size and shape of spatial units jeopardize economic geography estimations?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">European Integration, Foreign Direct Investment (FDI), and the Geography of French Trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisenda Paluzie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jue.2009.09.014⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (4), pp.419-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343401003713357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00754452v1</w:t>
+                <w:t xml:space="preserve">hal-04246923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Integration, FDI and the Geography of French Trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1131,148 +1118,161 @@
               <w:t xml:space="preserve">Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (05), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00343401003713357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Integration, Foreign Direct Investment (FDI), and the Geography of French Trade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dots to boxes: Do the size and shape of spatial units jeopardize economic geography estimations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisenda Paluzie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00343401003713357⟩</w:t>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (3), pp.287-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2009.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246923v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00754452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dots to boxes: Do the size and shape of spatial units jeopardize economic geography estimations?</w:t>
               </w:r>
@@ -1307,51 +1307,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (3), pp.287-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jue.2009.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246924v1</w:t>
@@ -1538,313 +1538,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00754253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Trade Creating Effects of Business and Social Networks: Evidence from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport Costs: Measures, Determinants and Regional Policy Implications for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miren Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinteco.2004.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (3), pp.319-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnlecg/lbh062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268768v1</w:t>
+                <w:t xml:space="preserve">halshs-00754078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport costs: measures, determinants, and regional policy implications for France*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (3), pp.319-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jnlecg/lbh062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Costs: Measures, Determinants and Regional Policy Implications for France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Trade Creating Effects of Business and Social Networks: Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jnlecg/lbh062⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinteco.2004.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00754078v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coûts de transport et inégalités régionales. Une approche structurelle</w:t>
               </w:r>
@@ -2038,186 +2038,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En finir avec les ghettos urbains ? Retour sur l'expérience des zones franches urbaines</w:t>
+                <w:t xml:space="preserve">En Finir avec les ghettos urbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mayneris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, https://presses.ens.psl.eu/498-cepremap-en-finir-avec-les-ghettos-urbains.html, 2017, Opuscules du CEPREMAP n°44, 978-2-7288-0581-5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cepremap, 44, 136 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255195v1</w:t>
+                <w:t xml:space="preserve">halshs-01884340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Finir avec les ghettos urbains ?</w:t>
+                <w:t xml:space="preserve">En finir avec les ghettos urbains ? Retour sur l'expérience des zones franches urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mayneris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Cepremap, 44, 136 p., 2017</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Rue d'Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://presses.ens.psl.eu/498-cepremap-en-finir-avec-les-ghettos-urbains.html, 2017, Opuscules du CEPREMAP n°44, 978-2-7288-0581-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01884340v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle économie géographique</w:t>
               </w:r>
@@ -3978,379 +3978,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dots to boxes: Do the size and shape of spatial units jeopardize economic geography estimations?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New economic geography: A guide to transport analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00586029v1</w:t>
+                <w:t xml:space="preserve">halshs-00586878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOTS TO BOXES: DO THE SIZE AND SHAPE OF SPATIAL UNITS JEOPARDIZE ECONOMIC GEOGRAPHY ESTIMATIONS?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The rise and fall of spatial inequalities in France: A long-run perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00349294v1</w:t>
+                <w:t xml:space="preserve">halshs-00586214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise and fall of spatial inequalities in France: A long-run perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dots to boxes: Do the size and shape of spatial units jeopardize economic geography estimations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00586214v1</w:t>
+                <w:t xml:space="preserve">halshs-00586029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New economic geography: A guide to transport analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DOTS TO BOXES: DO THE SIZE AND SHAPE OF SPATIAL UNITS JEOPARDIZE ECONOMIC GEOGRAPHY ESTIMATIONS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00586878v1</w:t>
+                <w:t xml:space="preserve">halshs-00349294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise and fall of spatial inaqualities in France : a long-run perspective</w:t>
               </w:r>
@@ -4677,51 +4677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0366FA27"/>
+    <w:nsid w:val="A60593BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4908,51 +4908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miren-lafourcade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6977-6216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086000594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blaudin de Th&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carantino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Lafourcade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2021.103693" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Briant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pol.20120137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Combes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.167.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754544v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Thisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Toutain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2010.12.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDTV8082-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2011.03.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81V1BZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Paluzie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343401003713357" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2009.09.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Combes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafourcade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Mion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2006.04.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268768v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2004.07.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlecg/lbh062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2002.410421" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayneris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepremap.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crozet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04329532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garrouste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04329815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04329793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04329553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04329823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Tropeano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899920v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349294v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miren-lafourcade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6977-6216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086000594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blaudin de Th&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carantino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Lafourcade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2021.103693" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Briant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pol.20120137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Combes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.167.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754544v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Thisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Toutain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2010.12.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDTV8082-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2011.03.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81V1BZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Paluzie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343401003713357" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2009.09.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Combes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafourcade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Mion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2006.04.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlecg/lbh062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2004.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2002.410421" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayneris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepremap.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crozet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04329532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garrouste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04329815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04329793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04329553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04329823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Tropeano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899920v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349294v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>