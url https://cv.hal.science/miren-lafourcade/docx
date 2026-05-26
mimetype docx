--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -4677,51 +4677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A60593BC"/>
+    <w:nsid w:val="C80B2995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>