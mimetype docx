--- v0 (2026-03-06)
+++ v1 (2026-04-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Miriam Aparicio </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure Supérieure du CONICET;Professeure émerite. Facultad de Filosofía y Letras. Universidad Nacional de Cuyo;Directrice. 3eme cycle. Spécialisation/Master en Enseignement Universitaire. Universidad Tecnológica Nacional, Regional Mendoza (depuis 2000 et continue)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miriam APARICIO is an Emeritus Professor of the Universidad Nacional de Cuyo (Argentina) and « professeure des universités » in France in two disciplinary fields: Education and Psychology. Also an Undergraduate professor at various universities in Argentina, America and Europe.Formation: She has obtained 6 degree diplomas in the field of Education, Social Psychology, Work and Organizations Psychology and Social Communication.Master Degree: Education, Human Relations and Social Communication (UCA, Argentina). Doctoral Degree: PhD. in Educational Science (UCA, Argentina, 1995); PhD. in Educational Science, Université Paris V, Sorbona (France, 2005). HDR Degree (certification to conduct research in U.E.) in Education (Université Paris X, Nanterre) and Psychology (Université Lille 3, France). In all cases, she obtained the best average or a gold medal.Science: Major area of research: Education and Psychology. Pioneer of Social Psychology in Argentina.She is a Lead Researcher at CONICET (National Council of Scientific Research, Argentina).She works on the factors that impact on the equal opportunities, institutional quality, professionalization, employability, identity, skills/competencies, creativity and innovation of university institutions and labor organizations (in particular, psychosocial, decision-making and organizational processes and “soft” skills and intercultural competencies). She is also interested in the factors that impact on achievement and personal/professional trajectories in a globalized and technological world.Scientific Production: 25 Authored books in publishing houses of international prestige 55 Book Chapters (18 Spanish, 14 French, 22 English, 1 Portuguese) and 1 Handbook published in the USA. More than 150 indexed articles (SCI, SCII, SCOPUS,…). She has participated in various scientific activities: Papers presented in Conferences: international (111) and national (223); Scientific Meetings (153); Invited Presentations Delivered (27). She has participated as a speaker in 49 International Conferences.She has developed academic-scientific activities in 56 countries.She has won 24 scholarships and research stays in Europe.She has trained 167 human resources; in particular, she has supervised doctoral and master's theses.She has generated new interdisciplinary micro-fields and its systemic theory, sui generis.Scientific Production Conicet(National Council of Scientific Research):</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.conicet.gov.ar/new_scp/detalle.php?id=20428&keywords=miriam%2Bteresita%2Baparicio&datos_academicos=yes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and Coping Strategies in the COVID-19 Pandemic: A Study of Exchange Students in the Framework of the Internationalization of Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Education and Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (10), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakened Expectations Syndrome” in the Face of Professional Futures. A Study on Exchange Students in the Framework of the Internationalization of Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61148/3065-6990/JSBS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Disarticulation between Education and Work: A Systemic Analysis of the Relationship between University Achievement, Professional Achievement and Career Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Education and Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (10), pp.1208-1225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Culture Organisational and Professional Identity: A Systemic Game of Contexts and Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Education and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.143-156. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58421/gehu.v3i2.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership as Social Competence in PhDs in Relation to Professional Achievement: Three Empirical Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30958/aje_V12i2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership as Social Competence in PhDs in Relation to Professional Achievement: Three Empirical Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30958/aje⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience: A “Psychosocial” Competency and Its Role in the Pathways of University Students in Intercultural Research (Pre and Post-COVID19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.108-129. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/767qyh98q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;New Normal&amp;quot; and the &amp;quot;Eco-Citizen&amp;quot; systemic paradigm An approach of models, policies, ethics and individual and collective consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Florida Journal of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (5), pp.7872-7901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Pathways of Educators of Educators. An Argentine-French study on identity, recognition and professionalization with an impact on employability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyson Nuñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Florida Journal of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.1531-1551. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46932/sfjdv2n2-032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Culture Organisational and Professional Identity: A Systemic Game of Contexts and Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Florida Journal of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (5), pp.7872-7901. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46932/sfjdv2n5-113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation entre formation et monde du travail et sa relation avec les trajectoires et les identités des docteurs selon une approche systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.353-364. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/aes.v8i1.56543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un paradigme systémique compréhensif post covid-19 pour la 'nouvelle normalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.121-152. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/aes.v10i0.60023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires académiques et facteurs psychosociaux liés à la réussite : Le rôle de la résilience depuis une approche systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.203-220. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/aes.v9i1.56123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse a travers un modele systemique sui generis 'the three dimensional spiral of sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/aes.v7i1.56603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Pathways of Graduate Students: Professionalization, Innovation and Identity. A French-Argentine Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/665nnr29t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'compétences absentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.153-180. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/aes.v10i0.60033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The university desertion an equivocal concept? review of latin american studies on alternative concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paula Seminara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (61), pp.33-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction, resilience and achievement. Towards a change in priorities within the framework of new sociocultural and educational paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.116-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura institucional e identidad docente. Su emergencia a través de las representaciones sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilce Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paula Seminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos Pedagógicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (34), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22529/dp.2019.17(34)01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction, Resilience and Achievement. Towards a Change in Priorities Within the Framework of New Sociocultural and Educational Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (2), pp.116-127. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ejser-2018-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resiliency and Cooperation or Regarding Social and Collective Competencies for University Achievement. An Analysis from a Systemic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ejser-2018-0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Identity and Sociopolitical and Professionalization Demands. An Analysis of Their Relation in Light of a New Systemic Paradigm: the Three-Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ejser-2018-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher training: History, legal and political bases and educational practices today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends and Issues Proceedings on Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.110-114. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18844/prosoc.v4i1.2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations, Satisfaction and Professional Achievement. An Analysis of their Relation in light of a New Systemic Paradigm: The Three- Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.54. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejser.v9i2.p54-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational Educational Mobility and Identity: a French-Argentine Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.283. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejser.v11i2.p283-292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de formateurs: identité et professionnalisation. Une analyse a travers un modele systemique sui generis &amp;quot;The Three Dimensional Spiral of Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional/Occupational Mobility and Doctors Carriers (France and Argentina).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational Educational Mobility of PhDs and the “Plafond” Effects: A French-Argentine Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities and Social Science (IJHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (8), pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctoral Education: An Academic and Labor Market ―Plus‖? An analysis using the Theory of the Three Dimensional Spiral of Sense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Educational Scientific Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (10), pp.123-127. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21276/2455-295X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Dimensional Spiral of Sense: a New Paradigm Systemic Applied a Six Areas Disciplinares and Two Axis: Identity and Professionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejis.v4i1.p40-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Integration, Identity And Conflict. A Study In Argentina on Immigrants From Europe And Neighboring Countries In The Light Of The Theory of The Three Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARIPEX - INDIAN JOURNAL OF RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3), pp.130-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Identity and Pathways of Argentine Undergraduates. Research Contributions to Improvements in Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities and Social Science (IJHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Dimensional Spiral of Sense—Training for Cultural/Institutional Autonomy or Homogenization? A Study in the Light of the “Agenda-Setting” Theory and a New Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of US-CHINA Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), pp.554-560. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2161-6248/2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employability, Professionalization and Social Competences What role does the University play?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguez, G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rena, M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Gestão Universitária na América Latina - GUAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4), pp.239-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resiliency, Professionalization and Identity. A Study in Relation to Achievement at University at the Light of a New Paradigm: the Spiral of Three Dimensional of Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Multidisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (3), pp.126. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejms.v1i3.p126-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction and Professional Mobility: A Franco-Argentine Study About PhD, in the Light of a Sui Generis Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2159-5526/2016.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and Mass Identity vs. Individual Identity. An Analysis in the Light of the Theory of “The Three Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.40. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejis.v4i2.p40-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Mobility and “Objective” and “Subjective” Satisfaction. a Non- Linear Analysis from the Theory of the Three-Dimensional Spiral of Sense in Population of Doctors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejis.v6i1.p52-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to Learning, Achievement, Institutional Identities and Professionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejser.v6i1.p78-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization, Insertion, Mobility and Professional Status. a Comparative Analysis in Populations of Doctors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejser.v8i1.p169-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sui generis systemic theory: The Three-Dimensional Spiral of Sense. A Study in Argentina Applied to Identity and Professionalisation (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Academic Research Journal of Social Sciences &amp; Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.246-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Careers, Identities and Professionalization. a Study on Doctors about Their Social Representations Related to the Labor Market Today and its Foreseeable Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Costa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejis.v3i1.p64-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theory of the three-dimensional spiral of sense: an application with special reference to identity and professionalisation in other disciplinary areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Academic Research Journal of Social Sciences &amp; Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.194-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction, professional mobility and leadership in academic-scientific organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (3), pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postgraduate Level and its Impact on Academic Studies and Professional Careers, Social and Job Mobility and Identity. A Study about PhD Graduates and PhD Students at UNCuyo, in the Light of a sui generis Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational and Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5901/jesr.2014.v4n2p474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Drop-Outs. A Systemic Play of Subjects, Institutions and Macro Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational and Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5901/jesr.2014.v4n2p466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout and Engagement: complementary or opposed perspectives? an analysis on University staff.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Marsollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (52), pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Media and the Configuration of &amp;quot;Mental Maps&amp;quot;: Their Relation to Institutional Homogenization among University Students and Disciplina Identities (Entities)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.235 - 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender: A Filter of Information among University Students?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.92-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las autopercepciones laborales y su influencia en el desgaste profesional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas en Psicología. Revista de Psicología y Ciencias Afines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deserción universitaria y su relación con factores psicosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguez, G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIALOGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.145 - 166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des enseignants à l‘Université et dans le secondaire : Un jeu de sujet et contexte institutionnel au milieu de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad y factores de riesgo laboral. Una aproximación al desgaste professional en empleados universitarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.24-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge of the Teacher and Social Representations: Implications for Teaching of Natural Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Actualidades Investigativas en Educación </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bienestar Psicológico en el trabajo y su vinculación con el afrontamiento en situaciones conflictivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicoperspectivas. Individuo y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.209-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difusa relación educación/empleo: el rol de las expectativas como mediadoras del Bienestar Psicológico y Desgaste Profesional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (47), pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ser optimista o pesimista. Su impacto en el desgaste laboral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Psicopedagógica. Individuo y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Identity Crisis, Social Identity Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systémique, compréhension et transdisciplinarité. Une analyse en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires des étudiants, un jeu entre les sujets et leurs contextes institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectativas de realización personal e inserción laboral. Un análisis en el sector público</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cuáles son las representaciones sociales de los alumnos de nivel secundario hacia la Física y cómo se relacionan con el aprendizaje?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (43), pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procesos identitarios en la elección vocacional en el ingreso a la Universidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (46), pp.15 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Estrategias de Afrontamiento: una Alternativa Frente a Situaciones Desgastantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Ciencias del Comportamiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (3), pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las actitudes de los docentes sobre la Física en el marco de la teoría de las representaciones sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.15-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La evaluación de la Calidad del Sistema Universitario y de Empleo en su articulación: ¿Hacia un paradigma sistémico transdisciplinario?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Iberoamericana de Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La evaluación de la Calidad del Sistema Universitario y de Empleo en su articulación ¿Hacia un paradigma sistémico transdisciplinario?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Iberoamericana de Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El abordaje del conocimiento cotidiano desde la teoría de las Representaciones Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Eureka sobre Enseñanza y Divulgación de las Ciencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.636 - 652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problemática del desgaste laboral. Su impacto en la salud mental de los trabajadores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aguirre, J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las actitudes de los alumnos hacia las Ciencias Naturales, en el marco de las representaciones sociales, y su influencia en el aprendizaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Electrónica de Enseñanza de las Ciencias (REEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.193 - 215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cuáles con las representaciones sociales de los alumnos del nivel secundario hacia la Física y cómo se relacionan con el aprendizaje?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Vocacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (43)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestión Universitaria y Políticas Académicas y Científicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educación Cuyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.14-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las representaciones sociales sobre el valor de la educación como vectores de logro. Un estudio en universitarios argentinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atenea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (5), pp.8-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deserción universitaria y su relación con factores motivacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos Pedagógicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.11 - 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparación de la estructura de las representaciones sociales de docentes y alumnos en Ciencias (Parte I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (40), pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparación de la estructura de las representaciones sociales de docentes y alumnos en Ciencias (Parte II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (41), pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algunas consideraciones sobre la formación inicial de los docentes de Ciencias Naturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texturas Humanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis del Síndrome de Burnout en docentes universitarios y de EGB y Polimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aportes Científicos desde Humanidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.338-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores psicosociales que inciden en el Bienestar Psicológico en Trabajadores Estatales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aportes Científicos desde Humanidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.659-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clases sociales, aspiraciones y fatalismo. Un análisis que toca a la calidad de vida y la gobernabilidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hologramática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De las teorías implícitas a las teorías científicas. Un análisis a partir de la evolución de conceptos y modelos físicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del IRICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.77 - 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las aspiraciones, condicionantes de logro en el mundo del trabajo. Un estudio en mujeres destacadas de la Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.39 - 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinámicas identitarias, procesos vocacionales y su relación con el abandono de los estudios. Un análisis en alumnos ingresantes a la Universidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.15 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos cultural familiar, sistemas de creencias y logro profesional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atenea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.98 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine du travail, statut professionnel et affaiblissement. Le travail et la qualité de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura institucional y homogeneización mental. Un análisis de impacto en universitarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La educación ¿Una aspiración y un derecho de todos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Echecamecatl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intropunición vs. Activismo: dos perfiles de respuesta en mujeres universitarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicopedagógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7-8, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El rol de las organizaciones y su relación con logro y satisfacción en universitarios. Un análisis desde el modelo consumo-inversión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Psicología Social y Personalidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectativas y desgaste en organizaciones laborales. Un estudio de impacto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicopedagógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7, pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La identidad y el germen europeo. Un análisis de sus efectos psicosociales en el tiempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cauces. Revue d’études hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.59-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelos emergentes para una sociedad en desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Psicología Social y Personalidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.109-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subempleo, inconsistencia de status y efectos psicosociales disgregadores: Un estudio en graduados argentinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Estudios en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.123 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movilidad profesional y satisfacción con los líderes grupales en organizaciones académico-científicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Psicología Social en México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9, pp.665-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competencias, empleabilidad y polivalencia ¿Prepara hoy nuestra universidad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Estudios en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre el éxito académico y socioprofesional a la luz de los paradigmas. Un análisis desde el modelo de L.Lévy-Garboua en diplomados argentinos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENFOQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.5 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre los factores psicosociales y la deserción en la Universidad. Una mirada a volver la mirada al hombre en medio de las estructuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario del INPYCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, XIV-XV, pp.15-16, 12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La educación y el desarrollo sustentable. Conferencia de cierre del III Congreso Mundial de Educación Internacional, Integración y Desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Echecamecatl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroticismo, intropunición y entorno sociocultural. Un aporte metodológico en el marco de la teoría de Eysenck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Estudios en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.81-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las estrategias cognitivo-educacionales innovadoras: herramientas para una mayor eficacia pedagógica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicopedagógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategias innovadoras. Implementación y aporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Digital Leonardo Da Vinci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire à l‘article Le chômage structural. Réponses psychosociales d‘après deux patterns‘ d‘inconsistance de statut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distintas propuestas de estrategias computacionales para la enseñanza de las ciencias. Hacia una tipología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Digital Leonardo Da Vinci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques pour renforcer le système de science, technologie et innovation. L‘expérience internationale et le chemin entrepris par l‘Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de Conférences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidad y síndrome de realización</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Psicología Social en México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.771-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué transformaciones se operan en los públicos a partir de la imagen de sociedad que hoy ofertan los medios? Un análisis desde la psicología social de la comunicación.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENFOQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13, pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deserción en la Universidad. Algunos ejes para el replanteo de las políticas universitarias y de empleo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Estudios en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medios, persuasión y manipulación. Una aproximación desde la perspectiva clásica y algunas propuestas del siglo XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario del INPYCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.145-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirando a la calidad del sistema educativo. Un estudio aplicando estrategias innovadoras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicopedagógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.121 - 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viejos problemas, viejas respuestas. Anomia, identidad y crisis en estudios que cubren dos décadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicopedagógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación y Desempleo Estructural. Desafíos en un contexto de subdesarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USACH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre políticas en Ciencia y Tecnología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 72, pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mujer universitaria en el mercado de empleo: situación y desafíos para la década de los noventa en un marco de igualdad de oportunidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educación-Cuyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6, pp.63-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barreras estructurales y devaluación de los diplomas. Un estudio desde los modelos psicológico-atribucionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educación-Cuyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre paradigmas comunicacionales: ¿Conociendo al hombre para manipularlo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixit </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Education, Continuous Training and World of Work: An analysis considering Socio-Economic Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicopedagógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicto cultural y búsqueda e identidad. Un estudio empírico, Sociologica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11-12, pp.225-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas científicas en Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 71, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una indagación sobre efectos de los medios de comunicación y su relación con la educación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educación-Cuyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.39-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inserción laboral de graduados universitarios. Un estudio en relación con variables estructurales, socio-culturales y de personalidad en la última década</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones en Sociología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25, pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre los efectos de los medios: Una investigación desde la &amp;quot;hipótesis de la agenda setting&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones en Sociología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalidad y alfabetización: un estudio en terreno en los cordones suburbanos del gran Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educación-Cuyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1, pp.117-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia un balance critico de algunas teorías sobre la escolarización</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educación-Cuyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3, pp.197-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La alfabetización en la Argentina: un estudio en cifras y en terreno, Mendoza, l992, 237. Recherche de l‘UNESCO sur l‘échec scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCC, Córdoba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Universidad de masas? Un estudio en cifras para las dos últimas décadas en la Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serie Investigaciones. Mendoza: Pontificia Universidad Católica Argentina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.1-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La devaluación de los diplomas y algunos de sus efectos sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones en Sociología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.33 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia un análisis crítico de la teoría de la subcultura de clases desde la perspectiva de la movilidad social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones en Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21, pp.85-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La escuela y la génesis de las desigualdades sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Ciencias de la Educación y Formación Docente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1, pp.53-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estructura de clases, perfomances lingüísticas y movilidad social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis de los supuestos teóricos de la movilidad social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.55-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Herencia cultural o herencia social?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, pp.39-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desigualdades educacionales y herencia cultural. Actas de las IX Jornadas de Investigación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consejo de Investigaciones. Universidad Nacional de Cuyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación, Ocupación y Desarrollo. Puesta a prueba de una hipótesis a través de una encuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 12, pp.102-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociología de las desigualdades hoy. Dos explicaciones para la relación desigualdad social / desigualdad escolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, pp.24-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambios asincrónicos en la Argentina vistos a través de la movilidad y la participación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 6, pp.65-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Cuestionario de Síntomas Psicosomáticos como medida de neuroticismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crisis de la sociología en su relación con modelos epistemológicos actuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 9, pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia un replanteo de la teoría de la personalidad de Eysenck desde un marco psicosocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre efectos perversos y orden social. Nota bibliográfica a la obra de R. Boudon del mismo nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 6-7, pp.194-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subdesarrollo: situación y perspectiva desde una teoría psicosocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 6-7, pp.3-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un estudio de personalidad, cultura y sociedad en adolescentes del Gran Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pithod, A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 6, pp.35-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise d'identité et devenir professionnel des étudiants qui sont engagés dans un doctorat en éducation/formation. Une approche comparative franco-argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00775996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la résilience depuis une approche systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Generis Publishing, 2020, 978-1-938681-35-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empleabilidad de los graduados de las carreras de ingeniería en los sectores industriales y de la construcción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glavinich, N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brítez, R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte de Krummel M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palacios, G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediciones de CONACYT y UCSA, 2020, 978-99967-971-4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs psychosociaux à la base de la réussite universitaire et professionnelle. Aspects psychologiques et organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes. OmniScriptum GmbH &amp; Co.KG., Dusseldorf, Germany, 2016, 978-3-639-50405-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Handbook about Professional Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva, A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic and Scientific Publishing, 2015, 978-1-93868135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires et identités. Un avenir incertain pour les docteurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cros, F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L‘Harmattan. Collection Éducation et Sociétés, 2015, 9782343054889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalidad y universidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZETA, 2013, 978-987-1794-64-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs psychosociaux et la réussite universitaire et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anrt - Lille - France, 2009, 976-2-7295-6738-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demora en los estudios universitarios. Causas desde una perspectiva cualitativa Tomo II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDIUNC, 2009, 9789503902387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demora en los estudios universitarios. Causas desde una perspectiva cuanititativa Tomo I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDIUNC, 2009, 9789503902370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Título: Causas de la Deserción en Universidades Nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial de la Facultad de Filosofía, Artes y Humanidades, 2008, 978-950-605-538-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del conocimiento cotidiano al conocimiento científico. Estrategias para la identificación de procesos cognitivos y de estructura conceptuales que interfieren en el aprendizaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Facultad de Filosofía, Humanidades y Artes (Universidad de San Juan), 2007, 13 978-950-605-526-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trayectorias académicas universitarias. Un análisis a la luz de metodologías cualitativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZETA editores, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité en Europe et la trace dans le monde. Une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L‘Harmattan, 2006, 2-296-00641-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trayectorias académicas universitarias: causas de la demora. Un análisis a la luz de metodologías cuantitativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZETA ed, 2006, 987-05-2174-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calidad y Universidad. Un estudio sobre graduados a la luz de un modelo multidimensional (1985-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZETA ed., 2003, 987-05-2174-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La universidad ¿Oportunidad o tan sólo una ilusión?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ex Libris, 1993, 39-0021-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postgraduate Level and its Impact on Professional Careers, Occupational Mobility and Identity: A French-Argentine Comparative Study about PhD Graduates and PhD Students, in the Light of a Systemic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Highlights in Language, Literature and Education Vol. 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BP International, pp.19-32, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resiliency, Achievement at University and Identities. A Study at the Light of a New Systemic Paradigm: The Three Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Language, Literature and Education Research Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BP International, pp.76-93, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postgraduate Level and its Impact on Professional Careers, Occupational Mobility and Identity: A French-Argentine Comparative Study about PhD Graduates and PhD Students, in the Light of a Systemic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Highlights in Language, Literature and Education Vol. 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B P International (a part of SCIENCEDOMAIN International), pp.19-32, 2023, 978-81-19761-69-2. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/rhlle/v9/19831D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resiliency, Achievement at University and Identities. A Study at the Light of a New Systemic Paradigm: The Three Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Language, Literature and Education Research Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B P International, pp.76-93, 2023, 978-81-967981-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Media and the Construction of Mental Maps: The Relationship with the Individual, Institutional and Disciplinary Homogenization among University graduates in the Light of a Systemic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends in Arts and Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PB International, pp.234 - 251, 2023, 978-81-19761-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways of University Graduates and Undergraduates, and their Professional / Institutional Identity Factors: Impact on Both Cases from Two Empirical Researchs in Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Highlights in Language, Literature and Education Vol. 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BP International, pp.78-104, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways of University Graduates and Undergraduates, and their Professional / Institutional Identity Factors: Impact on Both Cases from Two Empirical Researchs in Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Highlights in Language, Literature and Education Vol. 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B P International (a part of SCIENCEDOMAIN International), pp.78-104, 2023, 978-81-19761-65-4. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/rhlle/v9/10919F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjects and Contexts in a Self-Sustaining Systemyc Game: An Analysis of Psychosocial Profiles of Reponse to Different Patterns of Status Inconsistency that Compromise Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathways to Knowledge: Exploring the Horizons of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seven Editora, pp.23-54, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Media and the “Construction” of “Mental Maps”: The Relationship with the Individual, Institutional and Disciplinary Homogenization among University graduates in the Light of a Systemic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends in Arts and Social Studies Vol. 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, B P International (a part of SCIENCEDOMAIN International), pp.131-145, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPLEABILIDAD, COMPETENCIAS PSICOSOCIALES Y DE GESTIÓN: UN ANÁLISIS COMPARATIVO EN TRES POBLACIONES DE UNIVERSITARIOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciências sociais aplicadas: Estado, organizações e desenvolvimento regional 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Atena Editora, pp.111-129, 2022, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22533/at.ed.4572204109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité éducative intergénérationnelle. Une analyse depuis deux recherches empiriques parmi des universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, pp.49-64, 2022, 978-2-35935358-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué estereotipos y representaciones sociales para la profesión ―docente‖? Un estudio franco-argentino inter y transdisciplinario a la luz del cruce de teorías y desde un enfoque sistémico sui generis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estereotipos y Prejuicios en/sobre las culturas, literaturas, sociedades del mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Filología de la Univ de Belgrado. En colaboración Universitatia de Bucaresti, Muni Philozofiká Fakultá y Universitatea de Vest, Timisoara, Rumania., pp.213-231, 2022, 978-86-61-53-687-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study about Professional Mobility, Satisfaction and Leadership in Academic-scientific Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Disease and Health Research Vol. 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), pp.40-50, 2022, 978-93-5547-465-0. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/etdhr/v8/15940D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study about Professional Mobility, Satisfaction and Leadership in Academic-scientific Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Disease and Health Research Vol. 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Book Publisher International (a part of SCIENCEDOMAIN International), pp.40-50, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience: A ―Psychosocial‖ Competency and its Role in the Pathways of University Students in Intercultural Research (Pre and Pos-COVID-19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editor: Cambridge, European Center for Science Education and Research. Copyright © Academy of Economic Studies, Faculty of International Business and Economics, pp.240-259, 2020, 978 16 49991300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Pathways of Graduate Studentes : Professionalization, Innovation and Identity. A French-Argentine Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam: Euser, pp.99-112, 2020, 2411-9563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction, Resilience and Achievement. Towards a Change in Priorities within the Framework of New Sociocultural and Educational Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSS XV 2018 15th International Conference on Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center for Science Education and Research, pp.418-430, 2018, 9788890970030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resiliency and Cooperation or Regarding Social and Collective Competencies for University Achievement. An Analisys from a Systemic Perspective‖.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019 Euser Publishing, 2018, 9788890970054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, intégration culturelle et conflit. Une étude avec de populations de chiliens, argentins et boliviens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, Réseaux et Interculturalités. Nouveaux défits pour la recherche scientifique et la pratique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan. Collection "Espaces Interculturels", pp.87-101, 2018, 978-2-34312691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Identity and Sociopolitical and Professionalization Demands. An Analysis of Their Relation in Light of a New Systemic Paradigm: The Three-Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center for Science Education and Research, pp.377-387, 2018, 9781642553970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to Learning, Achievement, Institutional Identities and Professionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSER, pp.106-116, 2016, 9788890916212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El posgrado evaluado a la luz del criterio de la pertinencia. Un estudio en Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Goenechea Permisán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FECIES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Española de Psicología Conductual (AEPC), pp.1156-1163, 2016, 978-84617-6293-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resiliency, Professionalization and Identity. A Study at the Light of a New Paradigm: The Spiral Three Dimensional of Sens (Cap. Londres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Ideas and Research in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center for Science, Education and Research in Social Sciences, pp.34-40, 2016, 97888909-16634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Dimensional Spiral of Sense: a New Paradigm Systemic Applied a Six Areas Disciplinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSER, pp.116-134, 2016, 9788890916212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formação, profissionalização e identidade dos mediadores sociais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Costa E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustentabilidade da Mediação Social: processos e práticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Minho. Centro de Estudos de Comunicação e Sociedade (CECS), pp.93-104, 2016, 978-989-8600-54-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and Mass Identity vs. Individual Identity. An Analysis in the Light of the Theory of the ?Three Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSER-ICSS, pp.2-10, 2016, 9788890916410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Competences and Organisational Devices in their Relationship with of University Studens? Retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguez, G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rena, M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Applications &amp; Developments II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InScience Press, pp.185 - 194, 2015, 2183-2978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Careers, Identities and Professionalization. a Study on Doctors about Their Social Representations Related to the Labor Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center for Science Education and Research and MCSER, Rome, Italy, pp.210-215, 2015, 978-88-909163-3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [to &amp;quot;International handbook of professional identities&amp;quot;]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Costa E Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International handbook of professional identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scientific &amp; Academic Publishing, pp.1-9, 2015, 978-1-938681-35-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity, Weakening and Professionalization: A Study of Graduate and Postgraduate Students (1987-2002) in the Light of the Three-Dimensional Spiral of Sense Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Handbook about Professional Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scientific &amp; Academic Publishing, pp.121-156, 2015, 978-1-938681-35-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographical Narratives in teaching: A study of professors on postgraduate courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva, A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center for Science Education and Research and MSCER, Rome, Italy, pp.321-327, 2015, 978-88-909163-3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cherkaoui: His Thoughts and His Impact and Validity in Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradoxes, Mechanisms, Consequences: Essay in honor of Mohamed Cherkaoui (pp. 7-20) University of Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, pp.7-20, 2015, 978-1-905622-54-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo - Interculturalidad y universidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalidad en la Universidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-12, 2014, 978-987-1794-64-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acerca de la cultura y las concepciones epistemológicas dominantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalidad y universidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, zeta, pp.13-24, 2014, 978-987-1794-64-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De los paradigmas a las prácticas educativas. Un análisis de las representaciones compartidas de docentes sobre riesgo sísmico, desastres y prevención</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riesgos al Sur. Diversidad de riesgos de desastres en Argentina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imago Mundi Editores, pp.161-175, 2014, 978-050-793-202-.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Multiculturalismo a la Multiculturalidad e Interculturalidad: Un Camino por Construir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalidad y universidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Zeta, 2014, 978-987-1794-64-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilidad social y voluntariado en la universidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Peralta, Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacenza, M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tejiendo REDES por la Infancia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Nac. La Plata, pp.83-97, 2013, 978-987-544511-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Media and the Configuration of &amp;quot;Mental Maps&amp;quot;: Their Relation to Institutional Homogenization among University Students and Disciplina Identities (Entities).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Proceedings (ICHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCSER, pp.235 - 237, 2013, 978-8834687-13-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout et stratégies de coping. Une analyse auprès de diplômés universitaires argentins travaillant dans l‘administration publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et bien-être au travail : des méthodes d‘analyse aux actions de prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233 - 241, 2013, 978-2-343-04168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formación de formadores y profesionalización en Argentina: Un análisis de la situación macro-social, meso-institucional y su impacto sobre las trayectorias e identidad de los formadores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universidad y Sociedad: formación, profesionalización y validación de la experiencia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Furtwangen Editores, pp.195-209, 2013, 78-84-94LO32-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender: A Filter of Information among University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Proceedings (ICHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHSS, pp.92-96, 2013, 978-88-34687-13-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l'ouvrage de Muriel Deltand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construcción de identidad y doble pertenencia profesional: una perspectiva del complejo trabajo de los músicos docentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZETA, pp.3-9, 2013, 978-2-296-10777-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires universitaires/professionnelles et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations et professionnalisations : à l’épreuve de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2012, 978-229696932-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intentions entrepreneuriales : une étude comparative entre un échantillon d‘étudiants argentins et italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre tradition et innovation, comment transformons-nous l`univers du travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l‘Université de Québec, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L‘insertion professionnelle des universitaires. Une analyse dans l‘administration publique en argentine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aguirre, J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre tradition et innovation, comment transformons-nous l’univers du travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l‘Université de Québec, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout professionnel et enseignement universitaire. Une analyse depuis la réalité argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre tradition et innovation, comment transformons-nous l`univers du travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l‘Université de Québec, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El factor humano y la calidad de la universidad. Un análisis desde un modelo alternativo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorias de la Academia de Ciencias Sociales de Mendoza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mendoza, pp.27 - 39, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux axes pour l`analyse de la importance trace européenne en Amérique Latine, avec spéciale référence au cas argentin: population-stratification-immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité en Europe et sa trace dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.263-311, 2006, 10. 2296006418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre la incidencia de los procesos psicosociales en el logro de universitarios (UNCuyo, 1987/2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aguirre, J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Ciencias del Comportamiento en los albores del Siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de la Univ. de Mar del Plata, pp.235-240, 2006, 987-544107-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l'ouvrage de M. Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité en Europe et sa trace dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2006, 10. 2296006418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalidad, Alineación y Logro profesional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Ciencias del Comportamiento en los albores del Siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de la Univ. de Mar del Plata, pp.241-251, 2006, 987-544107-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué competencias sociales? Alineación, internalidad y posicionamiento laboral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Ciencias del Comportamiento en los albores del Siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial de la Universidad Nacional de Mar del Plata, pp.252-256, 2006, 987-544107-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie de sous-emploi structurel. Une étude dans des organisations à la lumière de modèles attributionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personne et ses rapports au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.49-68, 2004, 2-7475-6332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussite, exclusion et logiques associées dans le système productif anticipé par le système éducatif. Une analyse à partir du modèle consommation-investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personne et ses rapports au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.59-63, 2004, 2-7475-6332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité occupationnelle et satisfaction au travail au sen des organisations scientifiques argentines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions individuelles et sociales de l'investissement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.179-189, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification par disciplines dans le système scientifique, mobilité professionnelle et identité en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution et développement des compétences au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanderberghe, C., Delobbe, N. et Karnas, G. (eds.), pp.487-499, 2003, ISBN2-93034415-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage structurel. Réponses psychosociales d‘après deux patterns‘ d‘inconsistance de statut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satisfactions et souffrances dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-15, 2000, 9782738496454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidad, cultura de masas y homogeneización mental. Elementos para una reflexión a fines del milenio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las sociedades humanas entre el ayer y el mañana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ex Libris, pp.113-150, 1999, 950774-063-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desigualdad de oportunidades : la movilidad social en las sociedades industriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial factors and their relationships with academic and professional success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université René Descartes, 2005. English. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05005788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs psychosociaux en relation avec la réussite universitaire et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Faculté des Sciences Humaines et Sciences de l'Éducation. Pontificia Universidad Católica Argentina Santa María de los Buenos Aires, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05005763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En el sistema universitario ¿Quiénes triunfan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Universidad Católica Argentina Santa María de los Buenos Aires, 1995. Español. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05005759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs psychosociaux à la base de la réussite universitaire et professionnelle : aspects psychologiques et organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lille, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05005774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et réussite universitaires et professionnelles : du niveau macroscopique au niveau microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université Paris X - Nanterre, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05005780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Miriam Aparicio </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure Supérieure du CONICET;Professeure émerite. Facultad de Filosofía y Letras. Universidad Nacional de Cuyo;Directrice. 3eme cycle. Spécialisation/Master en Enseignement Universitaire. Universidad Tecnológica Nacional, Regional Mendoza (depuis 2000 et continue)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miriam APARICIO is an Emeritus Professor of the Universidad Nacional de Cuyo (Argentina) and « professeure des universités » in France in two disciplinary fields: Education and Psychology. Also an Undergraduate professor at various universities in Argentina, America and Europe.Formation: She has obtained 6 degree diplomas in the field of Education, Social Psychology, Work and Organizations Psychology and Social Communication.Master Degree: Education, Human Relations and Social Communication (UCA, Argentina). Doctoral Degree: PhD. in Educational Science (UCA, Argentina, 1995); PhD. in Educational Science, Université Paris V, Sorbona (France, 2005). HDR Degree (certification to conduct research in U.E.) in Education (Université Paris X, Nanterre) and Psychology (Université Lille 3, France). In all cases, she obtained the best average or a gold medal.Science: Major area of research: Education and Psychology. Pioneer of Social Psychology in Argentina.She is a Lead Researcher at CONICET (National Council of Scientific Research, Argentina).She works on the factors that impact on the equal opportunities, institutional quality, professionalization, employability, identity, skills/competencies, creativity and innovation of university institutions and labor organizations (in particular, psychosocial, decision-making and organizational processes and “soft” skills and intercultural competencies). She is also interested in the factors that impact on achievement and personal/professional trajectories in a globalized and technological world.Scientific Production: 25 Authored books in publishing houses of international prestige 55 Book Chapters (18 Spanish, 14 French, 22 English, 1 Portuguese) and 1 Handbook published in the USA. More than 150 indexed articles (SCI, SCII, SCOPUS,…). She has participated in various scientific activities: Papers presented in Conferences: international (111) and national (223); Scientific Meetings (153); Invited Presentations Delivered (27). She has participated as a speaker in 49 International Conferences.She has developed academic-scientific activities in 56 countries.She has won 24 scholarships and research stays in Europe.She has trained 167 human resources; in particular, she has supervised doctoral and master's theses.She has generated new interdisciplinary micro-fields and its systemic theory, sui generis.Scientific Production Conicet(National Council of Scientific Research):</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.conicet.gov.ar/new_scp/detalle.php?id=20428&keywords=miriam%2Bteresita%2Baparicio&datos_academicos=yes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and Coping Strategies in the COVID-19 Pandemic: A Study of Exchange Students in the Framework of the Internationalization of Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Education and Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (10), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakened Expectations Syndrome” in the Face of Professional Futures. A Study on Exchange Students in the Framework of the Internationalization of Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61148/3065-6990/JSBS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Disarticulation between Education and Work: A Systemic Analysis of the Relationship between University Achievement, Professional Achievement and Career Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Education and Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (10), pp.1208-1225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Culture Organisational and Professional Identity: A Systemic Game of Contexts and Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Education and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.143-156. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58421/gehu.v3i2.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership as Social Competence in PhDs in Relation to Professional Achievement: Three Empirical Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30958/aje_V12i2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership as Social Competence in PhDs in Relation to Professional Achievement: Three Empirical Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30958/aje⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience: A “Psychosocial” Competency and Its Role in the Pathways of University Students in Intercultural Research (Pre and Post-COVID19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.108-129. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/767qyh98q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;New Normal&amp;quot; and the &amp;quot;Eco-Citizen&amp;quot; systemic paradigm An approach of models, policies, ethics and individual and collective consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Florida Journal of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (5), pp.7872-7901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Pathways of Educators of Educators. An Argentine-French study on identity, recognition and professionalization with an impact on employability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyson Nuñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Florida Journal of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.1531-1551. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46932/sfjdv2n2-032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Culture Organisational and Professional Identity: A Systemic Game of Contexts and Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Florida Journal of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (5), pp.7872-7901. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46932/sfjdv2n5-113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation entre formation et monde du travail et sa relation avec les trajectoires et les identités des docteurs selon une approche systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.353-364. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/aes.v8i1.56543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un paradigme systémique compréhensif post covid-19 pour la 'nouvelle normalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.121-152. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/aes.v10i0.60023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires académiques et facteurs psychosociaux liés à la réussite : Le rôle de la résilience depuis une approche systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.203-220. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/aes.v9i1.56123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse a travers un modele systemique sui generis 'the three dimensional spiral of sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/aes.v7i1.56603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Pathways of Graduate Students: Professionalization, Innovation and Identity. A French-Argentine Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/665nnr29t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'compétences absentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.153-180. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/aes.v10i0.60033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The university desertion an equivocal concept? review of latin american studies on alternative concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paula Seminara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (61), pp.33-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction, resilience and achievement. Towards a change in priorities within the framework of new sociocultural and educational paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.116-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura institucional e identidad docente. Su emergencia a través de las representaciones sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilce Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paula Seminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos Pedagógicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (34), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22529/dp.2019.17(34)01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction, Resilience and Achievement. Towards a Change in Priorities Within the Framework of New Sociocultural and Educational Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (2), pp.116-127. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ejser-2018-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resiliency and Cooperation or Regarding Social and Collective Competencies for University Achievement. An Analysis from a Systemic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ejser-2018-0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Identity and Sociopolitical and Professionalization Demands. An Analysis of Their Relation in Light of a New Systemic Paradigm: the Three-Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/ejser-2018-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations, Satisfaction and Professional Achievement. An Analysis of their Relation in light of a New Systemic Paradigm: The Three- Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.54. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejser.v9i2.p54-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher training: History, legal and political bases and educational practices today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends and Issues Proceedings on Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.110-114. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18844/prosoc.v4i1.2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational Educational Mobility and Identity: a French-Argentine Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.283. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejser.v11i2.p283-292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de formateurs: identité et professionnalisation. Une analyse a travers un modele systemique sui generis &amp;quot;The Three Dimensional Spiral of Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational Educational Mobility of PhDs and the “Plafond” Effects: A French-Argentine Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities and Social Science (IJHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (8), pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional/Occupational Mobility and Doctors Carriers (France and Argentina).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctoral Education: An Academic and Labor Market ―Plus‖? An analysis using the Theory of the Three Dimensional Spiral of Sense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Educational Scientific Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (10), pp.123-127. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21276/2455-295X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Dimensional Spiral of Sense: a New Paradigm Systemic Applied a Six Areas Disciplinares and Two Axis: Identity and Professionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejis.v4i1.p40-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Dimensional Spiral of Sense—Training for Cultural/Institutional Autonomy or Homogenization? A Study in the Light of the “Agenda-Setting” Theory and a New Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of US-CHINA Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), pp.554-560. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2161-6248/2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Integration, Identity And Conflict. A Study In Argentina on Immigrants From Europe And Neighboring Countries In The Light Of The Theory of The Three Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARIPEX - INDIAN JOURNAL OF RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3), pp.130-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Identity and Pathways of Argentine Undergraduates. Research Contributions to Improvements in Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities and Social Science (IJHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employability, Professionalization and Social Competences What role does the University play?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguez, G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rena, M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Gestão Universitária na América Latina - GUAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4), pp.239-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resiliency, Professionalization and Identity. A Study in Relation to Achievement at University at the Light of a New Paradigm: the Spiral of Three Dimensional of Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Multidisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (3), pp.126. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejms.v1i3.p126-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Mobility and “Objective” and “Subjective” Satisfaction. a Non- Linear Analysis from the Theory of the Three-Dimensional Spiral of Sense in Population of Doctors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejis.v6i1.p52-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and Mass Identity vs. Individual Identity. An Analysis in the Light of the Theory of “The Three Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.40. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejis.v4i2.p40-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction and Professional Mobility: A Franco-Argentine Study About PhD, in the Light of a Sui Generis Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2159-5526/2016.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to Learning, Achievement, Institutional Identities and Professionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejser.v6i1.p78-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization, Insertion, Mobility and Professional Status. a Comparative Analysis in Populations of Doctors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejser.v8i1.p169-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sui generis systemic theory: The Three-Dimensional Spiral of Sense. A Study in Argentina Applied to Identity and Professionalisation (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Academic Research Journal of Social Sciences &amp; Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.246-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Careers, Identities and Professionalization. a Study on Doctors about Their Social Representations Related to the Labor Market Today and its Foreseeable Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Costa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26417/ejis.v3i1.p64-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theory of the three-dimensional spiral of sense: an application with special reference to identity and professionalisation in other disciplinary areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Academic Research Journal of Social Sciences &amp; Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (8), pp.194-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction, professional mobility and leadership in academic-scientific organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (3), pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postgraduate Level and its Impact on Academic Studies and Professional Careers, Social and Job Mobility and Identity. A Study about PhD Graduates and PhD Students at UNCuyo, in the Light of a sui generis Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational and Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5901/jesr.2014.v4n2p474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Drop-Outs. A Systemic Play of Subjects, Institutions and Macro Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational and Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5901/jesr.2014.v4n2p466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout and Engagement: complementary or opposed perspectives? an analysis on University staff.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Marsollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (52), pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Media and the Configuration of &amp;quot;Mental Maps&amp;quot;: Their Relation to Institutional Homogenization among University Students and Disciplina Identities (Entities)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.235 - 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender: A Filter of Information among University Students?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.92-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las autopercepciones laborales y su influencia en el desgaste profesional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas en Psicología. Revista de Psicología y Ciencias Afines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deserción universitaria y su relación con factores psicosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguez, G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIALOGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.145 - 166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des enseignants à l‘Université et dans le secondaire : Un jeu de sujet et contexte institutionnel au milieu de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad y factores de riesgo laboral. Una aproximación al desgaste professional en empleados universitarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.24-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge of the Teacher and Social Representations: Implications for Teaching of Natural Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Actualidades Investigativas en Educación </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bienestar Psicológico en el trabajo y su vinculación con el afrontamiento en situaciones conflictivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicoperspectivas. Individuo y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.209-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ser optimista o pesimista. Su impacto en el desgaste laboral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Psicopedagógica. Individuo y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difusa relación educación/empleo: el rol de las expectativas como mediadoras del Bienestar Psicológico y Desgaste Profesional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (47), pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Identity Crisis, Social Identity Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systémique, compréhension et transdisciplinarité. Une analyse en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires des étudiants, un jeu entre les sujets et leurs contextes institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Europeana Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectativas de realización personal e inserción laboral. Un análisis en el sector público</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cuáles son las representaciones sociales de los alumnos de nivel secundario hacia la Física y cómo se relacionan con el aprendizaje?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (43), pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las actitudes de los docentes sobre la Física en el marco de la teoría de las representaciones sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.15-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procesos identitarios en la elección vocacional en el ingreso a la Universidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (46), pp.15 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Estrategias de Afrontamiento: una Alternativa Frente a Situaciones Desgastantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Ciencias del Comportamiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (3), pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La evaluación de la Calidad del Sistema Universitario y de Empleo en su articulación: ¿Hacia un paradigma sistémico transdisciplinario?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Iberoamericana de Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La evaluación de la Calidad del Sistema Universitario y de Empleo en su articulación ¿Hacia un paradigma sistémico transdisciplinario?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Iberoamericana de Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El abordaje del conocimiento cotidiano desde la teoría de las Representaciones Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Eureka sobre Enseñanza y Divulgación de las Ciencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.636 - 652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problemática del desgaste laboral. Su impacto en la salud mental de los trabajadores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aguirre, J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las actitudes de los alumnos hacia las Ciencias Naturales, en el marco de las representaciones sociales, y su influencia en el aprendizaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Electrónica de Enseñanza de las Ciencias (REEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.193 - 215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cuáles con las representaciones sociales de los alumnos del nivel secundario hacia la Física y cómo se relacionan con el aprendizaje?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Vocacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (43)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestión Universitaria y Políticas Académicas y Científicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educación Cuyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.14-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las representaciones sociales sobre el valor de la educación como vectores de logro. Un estudio en universitarios argentinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atenea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (5), pp.8-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deserción universitaria y su relación con factores motivacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos Pedagógicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.11 - 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparación de la estructura de las representaciones sociales de docentes y alumnos en Ciencias (Parte I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (40), pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparación de la estructura de las representaciones sociales de docentes y alumnos en Ciencias (Parte II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (41), pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algunas consideraciones sobre la formación inicial de los docentes de Ciencias Naturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texturas Humanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis del Síndrome de Burnout en docentes universitarios y de EGB y Polimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aportes Científicos desde Humanidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.338-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores psicosociales que inciden en el Bienestar Psicológico en Trabajadores Estatales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aportes Científicos desde Humanidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.659-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clases sociales, aspiraciones y fatalismo. Un análisis que toca a la calidad de vida y la gobernabilidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hologramática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De las teorías implícitas a las teorías científicas. Un análisis a partir de la evolución de conceptos y modelos físicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del IRICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.77 - 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las aspiraciones, condicionantes de logro en el mundo del trabajo. Un estudio en mujeres destacadas de la Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.39 - 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinámicas identitarias, procesos vocacionales y su relación con el abandono de los estudios. Un análisis en alumnos ingresantes a la Universidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Orientación Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.15 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos cultural familiar, sistemas de creencias y logro profesional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atenea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.98 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine du travail, statut professionnel et affaiblissement. Le travail et la qualité de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La educación ¿Una aspiración y un derecho de todos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Echecamecatl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura institucional y homogeneización mental. Un análisis de impacto en universitarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intropunición vs. Activismo: dos perfiles de respuesta en mujeres universitarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicopedagógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7-8, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El rol de las organizaciones y su relación con logro y satisfacción en universitarios. Un análisis desde el modelo consumo-inversión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Psicología Social y Personalidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectativas y desgaste en organizaciones laborales. Un estudio de impacto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicopedagógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7, pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La identidad y el germen europeo. Un análisis de sus efectos psicosociales en el tiempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cauces. Revue d’études hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.59-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelos emergentes para una sociedad en desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Psicología Social y Personalidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.109-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subempleo, inconsistencia de status y efectos psicosociales disgregadores: Un estudio en graduados argentinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Estudios en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.123 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competencias, empleabilidad y polivalencia ¿Prepara hoy nuestra universidad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Estudios en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movilidad profesional y satisfacción con los líderes grupales en organizaciones académico-científicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Psicología Social en México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9, pp.665-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre el éxito académico y socioprofesional a la luz de los paradigmas. Un análisis desde el modelo de L.Lévy-Garboua en diplomados argentinos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENFOQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.5 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre los factores psicosociales y la deserción en la Universidad. Una mirada a volver la mirada al hombre en medio de las estructuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario del INPYCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, XIV-XV, pp.15-16, 12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La educación y el desarrollo sustentable. Conferencia de cierre del III Congreso Mundial de Educación Internacional, Integración y Desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Echecamecatl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroticismo, intropunición y entorno sociocultural. Un aporte metodológico en el marco de la teoría de Eysenck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Estudios en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.81-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las estrategias cognitivo-educacionales innovadoras: herramientas para una mayor eficacia pedagógica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicopedagógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategias innovadoras. Implementación y aporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Digital Leonardo Da Vinci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire à l‘article Le chômage structural. Réponses psychosociales d‘après deux patterns‘ d‘inconsistance de statut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distintas propuestas de estrategias computacionales para la enseñanza de las ciencias. Hacia una tipología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Digital Leonardo Da Vinci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidad y síndrome de realización</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Psicología Social en México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.771-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques pour renforcer le système de science, technologie et innovation. L‘expérience internationale et le chemin entrepris par l‘Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de Conférences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué transformaciones se operan en los públicos a partir de la imagen de sociedad que hoy ofertan los medios? Un análisis desde la psicología social de la comunicación.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENFOQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13, pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deserción en la Universidad. Algunos ejes para el replanteo de las políticas universitarias y de empleo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Estudios en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medios, persuasión y manipulación. Una aproximación desde la perspectiva clásica y algunas propuestas del siglo XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario del INPYCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.145-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirando a la calidad del sistema educativo. Un estudio aplicando estrategias innovadoras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicopedagógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.121 - 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viejos problemas, viejas respuestas. Anomia, identidad y crisis en estudios que cubren dos décadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicopedagógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación y Desempleo Estructural. Desafíos en un contexto de subdesarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USACH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre políticas en Ciencia y Tecnología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 72, pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mujer universitaria en el mercado de empleo: situación y desafíos para la década de los noventa en un marco de igualdad de oportunidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educación-Cuyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6, pp.63-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barreras estructurales y devaluación de los diplomas. Un estudio desde los modelos psicológico-atribucionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educación-Cuyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Education, Continuous Training and World of Work: An analysis considering Socio-Economic Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicopedagógica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre paradigmas comunicacionales: ¿Conociendo al hombre para manipularlo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixit </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicto cultural y búsqueda e identidad. Un estudio empírico, Sociologica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11-12, pp.225-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas científicas en Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 71, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una indagación sobre efectos de los medios de comunicación y su relación con la educación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educación-Cuyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.39-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inserción laboral de graduados universitarios. Un estudio en relación con variables estructurales, socio-culturales y de personalidad en la última década</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones en Sociología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25, pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre los efectos de los medios: Una investigación desde la &amp;quot;hipótesis de la agenda setting&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones en Sociología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalidad y alfabetización: un estudio en terreno en los cordones suburbanos del gran Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educación-Cuyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1, pp.117-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia un balance critico de algunas teorías sobre la escolarización</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educación-Cuyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3, pp.197-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La alfabetización en la Argentina: un estudio en cifras y en terreno, Mendoza, l992, 237. Recherche de l‘UNESCO sur l‘échec scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCC, Córdoba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Universidad de masas? Un estudio en cifras para las dos últimas décadas en la Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serie Investigaciones. Mendoza: Pontificia Universidad Católica Argentina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.1-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La devaluación de los diplomas y algunos de sus efectos sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones en Sociología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.33 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia un análisis crítico de la teoría de la subcultura de clases desde la perspectiva de la movilidad social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones en Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21, pp.85-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La escuela y la génesis de las desigualdades sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Ciencias de la Educación y Formación Docente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1, pp.53-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estructura de clases, perfomances lingüísticas y movilidad social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un análisis de los supuestos teóricos de la movilidad social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.55-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Herencia cultural o herencia social?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, pp.39-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desigualdades educacionales y herencia cultural. Actas de las IX Jornadas de Investigación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consejo de Investigaciones. Universidad Nacional de Cuyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación, Ocupación y Desarrollo. Puesta a prueba de una hipótesis a través de una encuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 12, pp.102-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociología de las desigualdades hoy. Dos explicaciones para la relación desigualdad social / desigualdad escolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, pp.24-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambios asincrónicos en la Argentina vistos a través de la movilidad y la participación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 6, pp.65-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Cuestionario de Síntomas Psicosomáticos como medida de neuroticismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crisis de la sociología en su relación con modelos epistemológicos actuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 9, pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia un replanteo de la teoría de la personalidad de Eysenck desde un marco psicosocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre efectos perversos y orden social. Nota bibliográfica a la obra de R. Boudon del mismo nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 6-7, pp.194-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subdesarrollo: situación y perspectiva desde una teoría psicosocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 6-7, pp.3-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un estudio de personalidad, cultura y sociedad en adolescentes del Gran Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pithod, A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos del CIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 6, pp.35-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise d'identité et devenir professionnel des étudiants qui sont engagés dans un doctorat en éducation/formation. Une approche comparative franco-argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00775996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la résilience depuis une approche systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Generis Publishing, 2020, 978-1-938681-35-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empleabilidad de los graduados de las carreras de ingeniería en los sectores industriales y de la construcción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glavinich, N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brítez, R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte de Krummel M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palacios, G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediciones de CONACYT y UCSA, 2020, 978-99967-971-4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs psychosociaux à la base de la réussite universitaire et professionnelle. Aspects psychologiques et organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes. OmniScriptum GmbH &amp; Co.KG., Dusseldorf, Germany, 2016, 978-3-639-50405-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Handbook about Professional Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva, A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic and Scientific Publishing, 2015, 978-1-93868135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires et identités. Un avenir incertain pour les docteurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cros, F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L‘Harmattan. Collection Éducation et Sociétés, 2015, 9782343054889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalidad y universidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZETA, 2013, 978-987-1794-64-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs psychosociaux et la réussite universitaire et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anrt - Lille - France, 2009, 976-2-7295-6738-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demora en los estudios universitarios. Causas desde una perspectiva cualitativa Tomo II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDIUNC, 2009, 9789503902387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demora en los estudios universitarios. Causas desde una perspectiva cuanititativa Tomo I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDIUNC, 2009, 9789503902370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Título: Causas de la Deserción en Universidades Nacionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial de la Facultad de Filosofía, Artes y Humanidades, 2008, 978-950-605-538-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del conocimiento cotidiano al conocimiento científico. Estrategias para la identificación de procesos cognitivos y de estructura conceptuales que interfieren en el aprendizaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzitelli, C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Facultad de Filosofía, Humanidades y Artes (Universidad de San Juan), 2007, 13 978-950-605-526-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trayectorias académicas universitarias. Un análisis a la luz de metodologías cualitativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZETA editores, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité en Europe et la trace dans le monde. Une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L‘Harmattan, 2006, 2-296-00641-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trayectorias académicas universitarias: causas de la demora. Un análisis a la luz de metodologías cuantitativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZETA ed, 2006, 987-05-2174-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calidad y Universidad. Un estudio sobre graduados a la luz de un modelo multidimensional (1985-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZETA ed., 2003, 987-05-2174-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La universidad ¿Oportunidad o tan sólo una ilusión?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ex Libris, 1993, 39-0021-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postgraduate Level and its Impact on Professional Careers, Occupational Mobility and Identity: A French-Argentine Comparative Study about PhD Graduates and PhD Students, in the Light of a Systemic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Highlights in Language, Literature and Education Vol. 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BP International, pp.19-32, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resiliency, Achievement at University and Identities. A Study at the Light of a New Systemic Paradigm: The Three Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Language, Literature and Education Research Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BP International, pp.76-93, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways of University Graduates and Undergraduates, and their Professional / Institutional Identity Factors: Impact on Both Cases from Two Empirical Researchs in Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Highlights in Language, Literature and Education Vol. 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B P International (a part of SCIENCEDOMAIN International), pp.78-104, 2023, 978-81-19761-65-4. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/rhlle/v9/10919F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways of University Graduates and Undergraduates, and their Professional / Institutional Identity Factors: Impact on Both Cases from Two Empirical Researchs in Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Highlights in Language, Literature and Education Vol. 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BP International, pp.78-104, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postgraduate Level and its Impact on Professional Careers, Occupational Mobility and Identity: A French-Argentine Comparative Study about PhD Graduates and PhD Students, in the Light of a Systemic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Highlights in Language, Literature and Education Vol. 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B P International (a part of SCIENCEDOMAIN International), pp.19-32, 2023, 978-81-19761-69-2. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/rhlle/v9/19831D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resiliency, Achievement at University and Identities. A Study at the Light of a New Systemic Paradigm: The Three Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Language, Literature and Education Research Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B P International, pp.76-93, 2023, 978-81-967981-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Media and the Construction of Mental Maps: The Relationship with the Individual, Institutional and Disciplinary Homogenization among University graduates in the Light of a Systemic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends in Arts and Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PB International, pp.234 - 251, 2023, 978-81-19761-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjects and Contexts in a Self-Sustaining Systemyc Game: An Analysis of Psychosocial Profiles of Reponse to Different Patterns of Status Inconsistency that Compromise Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathways to Knowledge: Exploring the Horizons of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seven Editora, pp.23-54, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Media and the “Construction” of “Mental Maps”: The Relationship with the Individual, Institutional and Disciplinary Homogenization among University graduates in the Light of a Systemic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends in Arts and Social Studies Vol. 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, B P International (a part of SCIENCEDOMAIN International), pp.131-145, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPLEABILIDAD, COMPETENCIAS PSICOSOCIALES Y DE GESTIÓN: UN ANÁLISIS COMPARATIVO EN TRES POBLACIONES DE UNIVERSITARIOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciências sociais aplicadas: Estado, organizações e desenvolvimento regional 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Atena Editora, pp.111-129, 2022, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22533/at.ed.4572204109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité éducative intergénérationnelle. Une analyse depuis deux recherches empiriques parmi des universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, pp.49-64, 2022, 978-2-35935358-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué estereotipos y representaciones sociales para la profesión ―docente‖? Un estudio franco-argentino inter y transdisciplinario a la luz del cruce de teorías y desde un enfoque sistémico sui generis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estereotipos y Prejuicios en/sobre las culturas, literaturas, sociedades del mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Filología de la Univ de Belgrado. En colaboración Universitatia de Bucaresti, Muni Philozofiká Fakultá y Universitatea de Vest, Timisoara, Rumania., pp.213-231, 2022, 978-86-61-53-687-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study about Professional Mobility, Satisfaction and Leadership in Academic-scientific Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Disease and Health Research Vol. 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), pp.40-50, 2022, 978-93-5547-465-0. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/etdhr/v8/15940D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study about Professional Mobility, Satisfaction and Leadership in Academic-scientific Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Disease and Health Research Vol. 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Book Publisher International (a part of SCIENCEDOMAIN International), pp.40-50, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience: A ―Psychosocial‖ Competency and its Role in the Pathways of University Students in Intercultural Research (Pre and Pos-COVID-19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editor: Cambridge, European Center for Science Education and Research. Copyright © Academy of Economic Studies, Faculty of International Business and Economics, pp.240-259, 2020, 978 16 49991300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Pathways of Graduate Studentes : Professionalization, Innovation and Identity. A French-Argentine Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam: Euser, pp.99-112, 2020, 2411-9563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction, Resilience and Achievement. Towards a Change in Priorities within the Framework of New Sociocultural and Educational Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSS XV 2018 15th International Conference on Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center for Science Education and Research, pp.418-430, 2018, 9788890970030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resiliency and Cooperation or Regarding Social and Collective Competencies for University Achievement. An Analisys from a Systemic Perspective‖.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019 Euser Publishing, 2018, 9788890970054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, intégration culturelle et conflit. Une étude avec de populations de chiliens, argentins et boliviens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, Réseaux et Interculturalités. Nouveaux défits pour la recherche scientifique et la pratique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan. Collection "Espaces Interculturels", pp.87-101, 2018, 978-2-34312691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Identity and Sociopolitical and Professionalization Demands. An Analysis of Their Relation in Light of a New Systemic Paradigm: The Three-Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center for Science Education and Research, pp.377-387, 2018, 9781642553970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to Learning, Achievement, Institutional Identities and Professionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSER, pp.106-116, 2016, 9788890916212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El posgrado evaluado a la luz del criterio de la pertinencia. Un estudio en Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Goenechea Permisán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FECIES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Española de Psicología Conductual (AEPC), pp.1156-1163, 2016, 978-84617-6293-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resiliency, Professionalization and Identity. A Study at the Light of a New Paradigm: The Spiral Three Dimensional of Sens (Cap. Londres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Ideas and Research in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center for Science, Education and Research in Social Sciences, pp.34-40, 2016, 97888909-16634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Dimensional Spiral of Sense: a New Paradigm Systemic Applied a Six Areas Disciplinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSER, pp.116-134, 2016, 9788890916212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formação, profissionalização e identidade dos mediadores sociais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Costa E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustentabilidade da Mediação Social: processos e práticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Minho. Centro de Estudos de Comunicação e Sociedade (CECS), pp.93-104, 2016, 978-989-8600-54-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization and Mass Identity vs. Individual Identity. An Analysis in the Light of the Theory of the ?Three Dimensional Spiral of Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSER-ICSS, pp.2-10, 2016, 9788890916410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Competences and Organisational Devices in their Relationship with of University Studens? Retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguez, G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rena, M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Applications &amp; Developments II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InScience Press, pp.185 - 194, 2015, 2183-2978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Careers, Identities and Professionalization. a Study on Doctors about Their Social Representations Related to the Labor Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center for Science Education and Research and MCSER, Rome, Italy, pp.210-215, 2015, 978-88-909163-3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [to &amp;quot;International handbook of professional identities&amp;quot;]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Costa E Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International handbook of professional identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scientific &amp; Academic Publishing, pp.1-9, 2015, 978-1-938681-35-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity, Weakening and Professionalization: A Study of Graduate and Postgraduate Students (1987-2002) in the Light of the Three-Dimensional Spiral of Sense Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Handbook about Professional Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scientific &amp; Academic Publishing, pp.121-156, 2015, 978-1-938681-35-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographical Narratives in teaching: A study of professors on postgraduate courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva, A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center for Science Education and Research and MSCER, Rome, Italy, pp.321-327, 2015, 978-88-909163-3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cherkaoui: His Thoughts and His Impact and Validity in Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradoxes, Mechanisms, Consequences: Essay in honor of Mohamed Cherkaoui (pp. 7-20) University of Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, pp.7-20, 2015, 978-1-905622-54-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo - Interculturalidad y universidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalidad en la Universidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-12, 2014, 978-987-1794-64-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acerca de la cultura y las concepciones epistemológicas dominantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalidad y universidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, zeta, pp.13-24, 2014, 978-987-1794-64-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De los paradigmas a las prácticas educativas. Un análisis de las representaciones compartidas de docentes sobre riesgo sísmico, desastres y prevención</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riesgos al Sur. Diversidad de riesgos de desastres en Argentina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imago Mundi Editores, pp.161-175, 2014, 978-050-793-202-.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Multiculturalismo a la Multiculturalidad e Interculturalidad: Un Camino por Construir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalidad y universidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Zeta, 2014, 978-987-1794-64-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilidad social y voluntariado en la universidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Peralta, Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacenza, M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tejiendo REDES por la Infancia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Nac. La Plata, pp.83-97, 2013, 978-987-544511-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Media and the Configuration of &amp;quot;Mental Maps&amp;quot;: Their Relation to Institutional Homogenization among University Students and Disciplina Identities (Entities).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Proceedings (ICHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCSER, pp.235 - 237, 2013, 978-8834687-13-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formación de formadores y profesionalización en Argentina: Un análisis de la situación macro-social, meso-institucional y su impacto sobre las trayectorias e identidad de los formadores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universidad y Sociedad: formación, profesionalización y validación de la experiencia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Furtwangen Editores, pp.195-209, 2013, 78-84-94LO32-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout et stratégies de coping. Une analyse auprès de diplômés universitaires argentins travaillant dans l‘administration publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et bien-être au travail : des méthodes d‘analyse aux actions de prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233 - 241, 2013, 978-2-343-04168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender: A Filter of Information among University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Proceedings (ICHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHSS, pp.92-96, 2013, 978-88-34687-13-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l'ouvrage de Muriel Deltand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construcción de identidad y doble pertenencia profesional: una perspectiva del complejo trabajo de los músicos docentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZETA, pp.3-9, 2013, 978-2-296-10777-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires universitaires/professionnelles et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations et professionnalisations : à l’épreuve de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2012, 978-229696932-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intentions entrepreneuriales : une étude comparative entre un échantillon d‘étudiants argentins et italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre tradition et innovation, comment transformons-nous l`univers du travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l‘Université de Québec, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L‘insertion professionnelle des universitaires. Une analyse dans l‘administration publique en argentine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsollier, R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aguirre, J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre tradition et innovation, comment transformons-nous l’univers du travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l‘Université de Québec, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout professionnel et enseignement universitaire. Une analyse depuis la réalité argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre tradition et innovation, comment transformons-nous l`univers du travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l‘Université de Québec, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El factor humano y la calidad de la universidad. Un análisis desde un modelo alternativo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorias de la Academia de Ciencias Sociales de Mendoza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mendoza, pp.27 - 39, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre la incidencia de los procesos psicosociales en el logro de universitarios (UNCuyo, 1987/2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aguirre, J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Ciencias del Comportamiento en los albores del Siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de la Univ. de Mar del Plata, pp.235-240, 2006, 987-544107-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux axes pour l`analyse de la importance trace européenne en Amérique Latine, avec spéciale référence au cas argentin: population-stratification-immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité en Europe et sa trace dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.263-311, 2006, 10. 2296006418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l'ouvrage de M. Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité en Europe et sa trace dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2006, 10. 2296006418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalidad, Alineación y Logro profesional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Ciencias del Comportamiento en los albores del Siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de la Univ. de Mar del Plata, pp.241-251, 2006, 987-544107-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué competencias sociales? Alineación, internalidad y posicionamiento laboral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Ciencias del Comportamiento en los albores del Siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial de la Universidad Nacional de Mar del Plata, pp.252-256, 2006, 987-544107-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie de sous-emploi structurel. Une étude dans des organisations à la lumière de modèles attributionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personne et ses rapports au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.49-68, 2004, 2-7475-6332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussite, exclusion et logiques associées dans le système productif anticipé par le système éducatif. Une analyse à partir du modèle consommation-investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personne et ses rapports au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.59-63, 2004, 2-7475-6332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité occupationnelle et satisfaction au travail au sen des organisations scientifiques argentines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions individuelles et sociales de l'investissement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.179-189, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification par disciplines dans le système scientifique, mobilité professionnelle et identité en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution et développement des compétences au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanderberghe, C., Delobbe, N. et Karnas, G. (eds.), pp.487-499, 2003, ISBN2-93034415-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage structurel. Réponses psychosociales d‘après deux patterns‘ d‘inconsistance de statut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satisfactions et souffrances dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-15, 2000, 9782738496454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identidad, cultura de masas y homogeneización mental. Elementos para una reflexión a fines del milenio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las sociedades humanas entre el ayer y el mañana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ex Libris, pp.113-150, 1999, 950774-063-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desigualdad de oportunidades : la movilidad social en las sociedades industriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial factors and their relationships with academic and professional success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université René Descartes, 2005. English. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05005788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs psychosociaux en relation avec la réussite universitaire et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Faculté des Sciences Humaines et Sciences de l'Éducation. Pontificia Universidad Católica Argentina Santa María de los Buenos Aires, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05005763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En el sistema universitario ¿Quiénes triunfan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Universidad Católica Argentina Santa María de los Buenos Aires, 1995. Español. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05005759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs psychosociaux à la base de la réussite universitaire et professionnelle : aspects psychologiques et organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lille, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05005774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et réussite universitaires et professionnelles : du niveau macroscopique au niveau microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aparicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université Paris X - Nanterre, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05005780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?id=20428&amp;keywords=miriam%2Bteresita%2Baparicio&amp;datos_academicos=yes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aparicio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61148/3065-6990/JSBS" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58421/gehu.v3i2.195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044215v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/aje_V12i2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/aje" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/767qyh98q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Nu&#241;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46932/sfjdv2n2-032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46932/sfjdv2n5-113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v8i1.56543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v10i0.60023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v9i1.56123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v7i1.56603" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/665nnr29t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v10i0.60033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paula Seminara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Rojo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22529/dp.2019.17(34)01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ejser-2018-0040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ejser-2018-0064" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ejser-2018-0005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/prosoc.v4i1.2241" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejser.v9i2.p54-60" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejser.v11i2.p283-292" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/2455-295X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejis.v4i1.p40-52" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6248/2016.09.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez, G" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena, M" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejms.v1i3.p126-131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994558v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5526/2016.07.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejis.v4i2.p40-48" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejis.v6i1.p52-61" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejser.v6i1.p78-87" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejser.v8i1.p169-177" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Costa Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejis.v3i1.p64-68" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/jesr.2014.v4n2p474" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/jesr.2014.v4n2p466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Marsollier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsollier, R" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056798v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazzitelli, C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguirre, J" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056509v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051700v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051662v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051647v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051649v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051648v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051635v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051641v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051616v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051621v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051573v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050107v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050091v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050062v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050051v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pithod, A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cros" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999514v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glavinich, N" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#237;tez, R" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Krummel M" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacios, G" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008864v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva, A" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cros, F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008844v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999471v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999456v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999407v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999376v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219281v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998833v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/rhlle/v9/19831D" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999147v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999138v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219296v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999096v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/rhlle/v9/10919F" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175155v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998723v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22533/at.ed.4572204109" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/etdhr/v8/15940D" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998641v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998633v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998605v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998601v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Goenechea Permis&#225;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997795v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997790v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Costa E Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Carvalho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997761v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997764v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997737v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997753v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997769v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004887v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997621v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997635v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997673v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997669v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Peralta, Y" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacenza, M" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044593v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044600v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009062v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044598v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044587v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044573v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044563v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044569v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044382v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044405v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044388v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044545v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044395v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044372v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044348v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044336v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044321v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005514v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005788v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005763v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005759v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005774v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005780v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?id=20428&amp;keywords=miriam%2Bteresita%2Baparicio&amp;datos_academicos=yes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aparicio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61148/3065-6990/JSBS" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58421/gehu.v3i2.195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044215v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/aje_V12i2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/aje" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/767qyh98q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Nu&#241;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46932/sfjdv2n2-032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46932/sfjdv2n5-113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v8i1.56543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v10i0.60023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v9i1.56123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v7i1.56603" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/665nnr29t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/aes.v10i0.60033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paula Seminara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Rojo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22529/dp.2019.17(34)01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ejser-2018-0040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ejser-2018-0064" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ejser-2018-0005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejser.v9i2.p54-60" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/prosoc.v4i1.2241" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejser.v11i2.p283-292" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21276/2455-295X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejis.v4i1.p40-52" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6248/2016.09.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez, G" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena, M" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejms.v1i3.p126-131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejis.v6i1.p52-61" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejis.v4i2.p40-48" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5526/2016.07.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejser.v6i1.p78-87" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejser.v8i1.p169-177" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Costa Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26417/ejis.v3i1.p64-68" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/jesr.2014.v4n2p474" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/jesr.2014.v4n2p466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Marsollier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsollier, R" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056798v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazzitelli, C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguirre, J" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056509v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052508v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051700v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051647v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051649v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051648v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051644v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051641v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051616v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051621v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051573v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050107v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050091v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050062v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050051v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pithod, A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cros" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999514v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glavinich, N" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#237;tez, R" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Krummel M" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacios, G" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008864v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva, A" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cros, F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008844v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999471v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999456v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999407v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999376v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219281v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/rhlle/v9/10919F" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219296v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998833v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/rhlle/v9/19831D" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999147v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999138v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175155v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998723v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22533/at.ed.4572204109" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/etdhr/v8/15940D" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998641v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998633v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998605v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998601v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Goenechea Permis&#225;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997795v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997790v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Costa E Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Carvalho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997761v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997764v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997737v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997753v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997769v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004887v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997621v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997635v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997673v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997669v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Peralta, Y" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacenza, M" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044593v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009062v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044600v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044598v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044587v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044573v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044563v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044569v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044405v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044382v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044388v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044545v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044395v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044372v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044348v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044336v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044321v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005514v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005788v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005763v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005759v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005774v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005780v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>