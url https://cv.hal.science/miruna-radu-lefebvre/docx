--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,858 +66,858 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(RE)shaping entrepreneurial mentoring in the accelerator at the intersection of performance and community logics</w:t>
+                <w:t xml:space="preserve">Legacy Management in Theory and in Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noreen O'Shea</w:t>
+                <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
+                <w:t xml:space="preserve">James Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alfredo de Massis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJEBR-12-2022-1156⟩</w:t>
+              <w:t xml:space="preserve">Academy of Management Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/amp.2025.0240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535570v1</w:t>
+                <w:t xml:space="preserve">hal-05535573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy Management in Theory and in Practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">(RE)shaping entrepreneurial mentoring in the accelerator at the intersection of performance and community logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noreen O'Shea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 40 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (2), pp.419-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5465/amp.2025.0240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJEBR-12-2022-1156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535573v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining when a new venture is legitimate: a changepoint analysis of social media rhetoric</w:t>
+                <w:t xml:space="preserve">Disentangling innovation in international entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisa Jno-Charles</w:t>
+                <w:t xml:space="preserve">V. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja Singaram</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">William Gartner</w:t>
+                <w:t xml:space="preserve">A. Sukumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radu-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. B. Nyuur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00472778.2024.2437550⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14657503251347454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369326v1</w:t>
+                <w:t xml:space="preserve">hal-05325249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Really being yourself”? Racial minority entrepreneurs navigating othering and authenticity through identity work</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
+                <w:t xml:space="preserve">In Search of Entrepreneurial Masculinities: Exploring Accomplishments, Social Constructions, Ideals, and Hegemonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giazitzoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vershinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurial Behavior and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJEBR-01-2023-0037⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gender and Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3-4), pp.301-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJGE-09-2025-420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240083v3</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling innovation in international entrepreneurship</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determining when a new venture is legitimate: a changepoint analysis of social media rhetoric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. B. Nyuur</w:t>
+                <w:t xml:space="preserve">Alisa Jno-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Singaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gartner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14657503251347454⟩</w:t>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (6), pp.2507-2543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00472778.2024.2437550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325249v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Search of Entrepreneurial Masculinities: Exploring Accomplishments, Social Constructions, Ideals, and Hegemonies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The liability of refugeeness: leveraging multiple identities to enact power in a context of displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Smith</w:t>
+                <w:t xml:space="preserve">Iuliana Chitac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vershinina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Radu-Lefebvre</w:t>
+                <w:t xml:space="preserve">Elisabeth Michielsens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gender and Entrepreneurship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (3-4), pp.301-311. </w:t>
+              <w:t xml:space="preserve">International Small Business Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (5), pp.525-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJGE-09-2025-420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02662426251318609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384071v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The liability of refugeeness: leveraging multiple identities to enact power in a context of displacement</w:t>
+                <w:t xml:space="preserve">“Really being yourself”? Racial minority entrepreneurs navigating othering and authenticity through identity work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iuliana Chitac</w:t>
+                <w:t xml:space="preserve">Maud van Merriënboer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Michielsens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Michiel Verver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Small Business Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (5), pp.525-552. </w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurial Behavior and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.31-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02662426251318609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJEBR-01-2023-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250940v1</w:t>
+                <w:t xml:space="preserve">hal-04240083v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the passion for teaching entrepreneurship: A conceptual model</w:t>
               </w:r>
@@ -1033,51 +1033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rodrigo Basco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Family Business Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (6), pp.1721-1753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1105,369 +1105,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial: From family entrepreneurship to family entrepreneuring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Germain</w:t>
+                <w:t xml:space="preserve">Legacy in Family Business: A Systematic Literature Review and Future Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gartner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurial Behavior and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/ijebr-10-2024-086/full/html⟩</w:t>
+              <w:t xml:space="preserve">Family Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.18-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/08944865231224506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786552v1</w:t>
+                <w:t xml:space="preserve">hal-04515862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy in Family Business: A Systematic Literature Review and Future Research Agenda</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multi-voiced account of family entrepreneuring research: expanding the agenda of family entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Haya Al-Dajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nupur Pavan Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodrigo Basco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrea Calabro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jeremy Chi Yeung Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Business Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/08944865231224506⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurial Behavior and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (9), pp.2185-2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJEBR-05-2023-0516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515862v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-voiced account of family entrepreneuring research: expanding the agenda of family entrepreneurship</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Rodrigo Basco</w:t>
+                <w:t xml:space="preserve">Guest editorial: From family entrepreneurship to family entrepreneuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Andrea Calabro</w:t>
+                <w:t xml:space="preserve">W. B. Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jeremy Chi Yeung Cheng</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurial Behavior and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (9), pp.2185-2233. </w:t>
+              <w:t xml:space="preserve">, 2024, 30 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJEBR-05-2023-0516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/ijebr-10-2024-086/full/html⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786551v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial Masculinity: A Fatherhood Perspective</w:t>
               </w:r>
@@ -1479,51 +1479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Hytti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Karhunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurship: Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1570,51 +1570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Gymnastics in CEO succession: Masculinities, Femininities and Legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Fattoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1674,51 +1674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successfully navigating the paradox of control and autonomy in succession: The role of managing ambivalent emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Randerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1778,51 +1778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can less be more? Mentoring functions, learning goal orientation, and novice entrepreneurs’ self-efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne St-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1863,1236 +1863,1141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role Models and Entrepreneurial Intention: The Moderating Effects of Experience, Locus of Control and Self-Esteem</w:t>
+                <w:t xml:space="preserve">Role Models and Entrepreneurial Intention. The Moderating Effects of Experience, Locus of Control and Self-Esteem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Michael Laviolette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
+                <w:t xml:space="preserve">Eric Michaël Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enterprising Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 25 (02), pp.149 - 177. </w:t>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.149-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218495817500066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618021v1</w:t>
+                <w:t xml:space="preserve">halshs-01532033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role Models and Entrepreneurial Intention. The Moderating Effects of Experience, Locus of Control and Self-Esteem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Laviolette</w:t>
+                <w:t xml:space="preserve">Communication and Entrepreneurship: Influence Tactics in Business Support Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enterprising Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (2), pp.149-177</w:t>
+              <w:t xml:space="preserve">International Review of Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.269-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01532033v1</w:t>
+                <w:t xml:space="preserve">hal-01251704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal entrepreneurial networks as communities of practice: a longitudinal case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (7-8), pp.500-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08985626.2015.1070539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication and Entrepreneurship: Influence Tactics in Business Support Situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mentorat entrepreneurial et communication : quelles stratégies pour convaincre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Entrepreneurship</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.021.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251704v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentorat entrepreneurial et communication : quelles stratégies pour convaincre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renforcer l’auto-efficacité entrepreneuriale des étudiants par des modèles de rôles d’anciens ayant réussi ou échoué : le professeur doit-il intervenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michael Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Revue Internationale PME, 27 (3-4), pp.29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016973v1</w:t>
+                <w:t xml:space="preserve">halshs-01086356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer l’auto-efficacité entrepreneuriale des étudiants par des modèles de rôles d’anciens ayant réussi ou échoué : le professeur doit-il intervenir ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Michael Laviolette</w:t>
+                <w:t xml:space="preserve">Renforcer l'auto-efficacité entrepreneuriale des étudiants par des modèles de rôles d'anciens ayant réussi ou échoué : le professeur doit-il intervenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Michael Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Revue Internationale PME, 27 (3-4), pp.29</w:t>
+              <w:t xml:space="preserve">, 2014, 27 (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01086356v1</w:t>
+                <w:t xml:space="preserve">hal-01017012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer l'auto-efficacité entrepreneuriale des étudiants par des modèles de rôles d'anciens ayant réussi ou échoué : le professeur doit-il intervenir ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to Do Things with Words&amp;quot;: The Discursive Dimension of Experiential Learning in Entrepreneurial Mentoring Dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (3), pp.370-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsbm.12022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017012v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Do Things with Words&amp;quot;: The Discursive Dimension of Experiential Learning in Entrepreneurial Mentoring Dyads</w:t>
+                <w:t xml:space="preserve">Intuition et succès entrepreneurial : la représentation sociale de l'intuition dans la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noreen O'Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsbm.12022⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (3-4), pp.169-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1024523ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00836346v1</w:t>
+                <w:t xml:space="preserve">hal-00937637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuition et succès entrepreneurial : la représentation sociale de l'intuition dans la presse française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle &amp;quot; de la poubelle &amp;quot; et dynamique du business model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noreen O'Shea</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.015.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1024523ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00937637v1</w:t>
+                <w:t xml:space="preserve">hal-00839460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Corporate Social Responsibility at the Start-up Level: Constraint or Catalyst for Opportunity Identification?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2012 : fin du monde ou renouveau de l'entrepreneuriat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Business Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamique entrepreneuriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836856v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2012 : fin du monde ou renouveau de l'entrepreneuriat ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Corporate Social Responsibility at the Start-up Level: Constraint or Catalyst for Opportunity Identification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique entrepreneuriale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (7), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/ibr.v5n7p17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956308v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle &amp;quot; de la poubelle &amp;quot; et dynamique du business model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achieving legitimacy in entrepreneurship education: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enterprising Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (4), pp.481-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218495812500203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3102,989 +3007,1002 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRAWING ENTREPRENEURSHIP: AN ESSENTIAL COMPLEMENT FOR EVALUATING ENTREPRENEURSHIP EDUCATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulo Dubard Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babson College Entrepreneuship Researsh Conference (BCERC) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Babson College / TUM, Jun 2021, München (on line), Germany. pp.371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating Ceo Succession Conflicts: Social Skills As Paradox Management Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Yezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Yezza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
+                <w:t xml:space="preserve">Céline Barrédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babson Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurship Education Effectiveness and Entrepreneurial Capital: Beyond Economic, Human and Social Capital Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Friedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurship: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we need passionate teachers to foster entrepreneurship? Conceptual model and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Friedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we need passionate teachers to foster entrepreneurship? Conceptual model and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Friedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurship European Summer University - ESU Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Image Métier de l'accompagnement entrepreneurial : les déterminants d'une carrière.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">RSE et Entrepreneuriat : vers un croisement des cadres conceptuels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Académie de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169506v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSE et Entrepreneuriat : vers un croisement des cadres conceptuels.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">L'Image Métier de l'accompagnement entrepreneurial : les déterminants d'une carrière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Académie de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169508v1</w:t>
+                <w:t xml:space="preserve">hal-01169506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be or not to be a future family business leader: the emotional ambivalence of next generation members.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fears and hopes of future family business leaders in France: role transition representations and perceived entrepreneurial preparedness</w:t>
+                <w:t xml:space="preserve">Entrepreneur : représentation sociale d'une identité professionnelle hétérogène en quête de légitimité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Family Enterprise Research Academy (IFERA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Finland</w:t>
+              <w:t xml:space="preserve">Journées George Doriot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016978v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneur : représentation sociale d'une identité professionnelle hétérogène en quête de légitimité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Business Modeling as Design Thinking: Implications for Entrepreneurship Education.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Michael Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées George Doriot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Maroc</w:t>
+              <w:t xml:space="preserve">Conference of International Council for Small Business (ICSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017007v1</w:t>
+                <w:t xml:space="preserve">hal-01016994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de rôle d’anciens étudiants et intention entrepreneuriale des nouveaux étudiants : la place de l’expérience antérieure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michael Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,1861 +4017,1848 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Modeling as Design Thinking: Implications for Entrepreneurship Education.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric-Michael Laviolette</w:t>
+                <w:t xml:space="preserve">Mentorat et développement de l'auto-efficacité de l'entrepreneur novice : l'effet combiné des fonctions du mentor, de la similitude perçue et de l'orientation dans un but d'apprentissage du mentoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne St-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of International Council for Small Business (ICSB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Ireland</w:t>
+              <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016994v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentorat et développement de l'auto-efficacité de l'entrepreneur novice : l'effet combiné des fonctions du mentor, de la similitude perçue et de l'orientation dans un but d'apprentissage du mentoré</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responsible Entrepreneurship: norm and/or ideal of French family businesses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Mathieu</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Maroc</w:t>
+              <w:t xml:space="preserve">Conference of International Council for Small Business (ICSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016983v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Social Representation of Responsible Entrepreneurship in French Family Businesses.</w:t>
+                <w:t xml:space="preserve">Learning rock climbing: Building a metaphor to tame fear of failure in young entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Champenois</w:t>
+                <w:t xml:space="preserve">François Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Family Enterprise Research Academy (IFERA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Finland</w:t>
+              <w:t xml:space="preserve">Academy of Management (AOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017004v1</w:t>
+                <w:t xml:space="preserve">hal-01016990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning rock climbing: Building a metaphor to tame fear of failure in young entrepreneurs</w:t>
+                <w:t xml:space="preserve">The Social Representation of Responsible Entrepreneurship in French Family Businesses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Tram</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management (AOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, United States</w:t>
+              <w:t xml:space="preserve">The International Family Enterprise Research Academy (IFERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016990v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsible Entrepreneurship: norm and/or ideal of French family businesses?</w:t>
+                <w:t xml:space="preserve">Fears and hopes of future family business leaders in France: role transition representations and perceived entrepreneurial preparedness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of International Council for Small Business (ICSB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Ireland</w:t>
+              <w:t xml:space="preserve">The International Family Enterprise Research Academy (IFERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016999v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior entrepreneurial experience for effective role modeling : from impact to engagement</w:t>
+                <w:t xml:space="preserve">Entrepreneurial Experience Transfer by Role Models: A Structural Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Michaël Laviolette</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Michael Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rent 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Vilnius, Lithuania. pp.15</w:t>
+              <w:t xml:space="preserve">Research in Entrepreneurship and Small Business (RENT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00908666v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calling beauty to chase the beast: the role of aesthetics in the elaboration and evaluation of entrepreneurial business models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trust at first sight ? The impact of entrepreneurs' pitch presentations on business angels' investment decisions in France and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delécolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Babson College Entrepreneurship Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839466v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust at first sight ? The impact of entrepreneurs' pitch presentations on business angels' investment decisions in France and Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prior entrepreneurial experience for effective role modeling : from impact to engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michaël Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delécolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babson College Entrepreneurship Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.138</w:t>
+              <w:t xml:space="preserve">rent 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vilnius, Lithuania. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839454v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial Experience Transfer by Role Models: A Structural Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric-Michael Laviolette</w:t>
+                <w:t xml:space="preserve">Calling beauty to chase the beast: the role of aesthetics in the elaboration and evaluation of entrepreneurial business models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Michaël Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Entrepreneurship and Small Business (RENT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lithuania</w:t>
+              <w:t xml:space="preserve">EGOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016965v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investir au capital d'un nouveau projet entrepreneurial : une histoire de confiance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Académie de l'entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs : the last of the shamans ? Heroic metaphors of entrepreneurs in the French press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreen O'Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd Conference of Management, Spirituality &amp; Religion (AOM &amp; BEM Management School)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lourdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration du Business Model en situation d'accompagnement : une co-construction de la boîte à alternatives du développement sur le modèle de la poubelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Regards croisés sur les pratiques d'accompagnement entrepreneurial" : 2ème rencontre entre acteurs des réseaux d'accompagnement et chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques du leadership dans les équipes de projet étudiantes. Proposition d'un programme de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'élaboration du Business Model en situation d'accompagnement : une co-construction de la boîte à alternatives du développement sur le modèle de la poubelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Janice Byme</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop International en Entrepreneuriat : Enseignement, formation et accompagnement dans le champ de l'Entrepreneuriat : Evaluation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">7ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797500v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élaboration du Business Model en situation d'accompagnement : une co-construction de la boîte à alternatives du développement sur le modèle de la poubelle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le changement entrepreneurial et ses ambivalences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noreen O'Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etude de l'Université de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797511v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement entrepreneurial et ses ambivalences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The impact of entrepreneurial mentoring on wisdom acquisition and transmission: a dialogical and relational phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreen O'Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude de l'Université de Louvain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Workshop International en Entrepreneuriat : Enseignement, formation et accompagnement dans le champ de l'Entrepreneuriat : Evaluation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797504v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of entrepreneurial mentoring on wisdom acquisition and transmission: a dialogical and relational phenomenon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les dynamiques du leadership dans les équipes de projet étudiantes. Proposition d'un programme de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Verzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreen O'Shea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Byme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop International en Entrepreneuriat : Enseignement, formation et accompagnement dans le champ de l'Entrepreneuriat : Evaluation et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797507v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids de l’héritage : le mentorat face aux attentes des futurs dirigeants et actionnaires d’entreprises familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lafranchise, Nathalie; St-Jean, Etienne; Cuerrier, Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mentorat : théorie et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMEs' leaders: Building collective cognition and competences to trigger positive strategic outcomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. TODOROV &amp; D. SMALLBONE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Strategic Management in Small and Medium Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hershey, PA, USA: IGI Publishing., pp.143-158, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter la détection d'opportunités entrepreneuriales par la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Dupuis (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.145-170, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5963,313 +5868,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMULSAR Comment innover sur le marché des émulsions lorsqu’on est une jeune entreprise familiale ?</w:t>
+                <w:t xml:space="preserve">Gil TURPEAU Bâtiment : comment pérenniser une entreprise familiale à la 4ème génération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagueste Noémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishimata Aline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169521v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil TURPEAU Bâtiment : comment pérenniser une entreprise familiale à la 4ème génération ?</w:t>
+                <w:t xml:space="preserve">EMULSAR Comment innover sur le marché des émulsions lorsqu’on est une jeune entreprise familiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouëdard Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nishimata Aline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169530v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a communication perspective on entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Université de Grenoble, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01169488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6416,51 +6321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen O'Shea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Radu-Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-12-2022-1156" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535573v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Davis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Massis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gartner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jack" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amp.2025.0240" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Jno-Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Singaram" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2024.2437550" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240083v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud van Merri&#235;nboer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verver" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-01-2023-0037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sadeghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radu-Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Nyuur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503251347454" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giazitzoglu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vershinina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-09-2025-420" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Chitac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michielsens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02662426251318609" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Tavakoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Radu Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2025.144224" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigo Basco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JFBM-03-2025-0071" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Gartner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Germain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijebr-10-2024-086/full/html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08944865231224506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haya Al-Dajani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nupur Pavan Bang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrea Calabro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeremy Chi Yeung Cheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-05-2023-0516" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325377v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hytti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karhunen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1042258723115586" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03098022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Byrne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fattoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balachandra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840619879184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02799989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Randerson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0266242619879078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01738307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-09-2016-0299" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01618021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michael Laviolette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495817500066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laviolette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01217308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2015.1070539" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01251704v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Michael Laviolette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00836346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NZHZ5BD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00937637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024523ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00836856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00956308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lamy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.015.0077" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00836392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495812500203" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard Barbosa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Yezza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;dy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Friedemann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071849v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169506v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delchet-Cochet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Val&#233;rie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017007v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lou&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169503v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016994v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Champenois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourcade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tram" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Micha&#235;l Laviolette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839466v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Micha&#235;l Laviolette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839454v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00958368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Byme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797504v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797507v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016997v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gou&#235;dard Marine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishimata Aline" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagueste No&#233;mie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/tel-01169488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Radu-Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Davis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Massis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gartner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amp.2025.0240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen O'Shea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-12-2022-1156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sadeghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radu-Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Nyuur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503251347454" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giazitzoglu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smith" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vershinina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-09-2025-420" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Jno-Charles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Singaram" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2024.2437550" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Chitac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michielsens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02662426251318609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240083v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud van Merri&#235;nboer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verver" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-01-2023-0037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Tavakoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Radu Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2025.144224" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigo Basco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JFBM-03-2025-0071" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08944865231224506" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haya Al-Dajani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nupur Pavan Bang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrea Calabro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeremy Chi Yeung Cheng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-05-2023-0516" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Gartner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Germain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijebr-10-2024-086/full/html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325377v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hytti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karhunen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1042258723115586" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03098022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Byrne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fattoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balachandra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840619879184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02799989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Randerson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0266242619879078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01738307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-09-2016-0299" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Micha&#235;l Laviolette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495817500066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01251704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01217308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2015.1070539" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michael Laviolette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Michael Laviolette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00836346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NZHZ5BD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00937637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024523ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lamy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.015.0077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00956308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00836856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p17" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00836392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495812500203" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard Barbosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Yezza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;dy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Friedemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071846v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delchet-Cochet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Val&#233;rie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lou&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016994v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016983v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Champenois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016990v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourcade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tram" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Micha&#235;l Laviolette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00958368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797511v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Byme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169498v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagueste No&#233;mie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishimata Aline" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gou&#235;dard Marine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/tel-01169488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>