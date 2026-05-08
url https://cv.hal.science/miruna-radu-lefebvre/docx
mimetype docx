--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -338,586 +338,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling innovation in international entrepreneurship</w:t>
+                <w:t xml:space="preserve">Determining when a new venture is legitimate: a changepoint analysis of social media rhetoric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sadeghi</w:t>
+                <w:t xml:space="preserve">Alisa Jno-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sukumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. B. Nyuur</w:t>
+                <w:t xml:space="preserve">Raja Singaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gartner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14657503251347454⟩</w:t>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (6), pp.2507-2543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00472778.2024.2437550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325249v1</w:t>
+                <w:t xml:space="preserve">hal-05369326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Search of Entrepreneurial Masculinities: Exploring Accomplishments, Social Constructions, Ideals, and Hegemonies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Radu-Lefebvre</w:t>
+                <w:t xml:space="preserve">“Really being yourself”? Racial minority entrepreneurs navigating othering and authenticity through identity work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud van Merriënboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Verver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gender and Entrepreneurship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJGE-09-2025-420⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurial Behavior and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJEBR-01-2023-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384071v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240083v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining when a new venture is legitimate: a changepoint analysis of social media rhetoric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Search of Entrepreneurial Masculinities: Exploring Accomplishments, Social Constructions, Ideals, and Hegemonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giazitzoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vershinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisa Jno-Charles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Gartner</w:t>
+                <w:t xml:space="preserve">M. Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00472778.2024.2437550⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gender and Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3-4), pp.301-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJGE-09-2025-420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369326v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The liability of refugeeness: leveraging multiple identities to enact power in a context of displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Chitac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michielsens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Small Business Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 43 (5), pp.525-552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02662426251318609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Really being yourself”? Racial minority entrepreneurs navigating othering and authenticity through identity work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling innovation in international entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid J Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud van Merriënboer</w:t>
+                <w:t xml:space="preserve">Arun Sukumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel Verver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
+                <w:t xml:space="preserve">Richard Nyuur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurial Behavior and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (1), pp.31-52. </w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (3), pp.177-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJEBR-01-2023-0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14657503251347454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240083v3</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the passion for teaching entrepreneurship: A conceptual model</w:t>
               </w:r>
@@ -1033,51 +1033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rodrigo Basco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Family Business Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (6), pp.1721-1753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1105,369 +1105,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy in Family Business: A Systematic Literature Review and Future Research Agenda</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Gartner</w:t>
+                <w:t xml:space="preserve">Guest editorial: From family entrepreneurship to family entrepreneuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radu-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Gartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Business Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/08944865231224506⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurial Behavior and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/ijebr-10-2024-086/full/html⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515862v1</w:t>
+                <w:t xml:space="preserve">hal-04786552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-voiced account of family entrepreneuring research: expanding the agenda of family entrepreneurship</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legacy in Family Business: A Systematic Literature Review and Future Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gartner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurial Behavior and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJEBR-05-2023-0516⟩</w:t>
+              <w:t xml:space="preserve">Family Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.18-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/08944865231224506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786551v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial: From family entrepreneurship to family entrepreneuring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Radu-Lefebvre</w:t>
+                <w:t xml:space="preserve">A multi-voiced account of family entrepreneuring research: expanding the agenda of family entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Haya Al-Dajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nupur Pavan Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodrigo Basco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. B. Gartner</w:t>
+                <w:t xml:space="preserve">A. Andrea Calabro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Germain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Jeremy Chi Yeung Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurial Behavior and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (9), </w:t>
+              <w:t xml:space="preserve">, 2024, 30 (9), pp.2185-2233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/ijebr-10-2024-086/full/html⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJEBR-05-2023-0516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786552v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial Masculinity: A Fatherhood Perspective</w:t>
               </w:r>
@@ -1479,51 +1479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Hytti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Karhunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurship: Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1759,1245 +1759,1349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can less be more? Mentoring functions, learning goal orientation, and novice entrepreneurs’ self-efficacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les nouveaux défis de la succession dans les entreprises familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne St-Jean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Mathieu</w:t>
+                <w:t xml:space="preserve">Céline Barrédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJEBR-09-2016-0299⟩</w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (40), pp.5-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.044.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738307v1</w:t>
+                <w:t xml:space="preserve">hal-04891552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role Models and Entrepreneurial Intention. The Moderating Effects of Experience, Locus of Control and Self-Esteem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can less be more? Mentoring functions, learning goal orientation, and novice entrepreneurs’ self-efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne St-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brunel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
+                <w:t xml:space="preserve">Cynthia Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enterprising Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218495817500066⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.2 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJEBR-09-2016-0299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01532033v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication and Entrepreneurship: Influence Tactics in Business Support Situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
+                <w:t xml:space="preserve">Role Models and Entrepreneurial Intention. The Moderating Effects of Experience, Locus of Control and Self-Esteem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michaël Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Entrepreneurship</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Enterprising Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.149-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218495817500066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251704v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01532033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal entrepreneurial networks as communities of practice: a longitudinal case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (7-8), pp.500-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08985626.2015.1070539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentorat entrepreneurial et communication : quelles stratégies pour convaincre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication and Entrepreneurship: Influence Tactics in Business Support Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review of Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.269-297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016973v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer l’auto-efficacité entrepreneuriale des étudiants par des modèles de rôles d’anciens ayant réussi ou échoué : le professeur doit-il intervenir ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mentorat entrepreneurial et communication : quelles stratégies pour convaincre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.021.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01086356v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer l'auto-efficacité entrepreneuriale des étudiants par des modèles de rôles d'anciens ayant réussi ou échoué : le professeur doit-il intervenir ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric-Michael Laviolette</w:t>
+                <w:t xml:space="preserve">Renforcer l’auto-efficacité entrepreneuriale des étudiants par des modèles de rôles d’anciens ayant réussi ou échoué : le professeur doit-il intervenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michael Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 27 (3-4)</w:t>
+              <w:t xml:space="preserve">, 2014, Revue Internationale PME, 27 (3-4), pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017012v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01086356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Do Things with Words&amp;quot;: The Discursive Dimension of Experiential Learning in Entrepreneurial Mentoring Dyads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renforcer l'auto-efficacité entrepreneuriale des étudiants par des modèles de rôles d'anciens ayant réussi ou échoué : le professeur doit-il intervenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Michael Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3-4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jsbm.12022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00836346v1</w:t>
+                <w:t xml:space="preserve">hal-01017012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuition et succès entrepreneurial : la représentation sociale de l'intuition dans la presse française</w:t>
+                <w:t xml:space="preserve">How to Do Things with Words&amp;quot;: The Discursive Dimension of Experiential Learning in Entrepreneurial Mentoring Dyads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noreen O'Shea</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (3-4), pp.169-186. </w:t>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (3), pp.370-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1024523ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jsbm.12022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937637v1</w:t>
+                <w:t xml:space="preserve">hal-00836346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle &amp;quot; de la poubelle &amp;quot; et dynamique du business model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intuition et succès entrepreneurial : la représentation sociale de l'intuition dans la presse française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Lamy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noreen O'Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (3), pp.77-87. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (3-4), pp.169-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.015.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1024523ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839460v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2012 : fin du monde ou renouveau de l'entrepreneuriat ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle &amp;quot; de la poubelle &amp;quot; et dynamique du business model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique entrepreneuriale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.015.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956308v1</w:t>
+                <w:t xml:space="preserve">hal-00839460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Corporate Social Responsibility at the Start-up Level: Constraint or Catalyst for Opportunity Identification?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2012 : fin du monde ou renouveau de l'entrepreneuriat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Business Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamique entrepreneuriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836856v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating Corporate Social Responsibility at the Start-up Level: Constraint or Catalyst for Opportunity Identification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (7), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/ibr.v5n7p17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving legitimacy in entrepreneurship education: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enterprising Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (4), pp.481-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218495812500203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3007,2708 +3111,2708 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRAWING ENTREPRENEURSHIP: AN ESSENTIAL COMPLEMENT FOR EVALUATING ENTREPRENEURSHIP EDUCATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulo Dubard Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babson College Entrepreneuship Researsh Conference (BCERC) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Babson College / TUM, Jun 2021, München (on line), Germany. pp.371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating Ceo Succession Conflicts: Social Skills As Paradox Management Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Yezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barrédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babson Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurship Education Effectiveness and Entrepreneurial Capital: Beyond Economic, Human and Social Capital Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Friedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurship: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we need passionate teachers to foster entrepreneurship? Conceptual model and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Friedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we need passionate teachers to foster entrepreneurship? Conceptual model and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Friedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurship European Summer University - ESU Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSE et Entrepreneuriat : vers un croisement des cadres conceptuels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Académie de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Image Métier de l'accompagnement entrepreneurial : les déterminants d'une carrière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Académie de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be or not to be a future family business leader: the emotional ambivalence of next generation members.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneur : représentation sociale d'une identité professionnelle hétérogène en quête de légitimité.</w:t>
+                <w:t xml:space="preserve">Fears and hopes of future family business leaders in France: role transition representations and perceived entrepreneurial preparedness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées George Doriot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Maroc</w:t>
+              <w:t xml:space="preserve">The International Family Enterprise Research Academy (IFERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017007v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Modeling as Design Thinking: Implications for Entrepreneurship Education.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entrepreneur : représentation sociale d'une identité professionnelle hétérogène en quête de légitimité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of International Council for Small Business (ICSB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Ireland</w:t>
+              <w:t xml:space="preserve">Journées George Doriot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016994v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de rôle d’anciens étudiants et intention entrepreneuriale des nouveaux étudiants : la place de l’expérience antérieure ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brunel</w:t>
+                <w:t xml:space="preserve">Business Modeling as Design Thinking: Implications for Entrepreneurship Education.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Michael Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFEPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Conference of International Council for Small Business (ICSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169503v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentorat et développement de l'auto-efficacité de l'entrepreneur novice : l'effet combiné des fonctions du mentor, de la similitude perçue et de l'orientation dans un but d'apprentissage du mentoré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne St-Jean</w:t>
+                <w:t xml:space="preserve">Modèles de rôle d’anciens étudiants et intention entrepreneuriale des nouveaux étudiants : la place de l’expérience antérieure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michael Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Maroc</w:t>
+              <w:t xml:space="preserve">CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016983v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsible Entrepreneurship: norm and/or ideal of French family businesses?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mentorat et développement de l'auto-efficacité de l'entrepreneur novice : l'effet combiné des fonctions du mentor, de la similitude perçue et de l'orientation dans un but d'apprentissage du mentoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne St-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Champenois</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of International Council for Small Business (ICSB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Ireland</w:t>
+              <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016999v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning rock climbing: Building a metaphor to tame fear of failure in young entrepreneurs</w:t>
+                <w:t xml:space="preserve">Responsible Entrepreneurship: norm and/or ideal of French family businesses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Fourcade</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Tram</w:t>
+                <w:t xml:space="preserve">Claire Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management (AOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, United States</w:t>
+              <w:t xml:space="preserve">Conference of International Council for Small Business (ICSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016990v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Social Representation of Responsible Entrepreneurship in French Family Businesses.</w:t>
+                <w:t xml:space="preserve">Learning rock climbing: Building a metaphor to tame fear of failure in young entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Champenois</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Family Enterprise Research Academy (IFERA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Finland</w:t>
+              <w:t xml:space="preserve">Academy of Management (AOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017004v1</w:t>
+                <w:t xml:space="preserve">hal-01016990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fears and hopes of future family business leaders in France: role transition representations and perceived entrepreneurial preparedness</w:t>
+                <w:t xml:space="preserve">The Social Representation of Responsible Entrepreneurship in French Family Businesses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Family Enterprise Research Academy (IFERA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016978v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial Experience Transfer by Role Models: A Structural Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-Michael Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Entrepreneurship and Small Business (RENT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust at first sight ? The impact of entrepreneurs' pitch presentations on business angels' investment decisions in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delécolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babson College Entrepreneurship Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prior entrepreneurial experience for effective role modeling : from impact to engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michaël Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rent 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vilnius, Lithuania. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00908666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calling beauty to chase the beast: the role of aesthetics in the elaboration and evaluation of entrepreneurial business models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-Michaël Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investir au capital d'un nouveau projet entrepreneurial : une histoire de confiance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Académie de l'entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs : the last of the shamans ? Heroic metaphors of entrepreneurs in the French press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreen O'Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd Conference of Management, Spirituality &amp; Religion (AOM &amp; BEM Management School)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lourdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration du Business Model en situation d'accompagnement : une co-construction de la boîte à alternatives du développement sur le modèle de la poubelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Regards croisés sur les pratiques d'accompagnement entrepreneurial" : 2ème rencontre entre acteurs des réseaux d'accompagnement et chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élaboration du Business Model en situation d'accompagnement : une co-construction de la boîte à alternatives du développement sur le modèle de la poubelle ?</w:t>
+                <w:t xml:space="preserve">Les dynamiques du leadership dans les équipes de projet étudiantes. Proposition d'un programme de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Verzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noreen O'Shea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Byme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop International en Entrepreneuriat : Enseignement, formation et accompagnement dans le champ de l'Entrepreneuriat : Evaluation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797511v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement entrepreneurial et ses ambivalences</w:t>
+                <w:t xml:space="preserve">L'élaboration du Business Model en situation d'accompagnement : une co-construction de la boîte à alternatives du développement sur le modèle de la poubelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noreen O'Shea</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude de l'Université de Louvain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">7ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797504v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of entrepreneurial mentoring on wisdom acquisition and transmission: a dialogical and relational phenomenon</w:t>
+                <w:t xml:space="preserve">Le changement entrepreneurial et ses ambivalences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreen O'Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop International en Entrepreneuriat : Enseignement, formation et accompagnement dans le champ de l'Entrepreneuriat : Evaluation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etude de l'Université de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797507v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques du leadership dans les équipes de projet étudiantes. Proposition d'un programme de recherche</w:t>
+                <w:t xml:space="preserve">The impact of entrepreneurial mentoring on wisdom acquisition and transmission: a dialogical and relational phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Verzat</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreen O'Shea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janice Byme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop International en Entrepreneuriat : Enseignement, formation et accompagnement dans le champ de l'Entrepreneuriat : Evaluation et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797500v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids de l’héritage : le mentorat face aux attentes des futurs dirigeants et actionnaires d’entreprises familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lafranchise, Nathalie; St-Jean, Etienne; Cuerrier, Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mentorat : théorie et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMEs' leaders: Building collective cognition and competences to trigger positive strategic outcomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5728,137 +5832,137 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. TODOROV &amp; D. SMALLBONE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Strategic Management in Small and Medium Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hershey, PA, USA: IGI Publishing., pp.143-158, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter la détection d'opportunités entrepreneuriales par la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Dupuis (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.145-170, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5868,313 +5972,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil TURPEAU Bâtiment : comment pérenniser une entreprise familiale à la 4ème génération ?</w:t>
+                <w:t xml:space="preserve">EMULSAR Comment innover sur le marché des émulsions lorsqu’on est une jeune entreprise familiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouëdard Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishimata Aline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nishimata Aline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01169530v1</w:t>
+                <w:t xml:space="preserve">hal-01169521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMULSAR Comment innover sur le marché des émulsions lorsqu’on est une jeune entreprise familiale ?</w:t>
+                <w:t xml:space="preserve">Gil TURPEAU Bâtiment : comment pérenniser une entreprise familiale à la 4ème génération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagueste Noémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouëdard Marine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nishimata Aline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169521v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a communication perspective on entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Université de Grenoble, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01169488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6321,51 +6425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Radu-Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Davis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Massis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gartner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amp.2025.0240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen O'Shea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-12-2022-1156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sadeghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radu-Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Nyuur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503251347454" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giazitzoglu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smith" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vershinina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-09-2025-420" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Jno-Charles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Singaram" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2024.2437550" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Chitac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michielsens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02662426251318609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240083v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud van Merri&#235;nboer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verver" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-01-2023-0037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Tavakoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Radu Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2025.144224" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigo Basco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JFBM-03-2025-0071" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08944865231224506" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haya Al-Dajani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nupur Pavan Bang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrea Calabro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeremy Chi Yeung Cheng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-05-2023-0516" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Gartner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Germain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijebr-10-2024-086/full/html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325377v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hytti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karhunen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1042258723115586" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03098022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Byrne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fattoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balachandra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840619879184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02799989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Randerson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0266242619879078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01738307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-09-2016-0299" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Micha&#235;l Laviolette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495817500066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01251704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01217308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2015.1070539" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michael Laviolette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Michael Laviolette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00836346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NZHZ5BD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00937637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024523ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lamy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.015.0077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00956308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00836856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p17" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00836392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495812500203" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard Barbosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Yezza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;dy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Friedemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071846v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delchet-Cochet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Val&#233;rie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lou&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016994v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016983v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Champenois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016990v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourcade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tram" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Micha&#235;l Laviolette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00958368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797511v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Byme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169498v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagueste No&#233;mie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishimata Aline" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gou&#235;dard Marine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/tel-01169488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Radu-Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Davis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Massis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gartner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amp.2025.0240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen O'Shea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-12-2022-1156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Jno-Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Singaram" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2024.2437550" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240083v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud van Merri&#235;nboer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verver" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-01-2023-0037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giazitzoglu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vershinina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radu-Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-09-2025-420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Chitac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michielsens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02662426251318609" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid J Sadeghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Sukumar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nyuur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503251347454" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Tavakoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Radu Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2025.144224" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigo Basco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JFBM-03-2025-0071" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Gartner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Germain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijebr-10-2024-086/full/html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08944865231224506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haya Al-Dajani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nupur Pavan Bang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrea Calabro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeremy Chi Yeung Cheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-05-2023-0516" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325377v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hytti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karhunen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1042258723115586" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03098022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Byrne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fattoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balachandra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840619879184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02799989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Randerson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0266242619879078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;dy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.044.0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01738307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-09-2016-0299" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Micha&#235;l Laviolette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495817500066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01217308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2015.1070539" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01251704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michael Laviolette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017012v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Michael Laviolette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00836346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NZHZ5BD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00937637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024523ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lamy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.015.0077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00956308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00836856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00836392v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495812500203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409891v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard Barbosa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Yezza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Friedemann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delchet-Cochet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169512v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Val&#233;rie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016978v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lou&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016994v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169503v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Champenois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourcade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tram" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017004v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839466v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Micha&#235;l Laviolette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01017001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00958368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Byme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797504v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797507v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01016997v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00839450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gou&#235;dard Marine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishimata Aline" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagueste No&#233;mie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/tel-01169488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>