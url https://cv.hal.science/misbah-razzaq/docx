--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -1713,203 +1713,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using deep learning models to decode emotional states in horses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Automatic ovarian follicle detection using object detection models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misbah Razzaq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734512v1</w:t>
+                <w:t xml:space="preserve">hal-04669483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic ovarian follicle detection using object detection models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Reiter</w:t>
+                <w:t xml:space="preserve">Using deep learning models to decode emotional states in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misbah Razzaq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669483v1</w:t>
+                <w:t xml:space="preserve">hal-04734512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic and Linear programs to understand cancer response</w:t>
               </w:r>
@@ -2285,51 +2285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067892v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95853-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884151v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Haj Hassan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82904-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.959546" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Iglesias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ibrahim-Kosta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Goumidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93390-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean-Alphonse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kaminski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Munsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruzelius" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lorenzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Odeber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2019.00094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier J Romero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Chebouba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Jeune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Mhamdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17297-8_7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02021019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECDN0048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067892v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95853-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884151v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Haj Hassan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82904-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.959546" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Iglesias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ibrahim-Kosta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Goumidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93390-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean-Alphonse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kaminski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Munsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruzelius" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lorenzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Odeber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2019.00094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier J Romero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Chebouba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Jeune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Mhamdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17297-8_7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02021019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECDN0048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>