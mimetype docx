--- v0 (2026-04-30)
+++ v1 (2026-05-23)
@@ -377,1014 +377,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litharge-derived compounds structurally based on layers of Cl− and Br−-centered tetrahedra: Synthesis and structures of the new representatives of MX(ReO4) family (M=Ba, Pb; X=Cl, Br)</w:t>
+                <w:t xml:space="preserve">KCu(SeO 4 )Cl(H 2 O) 2 , a first copper chloride selenate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Charkin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oleg Siidra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Artem Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mishel Markovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106576⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 236 (5-7), pp.173-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zkri-2021-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668521v1</w:t>
+                <w:t xml:space="preserve">hal-03649698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KCu(SeO 4 )Cl(H 2 O) 2 , a first copper chloride selenate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Litharge-derived compounds structurally based on layers of Cl− and Br−-centered tetrahedra: Synthesis and structures of the new representatives of MX(ReO4) family (M=Ba, Pb; X=Cl, Br)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Charkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Plokhikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mishel Markovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 236 (5-7), pp.173-178. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114, pp.106576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/zkri-2021-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649698v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular inorganic polymers: synthesis and crystal structures of KCl72H 2 SeO 3 and CsCl7H 2 SeO 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Li 2 (Se 2 O 5 )(H 2 O) 1.5 ·CuCl 2 , a salt-inclusion diselenite structurally based on tetranuclear Li 4 complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mishel Markovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dmitri Charkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Nazarchuk</w:t>
+                <w:t xml:space="preserve">Victoria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tsirlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zkri-2020-0062⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (23), pp.7790-7795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0DT01260B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668519v1</w:t>
+                <w:t xml:space="preserve">hal-03668525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered calcium hydrogen selenite chlorides Ca(HSeO 3 )Cl and Ca(HSeO 3 )Cl(H 2 O), the first halides obtained in СaCl 2 –H 2 SeO 3 –H 2 O system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Molecular inorganic polymers: synthesis and crystal structures of KCl72H 2 SeO 3 and CsCl7H 2 SeO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Charkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Plokhikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Nazarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 235 (10), pp.439-443. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zkri-2020-0054⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 235 (11), pp.553-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zkri-2020-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668522v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li 2 (Se 2 O 5 )(H 2 O) 1.5 ·CuCl 2 , a salt-inclusion diselenite structurally based on tetranuclear Li 4 complexes</w:t>
+                <w:t xml:space="preserve">Layered calcium hydrogen selenite chlorides Ca(HSeO 3 )Cl and Ca(HSeO 3 )Cl(H 2 O), the first halides obtained in СaCl 2 –H 2 SeO 3 –H 2 O system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mishel Markovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Charkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Tsirlin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vasili Yu Grishaev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (23), pp.7790-7795. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235 (10), pp.439-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0DT01260B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/zkri-2020-0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668525v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the alkali cation size on the Cu 2+ coordination environments in ( AX )[Cu(HSeO 3 ) 2 ] ( A =Na, K, NH 4 , Rb, Cs; X =Cl, Br) layered copper hydrogen selenite halides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper hydroselenite nitrates ( A + NO 3 ) n [Cu(HSeO 3 ) 2 ] ( A =Rb + , Cs + and Tl + , n =1, 2) related to Ruddlesden – Popper phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mishel Markovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Charkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Charkin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oleg Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nekrasova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasili Yu. Grishayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 234 (11-12), pp.739-747. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zkri-2019-0042⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 234 (11-12), pp.749-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zkri-2019-0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668527v1</w:t>
+                <w:t xml:space="preserve">hal-03668526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper hydroselenite nitrates ( A + NO 3 ) n [Cu(HSeO 3 ) 2 ] ( A =Rb + , Cs + and Tl + , n =1, 2) related to Ruddlesden – Popper phases</w:t>
+                <w:t xml:space="preserve">Stereochemistry of Tl I in inorganic oxysalts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mishel Markovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Charkin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oleg Siidra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Nekrasova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zkri-2019-0036⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (a2), pp.e246-e246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273319093100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668526v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemistry of Tl I in inorganic oxysalts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the alkali cation size on the Cu 2+ coordination environments in ( AX )[Cu(HSeO 3 ) 2 ] ( A =Na, K, NH 4 , Rb, Cs; X =Cl, Br) layered copper hydrogen selenite halides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Charkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mishel Markovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nekrasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasili Yu. Grishayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75 (a2), pp.e246-e246. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 234 (11-12), pp.739-747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053273319093100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/zkri-2019-0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668524v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous layered and open-framework mixed-valence copper tellurites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mishel Markovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Kayukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1625,51 +1625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishel Markovski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaleta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi00567a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216350v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ghojavand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132422" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Charkin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Siidra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Plokhikh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Borisov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2021-2020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Nazarchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2020-0062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili Yu Grishaev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2020-0054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Vladimirova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsirlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01260B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nekrasova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili Yu. Grishayev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2019-0042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2019-0036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319093100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kayukov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Nazarchuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.08.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGJLP2ZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishel Markovski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaleta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi00567a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216350v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ghojavand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132422" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Siidra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2021-2020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Charkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Plokhikh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Borisov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106576" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Vladimirova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsirlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01260B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Nazarchuk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2020-0062" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili Yu Grishaev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2020-0054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668526v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nekrasova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2019-0036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319093100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili Yu. Grishayev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2019-0042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kayukov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Nazarchuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.08.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGJLP2ZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>