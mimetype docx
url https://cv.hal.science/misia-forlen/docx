--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -72,2253 +72,2253 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une rencontre singulière en Pologne autour de Joy, venue des Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misia Forlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 41 - n°2 et 3, pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15aqw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filmer des travailleur·euses mobiles pour en-quêter la question de l’habiter dans les Zones Économiques Spéciales (ZES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misia Forlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plastik. Art &amp; science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filmer la zone : mise en place d'un processus de recherche-création construit par et pour des objets d'étude hors normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misia Forlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eclosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailleuses du nucléaire : prendre soin de soi, des autres et de la zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misia Forlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le care : une notion des proximité(s) ?, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos d’ouvrier-es dans les Zones Économiques Spéciales polonaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misia Forlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dossier. Leçons de portraits, 174-175 (2), pp.75-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filmer la zone&amp;quot;, journal de terrain(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misia Forlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les arts de l'architecture, 4, p.173-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zone n'a pas un visage de femme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Havrais de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Le Havre, Université du Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer pour penser la zone : retour et détours d’un doctorat de recherche-création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde "Cinéma et vidéo dans les études urbaines. Donner à voir, une quête paradoxale ?" dans le cadre des rencontres autour de l'exposition "Penser l’urbain par l’image - douze ans de recherche-création collective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filming the daily lives of mobile nuclear workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility Infrastructures of Humans, Non-humans, and More-than-humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The 2025 Global Mobility Humanities Conference (GMHC), Dec 2025, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So far</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon des écritures alternatives en sciences sociales FOCUS #5 "Pitch Film"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille (Mucem), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du numéro 174-175 du Journal des anthropologues &amp;quot;Leçons de portraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel "Anthropologie, psychanalyse et politique – Regards sur les terrains"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française des Anthropologues, Jan 2024, Paris (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vidéos en ligne pour (se) représenter les modes d’habiter temporaires d’ouvrières dans les Zones Économiques Spéciales (ZES) polonaises</w:t>
+                <w:t xml:space="preserve">Filmer des travailleur-euses mobiles pour enquêter la question de l’habiter dans les Zones Économiques Spéciales (ZES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral "Dé-noter. Mise en crise de la notation architecturale : Entre dialogue et collisions, que permettent les pratiques représentatives divergentes de l’architecture ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DREAM, Apr 2023, Marseille (Ordre des architectes PACA), France</w:t>
+              <w:t xml:space="preserve">Colloque "En-quête de terrains : l’art de croiser les gens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale Arts plastiques, esthétique &amp; sciences de l'art, Jan 2023, Paris (Université Paris 1 Panthéon Sorbonne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982341v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations encouragées / découragées en Europe</w:t>
+                <w:t xml:space="preserve">Intérimaires dans les Zones Économiques Spéciales en Pologne et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaël Turquetille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde autour des questions de mobilité en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PRSH, Apr 2023, Le Havre, Université du Havre, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Saisonniers / Intérimaires, nouvelles pratiques, nouvelles temporalités : ruptures et solidarités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDEHN, Mar 2023, Le Havre, Université du Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982298v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer des travailleur-euses mobiles pour enquêter la question de l’habiter dans les Zones Économiques Spéciales (ZES)</w:t>
+                <w:t xml:space="preserve">Des vidéos en ligne pour (se) représenter les modes d’habiter temporaires d’ouvrières dans les Zones Économiques Spéciales (ZES) polonaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "En-quête de terrains : l’art de croiser les gens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École doctorale Arts plastiques, esthétique &amp; sciences de l'art, Jan 2023, Paris (Université Paris 1 Panthéon Sorbonne), France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral "Dé-noter. Mise en crise de la notation architecturale : Entre dialogue et collisions, que permettent les pratiques représentatives divergentes de l’architecture ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DREAM, Apr 2023, Marseille (Ordre des architectes PACA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982206v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérimaires dans les Zones Économiques Spéciales en Pologne et en France</w:t>
+                <w:t xml:space="preserve">Migrations encouragées / découragées en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Turquetille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Saisonniers / Intérimaires, nouvelles pratiques, nouvelles temporalités : ruptures et solidarités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDEHN, Mar 2023, Le Havre, Université du Havre, France</w:t>
+              <w:t xml:space="preserve">Table-ronde autour des questions de mobilité en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRSH, Apr 2023, Le Havre, Université du Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982275v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels dispositifs filmiques pour enquêter la question de l’habiter des travailleur-euses mobiles dans les Zones Économiques Spéciales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "La recherche créative ou la créativité dans la recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laslar, May 2023, Caen (MRSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches filmiques et cartographiques pour donner à voir et à entendre des espaces invisibilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde et exposition "Du terrain à l'image"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAU-Cresson, Mar 2023, Nantes (Ecole Nationale Supérieure d'Architecture de Nantes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones énergétiques spéciales. Flux et recompositions territoriales du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Énergies Renouvelables : Territoires en mutation, enjeux de gouvernance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDEHN, Dec 2023, Le Havre, Université du Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter la zone. Enjeux et représentations des modes d’habiter liés à la mobilité du travail : l’exemple de la première Zone Économique Spéciale (ZES) française à Port-Jérôme, Normandie.</w:t>
+                <w:t xml:space="preserve">Quels dispositifs filmiques pour enquêter la question de l'habiter des travailleur-euses mobiles dans les Zones Économiques Spéciales (ZES) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Culture de la recherche 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATE, May 2022, Rouen (École Nationale Supérieure d’Architecture de Normandie), France</w:t>
+              <w:t xml:space="preserve">Atelier-vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacte et AAU-Cresson, Nov 2022, Grenoble (Cinémathèque de Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982046v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels dispositifs filmiques pour enquêter la question de l'habiter des travailleur-euses mobiles dans les Zones Économiques Spéciales (ZES) ?</w:t>
+                <w:t xml:space="preserve">Habiter la zone. Enjeux et représentations des modes d’habiter liés à la mobilité du travail : l’exemple de la première Zone Économique Spéciale (ZES) française à Port-Jérôme, Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier-vidéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacte et AAU-Cresson, Nov 2022, Grenoble (Cinémathèque de Grenoble), France</w:t>
+              <w:t xml:space="preserve">Séminaire Culture de la recherche 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATE, May 2022, Rouen (École Nationale Supérieure d’Architecture de Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982149v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer la zone : espaces-temps d’une recherche-création sur les modes d’habiter associés à la mobilité du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Congrès du Centenaire de l'Union Géographique Internationale (UGI-IGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris (Institut de géographie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se “loger mobile” le long du littoral Ouest Cotentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Klepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Mure-Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Cerisy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer des travailleur-euses mobiles pour analyser et rendre visible l’espace habité des Zones Économiques Spéciales (ZES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier doctoral RT9 "Ville et travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tours (Université de Tours), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer la zone : mise en place d’un processus de création construit par et pour des objets d’étude hors-normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude doctorants et jeunes chercheurs "Rentrer dans le moule ? : Norme(s) et forme(s) en sciences humaines et sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PRSH, Dec 2021, Le Havre, Université du Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter la zone d’exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire pluridisciplinaire Villes et Sciences sociales "Administrer les populations en régime d’exception"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Caen (MRSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rentrer dans le moule ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misia Forlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eclosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.62, 2024, Rentrer dans le moule ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cartes en ligne aux images-réseaux : quelles pratiques pour (se) représenter l'espace habité dans les Zones Économiques Spéciales (France-Pologne) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angéline Capon et Philippine Moncomble, avec Matthieu Duperrex et Anne-Valérie Gasc (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dé-noter. Pratiques représentatives divergentes de l'architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Project[s] ensa-Marseille, 2025, 978-2-916153-35-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des territoires refuges pour du loger mobiles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Klepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Mure-Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Allemand, Mireille Apel-Muller, Olivier Lecointe et Jean-Baptiste Marie (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loger mobiles. Le logement au défi des mobilités.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann Éditeurs, 492 p., 2023, Colloque de Cerisy, 979-1-0370-3321-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977821v1</w:t>
-              </w:r>
-[...610 lines deleted...]
-                <w:t xml:space="preserve">hal-04485217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2473,51 +2473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misia Forlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982604v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982492v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982485v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Turquetille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982218v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983030v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Klepper" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mure-Ravaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aqw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04488607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04485217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez-Houis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chandelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misia Forlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aqw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04488607v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Turquetille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Klepper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mure-Ravaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04485217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez-Houis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chandelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>