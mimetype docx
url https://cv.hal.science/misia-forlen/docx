--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -106,174 +106,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une rencontre singulière en Pologne autour de Joy, venue des Philippines</w:t>
+                <w:t xml:space="preserve">Filmer des travailleur·euses mobiles pour en-quêter la question de l’habiter dans les Zones Économiques Spéciales (ZES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plastik. Art &amp; science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430110v1</w:t>
+                <w:t xml:space="preserve">hal-05287185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer des travailleur·euses mobiles pour en-quêter la question de l’habiter dans les Zones Économiques Spéciales (ZES)</w:t>
+                <w:t xml:space="preserve">Une rencontre singulière en Pologne autour de Joy, venue des Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastik. Art &amp; science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 41 - n°2 et 3, pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15aqw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287185v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer la zone : mise en place d'un processus de recherche-création construit par et pour des objets d'étude hors normes</w:t>
               </w:r>
@@ -906,165 +906,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer des travailleur-euses mobiles pour enquêter la question de l’habiter dans les Zones Économiques Spéciales (ZES)</w:t>
+                <w:t xml:space="preserve">Quels dispositifs filmiques pour enquêter la question de l’habiter des travailleur-euses mobiles dans les Zones Économiques Spéciales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "En-quête de terrains : l’art de croiser les gens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École doctorale Arts plastiques, esthétique &amp; sciences de l'art, Jan 2023, Paris (Université Paris 1 Panthéon Sorbonne), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "La recherche créative ou la créativité dans la recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laslar, May 2023, Caen (MRSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982206v1</w:t>
+                <w:t xml:space="preserve">hal-04982414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérimaires dans les Zones Économiques Spéciales en Pologne et en France</w:t>
+                <w:t xml:space="preserve">Approches filmiques et cartographiques pour donner à voir et à entendre des espaces invisibilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Saisonniers / Intérimaires, nouvelles pratiques, nouvelles temporalités : ruptures et solidarités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDEHN, Mar 2023, Le Havre, Université du Havre, France</w:t>
+              <w:t xml:space="preserve">Table-ronde et exposition "Du terrain à l'image"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAU-Cresson, Mar 2023, Nantes (Ecole Nationale Supérieure d'Architecture de Nantes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982275v1</w:t>
+                <w:t xml:space="preserve">hal-04982218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vidéos en ligne pour (se) représenter les modes d’habiter temporaires d’ouvrières dans les Zones Économiques Spéciales (ZES) polonaises</w:t>
               </w:r>
@@ -1208,165 +1208,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels dispositifs filmiques pour enquêter la question de l’habiter des travailleur-euses mobiles dans les Zones Économiques Spéciales ?</w:t>
+                <w:t xml:space="preserve">Filmer des travailleur-euses mobiles pour enquêter la question de l’habiter dans les Zones Économiques Spéciales (ZES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "La recherche créative ou la créativité dans la recherche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laslar, May 2023, Caen (MRSH), France</w:t>
+              <w:t xml:space="preserve">Colloque "En-quête de terrains : l’art de croiser les gens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale Arts plastiques, esthétique &amp; sciences de l'art, Jan 2023, Paris (Université Paris 1 Panthéon Sorbonne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982414v1</w:t>
+                <w:t xml:space="preserve">hal-04982206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches filmiques et cartographiques pour donner à voir et à entendre des espaces invisibilisés</w:t>
+                <w:t xml:space="preserve">Intérimaires dans les Zones Économiques Spéciales en Pologne et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde et exposition "Du terrain à l'image"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAU-Cresson, Mar 2023, Nantes (Ecole Nationale Supérieure d'Architecture de Nantes), France</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Saisonniers / Intérimaires, nouvelles pratiques, nouvelles temporalités : ruptures et solidarités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDEHN, Mar 2023, Le Havre, Université du Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982218v1</w:t>
+                <w:t xml:space="preserve">hal-04982275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones énergétiques spéciales. Flux et recompositions territoriales du travail</w:t>
               </w:r>
@@ -1428,234 +1428,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels dispositifs filmiques pour enquêter la question de l'habiter des travailleur-euses mobiles dans les Zones Économiques Spéciales (ZES) ?</w:t>
+                <w:t xml:space="preserve">Filmer la zone : espaces-temps d’une recherche-création sur les modes d’habiter associés à la mobilité du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier-vidéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacte et AAU-Cresson, Nov 2022, Grenoble (Cinémathèque de Grenoble), France</w:t>
+              <w:t xml:space="preserve">Le Congrès du Centenaire de l'Union Géographique Internationale (UGI-IGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris (Institut de géographie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982149v1</w:t>
+                <w:t xml:space="preserve">hal-04982066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter la zone. Enjeux et représentations des modes d’habiter liés à la mobilité du travail : l’exemple de la première Zone Économique Spéciale (ZES) française à Port-Jérôme, Normandie.</w:t>
+                <w:t xml:space="preserve">Quels dispositifs filmiques pour enquêter la question de l'habiter des travailleur-euses mobiles dans les Zones Économiques Spéciales (ZES) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Culture de la recherche 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATE, May 2022, Rouen (École Nationale Supérieure d’Architecture de Normandie), France</w:t>
+              <w:t xml:space="preserve">Atelier-vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacte et AAU-Cresson, Nov 2022, Grenoble (Cinémathèque de Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982046v1</w:t>
+                <w:t xml:space="preserve">hal-04982149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer la zone : espaces-temps d’une recherche-création sur les modes d’habiter associés à la mobilité du travail</w:t>
+                <w:t xml:space="preserve">Habiter la zone. Enjeux et représentations des modes d’habiter liés à la mobilité du travail : l’exemple de la première Zone Économique Spéciale (ZES) française à Port-Jérôme, Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Congrès du Centenaire de l'Union Géographique Internationale (UGI-IGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris (Institut de géographie), France</w:t>
+              <w:t xml:space="preserve">Séminaire Culture de la recherche 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATE, May 2022, Rouen (École Nationale Supérieure d’Architecture de Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982066v1</w:t>
+                <w:t xml:space="preserve">hal-04982046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se “loger mobile” le long du littoral Ouest Cotentin</w:t>
               </w:r>
@@ -1799,165 +1799,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer la zone : mise en place d’un processus de création construit par et pour des objets d’étude hors-normes</w:t>
+                <w:t xml:space="preserve">Habiter la zone d’exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude doctorants et jeunes chercheurs "Rentrer dans le moule ? : Norme(s) et forme(s) en sciences humaines et sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PRSH, Dec 2021, Le Havre, Université du Havre, France</w:t>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire Villes et Sciences sociales "Administrer les populations en régime d’exception"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Caen (MRSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978862v1</w:t>
+                <w:t xml:space="preserve">hal-04978831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter la zone d’exception</w:t>
+                <w:t xml:space="preserve">Filmer la zone : mise en place d’un processus de création construit par et pour des objets d’étude hors-normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire Villes et Sciences sociales "Administrer les populations en régime d’exception"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Caen (MRSH), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude doctorants et jeunes chercheurs "Rentrer dans le moule ? : Norme(s) et forme(s) en sciences humaines et sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRSH, Dec 2021, Le Havre, Université du Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978831v1</w:t>
+                <w:t xml:space="preserve">hal-04978862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2473,51 +2473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misia Forlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aqw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04488607v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Turquetille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Klepper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mure-Ravaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04485217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez-Houis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chandelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misia Forlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aqw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04488607v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Turquetille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Klepper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mure-Ravaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978862v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04485217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez-Houis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chandelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>