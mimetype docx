--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -106,174 +106,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer des travailleur·euses mobiles pour en-quêter la question de l’habiter dans les Zones Économiques Spéciales (ZES)</w:t>
+                <w:t xml:space="preserve">Une rencontre singulière en Pologne autour de Joy, venue des Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastik. Art &amp; science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 41 - n°2 et 3, pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15aqw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287185v1</w:t>
+                <w:t xml:space="preserve">hal-05430110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une rencontre singulière en Pologne autour de Joy, venue des Philippines</w:t>
+                <w:t xml:space="preserve">Filmer des travailleur·euses mobiles pour en-quêter la question de l’habiter dans les Zones Économiques Spéciales (ZES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plastik. Art &amp; science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15aqw⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05430110v1</w:t>
+                <w:t xml:space="preserve">hal-05287185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer la zone : mise en place d'un processus de recherche-création construit par et pour des objets d'étude hors normes</w:t>
               </w:r>
@@ -906,467 +906,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels dispositifs filmiques pour enquêter la question de l’habiter des travailleur-euses mobiles dans les Zones Économiques Spéciales ?</w:t>
+                <w:t xml:space="preserve">Des vidéos en ligne pour (se) représenter les modes d’habiter temporaires d’ouvrières dans les Zones Économiques Spéciales (ZES) polonaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "La recherche créative ou la créativité dans la recherche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laslar, May 2023, Caen (MRSH), France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral "Dé-noter. Mise en crise de la notation architecturale : Entre dialogue et collisions, que permettent les pratiques représentatives divergentes de l’architecture ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DREAM, Apr 2023, Marseille (Ordre des architectes PACA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982414v1</w:t>
+                <w:t xml:space="preserve">hal-04982341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches filmiques et cartographiques pour donner à voir et à entendre des espaces invisibilisés</w:t>
+                <w:t xml:space="preserve">Migrations encouragées / découragées en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Turquetille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde et exposition "Du terrain à l'image"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAU-Cresson, Mar 2023, Nantes (Ecole Nationale Supérieure d'Architecture de Nantes), France</w:t>
+              <w:t xml:space="preserve">Table-ronde autour des questions de mobilité en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRSH, Apr 2023, Le Havre, Université du Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982218v1</w:t>
+                <w:t xml:space="preserve">hal-04982298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vidéos en ligne pour (se) représenter les modes d’habiter temporaires d’ouvrières dans les Zones Économiques Spéciales (ZES) polonaises</w:t>
+                <w:t xml:space="preserve">Filmer des travailleur-euses mobiles pour enquêter la question de l’habiter dans les Zones Économiques Spéciales (ZES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral "Dé-noter. Mise en crise de la notation architecturale : Entre dialogue et collisions, que permettent les pratiques représentatives divergentes de l’architecture ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DREAM, Apr 2023, Marseille (Ordre des architectes PACA), France</w:t>
+              <w:t xml:space="preserve">Colloque "En-quête de terrains : l’art de croiser les gens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale Arts plastiques, esthétique &amp; sciences de l'art, Jan 2023, Paris (Université Paris 1 Panthéon Sorbonne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982341v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations encouragées / découragées en Europe</w:t>
+                <w:t xml:space="preserve">Intérimaires dans les Zones Économiques Spéciales en Pologne et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaël Turquetille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde autour des questions de mobilité en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PRSH, Apr 2023, Le Havre, Université du Havre, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Saisonniers / Intérimaires, nouvelles pratiques, nouvelles temporalités : ruptures et solidarités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDEHN, Mar 2023, Le Havre, Université du Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982298v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer des travailleur-euses mobiles pour enquêter la question de l’habiter dans les Zones Économiques Spéciales (ZES)</w:t>
+                <w:t xml:space="preserve">Approches filmiques et cartographiques pour donner à voir et à entendre des espaces invisibilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "En-quête de terrains : l’art de croiser les gens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École doctorale Arts plastiques, esthétique &amp; sciences de l'art, Jan 2023, Paris (Université Paris 1 Panthéon Sorbonne), France</w:t>
+              <w:t xml:space="preserve">Table-ronde et exposition "Du terrain à l'image"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAU-Cresson, Mar 2023, Nantes (Ecole Nationale Supérieure d'Architecture de Nantes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982206v1</w:t>
+                <w:t xml:space="preserve">hal-04982218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérimaires dans les Zones Économiques Spéciales en Pologne et en France</w:t>
+                <w:t xml:space="preserve">Quels dispositifs filmiques pour enquêter la question de l’habiter des travailleur-euses mobiles dans les Zones Économiques Spéciales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Saisonniers / Intérimaires, nouvelles pratiques, nouvelles temporalités : ruptures et solidarités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDEHN, Mar 2023, Le Havre, Université du Havre, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "La recherche créative ou la créativité dans la recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laslar, May 2023, Caen (MRSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982275v1</w:t>
+                <w:t xml:space="preserve">hal-04982414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones énergétiques spéciales. Flux et recompositions territoriales du travail</w:t>
               </w:r>
@@ -1428,234 +1428,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer la zone : espaces-temps d’une recherche-création sur les modes d’habiter associés à la mobilité du travail</w:t>
+                <w:t xml:space="preserve">Quels dispositifs filmiques pour enquêter la question de l'habiter des travailleur-euses mobiles dans les Zones Économiques Spéciales (ZES) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Congrès du Centenaire de l'Union Géographique Internationale (UGI-IGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris (Institut de géographie), France</w:t>
+              <w:t xml:space="preserve">Atelier-vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacte et AAU-Cresson, Nov 2022, Grenoble (Cinémathèque de Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982066v1</w:t>
+                <w:t xml:space="preserve">hal-04982149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels dispositifs filmiques pour enquêter la question de l'habiter des travailleur-euses mobiles dans les Zones Économiques Spéciales (ZES) ?</w:t>
+                <w:t xml:space="preserve">Habiter la zone. Enjeux et représentations des modes d’habiter liés à la mobilité du travail : l’exemple de la première Zone Économique Spéciale (ZES) française à Port-Jérôme, Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier-vidéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacte et AAU-Cresson, Nov 2022, Grenoble (Cinémathèque de Grenoble), France</w:t>
+              <w:t xml:space="preserve">Séminaire Culture de la recherche 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATE, May 2022, Rouen (École Nationale Supérieure d’Architecture de Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982149v1</w:t>
+                <w:t xml:space="preserve">hal-04982046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter la zone. Enjeux et représentations des modes d’habiter liés à la mobilité du travail : l’exemple de la première Zone Économique Spéciale (ZES) française à Port-Jérôme, Normandie.</w:t>
+                <w:t xml:space="preserve">Filmer la zone : espaces-temps d’une recherche-création sur les modes d’habiter associés à la mobilité du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Culture de la recherche 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATE, May 2022, Rouen (École Nationale Supérieure d’Architecture de Normandie), France</w:t>
+              <w:t xml:space="preserve">Le Congrès du Centenaire de l'Union Géographique Internationale (UGI-IGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris (Institut de géographie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982046v1</w:t>
+                <w:t xml:space="preserve">hal-04982066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se “loger mobile” le long du littoral Ouest Cotentin</w:t>
               </w:r>
@@ -1799,165 +1799,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter la zone d’exception</w:t>
+                <w:t xml:space="preserve">Filmer la zone : mise en place d’un processus de création construit par et pour des objets d’étude hors-normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire Villes et Sciences sociales "Administrer les populations en régime d’exception"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Caen (MRSH), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude doctorants et jeunes chercheurs "Rentrer dans le moule ? : Norme(s) et forme(s) en sciences humaines et sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRSH, Dec 2021, Le Havre, Université du Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978831v1</w:t>
+                <w:t xml:space="preserve">hal-04978862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer la zone : mise en place d’un processus de création construit par et pour des objets d’étude hors-normes</w:t>
+                <w:t xml:space="preserve">Habiter la zone d’exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misia Forlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude doctorants et jeunes chercheurs "Rentrer dans le moule ? : Norme(s) et forme(s) en sciences humaines et sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PRSH, Dec 2021, Le Havre, Université du Havre, France</w:t>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire Villes et Sciences sociales "Administrer les populations en régime d’exception"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Caen (MRSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978862v1</w:t>
+                <w:t xml:space="preserve">hal-04978831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2473,51 +2473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misia Forlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aqw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04488607v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Turquetille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Klepper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mure-Ravaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978862v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04485217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez-Houis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chandelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misia Forlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aqw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04488607v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Turquetille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Klepper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mure-Ravaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04485217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez-Houis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chandelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>