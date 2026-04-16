--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -999,243 +999,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rivolte francesi del novembre 2005</w:t>
+                <w:t xml:space="preserve">Les jeunes émeutiers de novembre 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques De Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Cicchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Cicchelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2, pp.291-314</w:t>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 145, pp.165-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00186648v1</w:t>
+                <w:t xml:space="preserve">halshs-00163357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes émeutiers de novembre 2005</w:t>
+                <w:t xml:space="preserve">Le rivolte francesi del novembre 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques De Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Misset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Cicchelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Debat </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 145, pp.165-181</w:t>
+              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.291-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00163357v1</w:t>
+                <w:t xml:space="preserve">halshs-00186648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les violences urbaines de l'automne 2005</w:t>
               </w:r>
@@ -2559,51 +2559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.153.0091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stettinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03212009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.153.0091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stettinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03212009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>