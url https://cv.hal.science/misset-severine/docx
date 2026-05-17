--- v1 (2026-04-16)
+++ v2 (2026-05-17)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désordres environnementaux et stratégies de reproduction sociale</w:t>
+                <w:t xml:space="preserve">Requalifier l’écologie : morales de classe et confrontations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
@@ -179,106 +179,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 139, pp.3-6. </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (151-152), pp.7-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.139.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.151.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263390v1</w:t>
+                <w:t xml:space="preserve">hal-05596618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La condition écologique des classes sociales</w:t>
+                <w:t xml:space="preserve">Désordres environnementaux et stratégies de reproduction sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
@@ -313,1611 +313,1745 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 255, pp.4-27. </w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139, pp.3-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.255.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.139.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920706v1</w:t>
+                <w:t xml:space="preserve">hal-05263390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner de son temps&amp;quot; pour ne pas être des “assistés”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+                <w:t xml:space="preserve">La condition écologique des classes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 255, pp.4-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.255.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123174v1</w:t>
+                <w:t xml:space="preserve">hal-04920706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Donner de son temps » pour ne pas être des « assistés »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Donner de son temps&amp;quot; pour ne pas être des “assistés”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp. 73-89</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297751v1</w:t>
+                <w:t xml:space="preserve">halshs-04123174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique managériale du « sang neuf » et tensions intergénérationnelles</w:t>
+                <w:t xml:space="preserve">« Donner de son temps » pour ne pas être des « assistés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 73-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.153.0091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02001526v1</w:t>
+                <w:t xml:space="preserve">hal-02297751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle « élite des réprouvés » ? Les bacheliers professionnels industriels devenus ouvriers qualifiés</w:t>
+                <w:t xml:space="preserve">Politique managériale du « sang neuf » et tensions intergénérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Générations au travail, générations en relation, 39 / n° 153 (2), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.153.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02001377v1</w:t>
+                <w:t xml:space="preserve">halshs-02001526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifications ouvrières et confrontation de générations d’ouvriers qualifiés : vers une remise en cause de l’ordre de l’ancienneté ?</w:t>
+                <w:t xml:space="preserve">Une nouvelle « élite des réprouvés » ? Les bacheliers professionnels industriels devenus ouvriers qualifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.090.0029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01481165v1</w:t>
+                <w:t xml:space="preserve">halshs-02001377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généalogies des outils de gestion.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classifications ouvrières et confrontation de générations d’ouvriers qualifiés : vers une remise en cause de l’ordre de l’ancienneté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Ponnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (90), http://www.cairn.info/revue-societes-contemporaines-2013-2-page-29.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.090.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01369510v1</w:t>
+                <w:t xml:space="preserve">halshs-01481165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifications ouvrières et confrontation de générations d'ouvriers qualifiés : vers une remise en cause de l'ordre de l'ancienneté ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Généalogies des outils de gestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ponnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp. 29-52</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297761v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01369510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximité professionnelle et distance scolaire : les jeunes ouvriers qualifiés et leurs trajectoires</w:t>
+                <w:t xml:space="preserve">Classifications ouvrières et confrontation de générations d'ouvriers qualifiés : vers une remise en cause de l'ordre de l'ancienneté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 29-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.1608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02001592v1</w:t>
+                <w:t xml:space="preserve">hal-02297761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes émeutiers de novembre 2005</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proximité professionnelle et distance scolaire : les jeunes ouvriers qualifiés et leurs trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Debat </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167, pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.1608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00163357v1</w:t>
+                <w:t xml:space="preserve">halshs-02001592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rivolte francesi del novembre 2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les jeunes émeutiers de novembre 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques De Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Cicchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Cicchelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2, pp.291-314</w:t>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 145, pp.165-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00186648v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les violences urbaines de l'automne 2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Le rivolte francesi del novembre 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques De Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Misset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Cicchelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons stratégiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3, pp.20</w:t>
+              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.291-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00137593v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00186648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las revueltas francesas de noviembre de 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques De Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Cicchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sistema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 197-198, pp.329-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00163349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les violences urbaines de l'automne 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques De Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Cicchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Misset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00137593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Stettinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Le travail populaire, approches croisées »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports d’une enquête par monographies de ménages pour analyser les petites mobilités professionnelles en milieux populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennales d'ethnographie de l'EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02082741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vécu subjectif des trajectoires professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « Vous avez dit « populaire » ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02082716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empreinte de mai 68 chez les militants paysans de Loire-Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « Mai 68 : 50 ans ! Mémoires, représentations, traces et (ré)interprétations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02082745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports entre syndicats ouvriers et paysans dans la décennie 70</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Nantes, une décennie tumultueuse ? Militer à Nantes dans les années 70 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02082721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement ouvrier et les syndicalistes paysans en Loire-Atlantique : De la naissance à l’abandon d’une référence (1957-1984)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association Française de Sciences Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02082729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1927,188 +2061,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France d'en bas ? Idées reçues sur les classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Poullaouec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 198 p., 2019, Idées reçues, 979-10-318-0373-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02462866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la sociologie des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2118,301 +2252,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gilets jaunes sont la revanche de la France d’en bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Poullaouec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Masclet; Séverine Misset; Tristan Poullaouec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, 2019, 9791031803739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-a-t-il une vie professionnelle après le syndicalisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Contamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fillieule, Olivier; Collectif SOMBRERO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.257-285, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et bastions ouvriers : les grandes mutations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Haute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fillieule, Olivier; Béroud, Sophie; Masclet, Camille; Sommier, Isabelle; Collectif SOMBRERO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes sud, pp.73-101, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2559,51 +2693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.153.0091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stettinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03212009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.153.0091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1608" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stettinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03212009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219462v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>