--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,1195 +66,1195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Demand-Side Interventions Rebuild Global Fisheries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deschenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Costello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Melnychuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouch Missirian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yes, in your backyard : Forced technological adoption and spatial externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouch Missirian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effectiveness of Local Conservation Ballots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyal G. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouch Missirian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Economic Review Papers and Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 115, pp.403-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1257/pandp.20251073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring credibility in carbon offsets through systematic ex post evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabé-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Creti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharyn Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micah Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (7), pp.733-740. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-025-01589-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of genetically modified crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Engist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasundhara Gaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoule F Hyjazie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 385 (6712), pp.ado9340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.ado9340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectively and equitably steering pro-environmental behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesche Huebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabé-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouch Missirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanyong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Lopez-Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (4), pp.329-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oneear.2023.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental risk in an age of biotic impoverishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahid Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gould Bruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouch Missirian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (19), pp.R1164-R1169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2021.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and thermal ecological function: The influence of freshwater algal diversity on local thermal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouch Missirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyal G Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jess T Gersony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason C Y Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahid Naeem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (12), pp.6949 - 6958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.5262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum applications respond to temperature fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouch Missirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Schlenker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 358 (6370), pp.1610-1614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Applications and Migration Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouch Missirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Schlenker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107 (5), pp.436-440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1257/aer.p20171051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136714v1</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">hal-04957152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1311,51 +1311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouch Missirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1425,51 +1425,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space matters: Quantifying ecosystem-mediated externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouch Missirian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Columbia University, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1665,51 +1665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Hogan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal G. Frank" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gantois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Missirian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pandp.20251073" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chab&#233;-Ferret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharyn Duffy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Elias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01589-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Noack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Engist" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasundhara Gaur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoule F Hyjazie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado9340" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesche Huebner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyong Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Feldman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2023.04.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Naeem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gould Bruner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.09.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal G Frank" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess T Gersony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason C Y Wong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5262" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Schlenker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.p20171051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deschenes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Costello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcdonald" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melnychuk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Muniglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04136578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deschenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Costello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcdonald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melnychuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Missirian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Hogan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal G. Frank" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gantois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pandp.20251073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chab&#233;-Ferret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharyn Duffy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Elias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01589-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Noack" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Engist" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasundhara Gaur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoule F Hyjazie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado9340" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesche Huebner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyong Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Feldman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2023.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Naeem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gould Bruner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal G Frank" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess T Gersony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason C Y Wong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5262" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Schlenker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.p20171051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Muniglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04136578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>