--- v0 (2026-03-21)
+++ v1 (2026-05-11)
@@ -989,278 +989,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of histidine kinase inhibitors and their biological properties</w:t>
+                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination and biological evaluation of HLM006474 enantiomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Meffre</w:t>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Szurmant</w:t>
+                <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Benfodda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Research Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/med.21651⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.380-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2018.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400521v1</w:t>
+                <w:t xml:space="preserve">hal-01968387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination and biological evaluation of HLM006474 enantiomers</w:t>
+                <w:t xml:space="preserve">Synthesis of histidine kinase inhibitors and their biological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bourouh</w:t>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
+                <w:t xml:space="preserve">Hendrik Szurmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.380-382. </w:t>
+              <w:t xml:space="preserve">Medicinal Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2018.12.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/med.21651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968387v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis, and Evaluation of 2,9-Bis[(substituted-aminomethyl)phenyl]-1,10-phenanthroline Derivatives as G-Quadruplex Ligands.</w:t>
               </w:r>
@@ -1406,277 +1406,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-coupling reactions on azetidinone moieties: facile access to novel potential antibacterial ß-lactam agents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon-containing amino acids for 18F labeling of neurotensin analogues targeting NTS1 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Zambon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Docquier</w:t>
+                <w:t xml:space="preserve">Delphine Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+                <w:t xml:space="preserve">Alexis Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Hindié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vrtual Symposium for Young Organic Chemists - ViSYOChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Division Chimie Organique de la Société Chimique d’Italie; Société chimique de France, Jun 2024, Webinar, Italy</w:t>
+              <w:t xml:space="preserve">37th European Peptide Symposium (37th EPS) &amp; 14th International Peptide Symposium (14th IPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Peptide Society (EPS), Aug 2024, Florence, Italy. pp.98-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833525v1</w:t>
+                <w:t xml:space="preserve">hal-04811528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-containing amino acids for 18F labeling of neurotensin analogues targeting NTS1 receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-coupling reactions on azetidinone moieties: facile access to novel potential antibacterial ß-lactam agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vimont</w:t>
+                <w:t xml:space="preserve">Margot Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Reinbold</w:t>
+                <w:t xml:space="preserve">Jean-Denis Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elif Hindié</w:t>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Peptide Symposium (37th EPS) &amp; 14th International Peptide Symposium (14th IPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Peptide Society (EPS), Aug 2024, Florence, Italy. pp.98-99</w:t>
+              <w:t xml:space="preserve">Vrtual Symposium for Young Organic Chemists - ViSYOChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Division Chimie Organique de la Société Chimique d’Italie; Société chimique de France, Jun 2024, Webinar, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811528v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche pour lutter contre les résistances bactériennes</w:t>
               </w:r>
@@ -1688,51 +1688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindita Lari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1783,51 +1783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design, synthesis and antimicrobial properties of thiophene derivatives that inhibit bacterial histidine kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,51 +1835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference Antimicrobial and antibacterial Istanbul Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Istanbul, Turkey</w:t>
@@ -1966,77 +1966,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Symposium 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
@@ -2190,103 +2190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination of HLM006474 enantiomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Meffre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII International conférence on Organic synthesis (22-ICOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Florence, Italy</w:t>
@@ -2354,51 +2354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2486,51 +2486,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire sur la problématique de la résistance bactérienne : conception, synthèse et évaluation de l’activité biologique de nouveaux agents antibactériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales Hurtado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chimie organique. Université de Nîmes, 2019. Français. </w:t>
+              <w:t xml:space="preserve">Chimie organique. Nîmes Université, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019NIME0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2712,51 +2712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miyanou.rosales-hurtado@umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397904v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslava Lunova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baneres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Sannio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Feller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB01396D" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindita Lari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.3c00110" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805578v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#233;lis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ogawa-Okada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Yamamoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01522-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Szurmant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21651" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.12.037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosales Myanou Hurtado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600511" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zambon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Docquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811528v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;mond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vimont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Reinbold" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Hindi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zschiedrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02976570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales Hurtado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NIME0003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miyanou.rosales-hurtado@umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397904v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslava Lunova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baneres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Sannio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Feller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB01396D" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindita Lari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.3c00110" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805578v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#233;lis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ogawa-Okada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Yamamoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01522-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.12.037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Szurmant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21651" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosales Myanou Hurtado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600511" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;mond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vimont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Reinbold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Hindi&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zambon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Docquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zschiedrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02976570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales Hurtado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NIME0003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>