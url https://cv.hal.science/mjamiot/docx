--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -223,85 +223,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (182)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (183)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t>
+                <w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
@@ -340,78 +340,78 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t>
+              <w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929103v1</w:t>
+                <w:t xml:space="preserve">hal-05071357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are healthier diets culturally affordable in Africa? evidence from four African countries</w:t>
               </w:r>
@@ -784,51 +784,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t>
+                <w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
@@ -867,14940 +867,14949 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t>
+              <w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071357v1</w:t>
+                <w:t xml:space="preserve">hal-04929103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiatives pour encourager la consommation de fruits et légumes chez les enfants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise au point sur les compléments alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">Eric Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc P Belzunces</w:t>
+                <w:t xml:space="preserve">Emilie Dalle-Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Marette</w:t>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (5), pp.273-283. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.006⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 60 (4), pp.215-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214124v1</w:t>
+                <w:t xml:space="preserve">hal-05167976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet, fruit and vegetables and One Health: benefits for health, environment, society and the consumer—proceedings of the 9th edition of EGEA conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Komati</w:t>
+                <w:t xml:space="preserve">Initiatives pour encourager la consommation de fruits et légumes chez les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elio Riboli</w:t>
+                <w:t xml:space="preserve">Luc P Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Dore</w:t>
+                <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Boyland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cravedi</w:t>
+                <w:t xml:space="preserve">Stéphan Marette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (3), pp.108. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (5), pp.273-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-025-03610-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994246v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on food supplements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diet, fruit and vegetables and One Health: benefits for health, environment, society and the consumer—proceedings of the 9th edition of EGEA conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Komati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bertin</w:t>
+                <w:t xml:space="preserve">Elio Riboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dalle-Chanseaume</w:t>
+                <w:t xml:space="preserve">Joël Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+                <w:t xml:space="preserve">Emma Boyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (4), pp.215-224. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-025-03610-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167976v1</w:t>
+                <w:t xml:space="preserve">hal-04994246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jus de fruits, une boisson sucrée comme les autres ? Réalité de consommation et de contribution nutritionnelle, perceptions et conséquences en santé publique. Synthèse du workshop de la SFN en partenariat avec Unijus donné en visioconférence le 1er juin 2023</w:t>
+                <w:t xml:space="preserve">Uncertain times require new thinking for agri-food science to ensure food security and nutrition for all</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Garcia</w:t>
+                <w:t xml:space="preserve">Evan Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Josèphe Amiot-Carlin</w:t>
+                <w:t xml:space="preserve">Olanike Adeyemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Romon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sayed Azam-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.12.008⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 165, pp.105261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2025.105261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412531v1</w:t>
+                <w:t xml:space="preserve">hal-05273433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact and nutritional quality of adult diet in France based on fruit and vegetable intakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+                <w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanna Calvarin</w:t>
+                <w:t xml:space="preserve">Marie-Joseph Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-023-03252-3⟩</w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236604v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofortification versus diversification to fight micronutrient deficiencies: an interdisciplinary review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional optimization through linear programming of climate-smart and gluten free pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Malézieux</w:t>
+                <w:t xml:space="preserve">Clothilde Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric O. Verger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter Biu Ngigi</w:t>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12571-023-01422-z⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.115899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.115899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04369464v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional optimization through linear programming of climate-smart and gluten free pasta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biofortification versus diversification to fight micronutrient deficiencies: an interdisciplinary review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Pinel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+                <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Vannier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Peter Biu Ngigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.115899⟩</w:t>
+              <w:t xml:space="preserve">Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.261-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12571-023-01422-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04489378v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">Environmental impact and nutritional quality of adult diet in France based on fruit and vegetable intakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Komati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Joseph Amiot</w:t>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Calvarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.195-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-023-03252-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732768v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de la websérie conjointe SFN – RAC donnée en visioconférence les jeudis 9, 16 et 30 juin 2022 « Quelle Alimentation pour la Santé et la Planète ? »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Les jus de fruits, une boisson sucrée comme les autres ? Réalité de consommation et de contribution nutritionnelle, perceptions et conséquences en santé publique. Synthèse du workshop de la SFN en partenariat avec Unijus donné en visioconférence le 1er juin 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Romon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 58 (1), pp.37-44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.12.004⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 59 (1), pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926350v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mainstreaming traditional fruits, vegetables and pulses for nutrition, income, and sustainability in sub-Saharan Africa: the case for Kenya and Ethiopia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Horsemeat consumption in France: Determinants and sustainable market perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikpidi Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 198, pp.109083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1197703⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04338669v1</w:t>
+                <w:t xml:space="preserve">hal-03920150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horsemeat consumption in France: Determinants and sustainable market perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse de la websérie conjointe SFN – RAC donnée en visioconférence les jeudis 9, 16 et 30 juin 2022 « Quelle Alimentation pour la Santé et la Planète ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Granier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (1), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03920150v1</w:t>
+                <w:t xml:space="preserve">hal-03926350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in French purchases of pulses during an FAO awareness campaign</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France Caillavet</w:t>
+                <w:t xml:space="preserve">Mainstreaming traditional fruits, vegetables and pulses for nutrition, income, and sustainability in sub-Saharan Africa: the case for Kenya and Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Biu Ngigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Termote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9, 20 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 10 (10:1197703), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1197703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.971868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03974613v1</w:t>
+                <w:t xml:space="preserve">hal-04338669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fruits et légumes « Biologiques » sont-ils de qualité supérieure et meilleurs pour notre santé ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in French purchases of pulses during an FAO awareness campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikpidi Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.12.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.971868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924983v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability analysis of the Mediterranean diet: results from the French NutriNet-Santé study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (12), pp.2182-2197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007114523001411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D supplementation on carotid remodeling and stiffness in obese adolescents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les fruits et légumes « Biologiques » sont-ils de qualité supérieure et meilleurs pour notre santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (11), </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (1), pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14112296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682861v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical evidence of the benefits of phytonutrients in human healthcare</w:t>
+                <w:t xml:space="preserve">Key findings of the French BioNutriNet project on organic food-based diets: description, determinants, and relationships to health and the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Monjotin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fleurentin</w:t>
+                <w:t xml:space="preserve">Louise Seconda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morel Jean-Michel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14091712⟩</w:t>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.208-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/advances/nmab105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681092v1</w:t>
+                <w:t xml:space="preserve">hal-03388846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key findings of the French BioNutriNet project on organic food-based diets: description, determinants, and relationships to health and the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical evidence of the benefits of phytonutrients in human healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monjotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Jacques Fleurentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Seconda</w:t>
+                <w:t xml:space="preserve">Morel Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.208-224. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/advances/nmab105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14091712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03388846v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do food safety concerns affect consumer behaviors and diets in low- and middle-income countries? A systematic review</w:t>
+                <w:t xml:space="preserve">Vitamin D supplementation on carotid remodeling and stiffness in obese adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Liguori</w:t>
+                <w:t xml:space="preserve">Christopher Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Trübswasser</w:t>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+                <w:t xml:space="preserve">Cecile Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Le Port</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Landais</w:t>
+                <w:t xml:space="preserve">Delphine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100606⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14112296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511616v1</w:t>
+                <w:t xml:space="preserve">hal-03682861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing pulse agrobiodiversity to improve food security and sustainable agriculture in Sub-Saharan Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Biu Ngigi</w:t>
+                <w:t xml:space="preserve">How do food safety concerns affect consumer behaviors and diets in low- and middle-income countries? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Liguori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ursula Trübswasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Le Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.948808⟩</w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03846149v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary profiles and cardiovascular pathologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing pulse agrobiodiversity to improve food security and sustainable agriculture in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Biu Ngigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Termote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.07.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.948808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925048v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caribbean nutrition transition: what can we learn from dietary patterns in the French West Indies?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary profiles and cardiovascular pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (6), pp.398-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02317-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02892328v1</w:t>
+                <w:t xml:space="preserve">hal-03925048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of vitamin D supplementation on microvascular reactivity in obese adolescents: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Agnès Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola Lamani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Antonia Perez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S136898002100327X⟩</w:t>
+              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (8), pp.2474-2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.numecd.2021.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356397v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D supplementation on microvascular reactivity in obese adolescents: A Randomized Controlled Trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Perez-Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Raverdy</w:t>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.numecd.2021.04.025⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (18), pp.6323-6334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S136898002100327X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230071v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake estimation of phytochemicals in a French well-balanced diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+                <w:t xml:space="preserve">Caribbean nutrition transition: what can we learn from dietary patterns in the French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latge Christian</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2), pp.1111-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02317-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13103628⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472689v1</w:t>
+                <w:t xml:space="preserve">hal-02892328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a better diet reduce dependence on imports? The case of Tunisia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
+                <w:t xml:space="preserve">Intake estimation of phytochemicals in a French well-balanced diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latge Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plumey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.3628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13103628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/agec.12572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02549360v1</w:t>
+                <w:t xml:space="preserve">hal-03472689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soaking and cooking modify the alpha-galacto-oligosaccharide and dietary fibre content in five Mediterranean legumes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rochette</w:t>
+                <w:t xml:space="preserve">Does a better diet reduce dependence on imports? The case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Bellagha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+                <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (5), pp.551-561. </w:t>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (4), pp.567-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09637486.2018.1544229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/agec.12572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310096v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on potential environmental impacts of water deprivation and land use for food consumption in France and Tunisia</w:t>
+                <w:t xml:space="preserve">Crossing sociological, ecological and nutritional perspectives on agrifood systems transitions: towards a transdisciplinary territorial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Sinfort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, 11 p. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su11051284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346205v1</w:t>
+                <w:t xml:space="preserve">hal-02054478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les légumineuses dans nos assiettes : que nous dit la science ? Nutriments et composés bioactifs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some differences in nutritional biomarkers are detected between consumers and non-consumers of organic foods: findings from the BioNutriNet Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mouquet-Rivier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/UYIXYR⟩</w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzy090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620492v1</w:t>
+                <w:t xml:space="preserve">hal-01930384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of diet sustainability with increased level of organic food in the diet: findings from the BioNutriNet cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
+                <w:t xml:space="preserve">How to meet nutritional recommendations and reduce diet environmental impact in the Mediterranean region? An optimization study to identify more sustainable diets in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqy361⟩</w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.227-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487493v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to meet nutritional recommendations and reduce diet environmental impact in the Mediterranean region? An optimization study to identify more sustainable diets in Tunisia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Drogue</w:t>
+                <w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Lascialfari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2019.07.006⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (23), pp.6833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609655v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régime méditerranéen et santé cardiovasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (59), pp.10-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pranut.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">Improvement of diet sustainability with increased level of organic food in the diet: findings from the BioNutriNet cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Seconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (4), pp.1173-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqy361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416411v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation des fruits et légumes : quels avantages, quels risques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
+                <w:t xml:space="preserve">Dataset on potential environmental impacts of water deprivation and land use for food consumption in France and Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02624847v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic inequalities in metabolic syndrome in the French West Indies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
+                <w:t xml:space="preserve">Soaking and cooking modify the alpha-galacto-oligosaccharide and dietary fibre content in five Mediterranean legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondos Njoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Bellagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7970-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (5), pp.551-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09637486.2018.1544229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396253v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la biodisponibilité des nutriments lors de l’identification de régimes alimentaires plus durables : la consommation de viande est-elle toujours à réduire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Les légumineuses dans nos assiettes : que nous dit la science ? Nutriments et composés bioactifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangui Barre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.06.004⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.203-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/UYIXYR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623581v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some differences in nutritional biomarkers are detected between consumers and non-consumers of organic foods: findings from the BioNutriNet Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Socioeconomic inequalities in metabolic syndrome in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cdn/nzy090⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7970-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930384v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing sociological, ecological and nutritional perspectives on agrifood systems transitions: towards a transdisciplinary territorial approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">Consommation des fruits et légumes : quels avantages, quels risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (2), pp.139-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054478v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cooking and food matrix on estimated mineral bioavailability in Mloukhiya, a Mediterranean dish based on jute leaves and meat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+                <w:t xml:space="preserve">Prise en compte de la biodisponibilité des nutriments lors de l’identification de régimes alimentaires plus durables : la consommation de viande est-elle toujours à réduire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Picq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.11.020⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (6), pp.336-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913831v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bioavailability of iron, zinc, protein and vitamin A is highly variable in French individual diets: Impact on nutrient inadequacy assessment and relation with the animal-to-plant ratio of diets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Integrating nutrient bioavailability and co-production links when identifying sustainable diets: How low should we reduce meat consumption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01607470v1</w:t>
+                <w:t xml:space="preserve">hal-01765837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Composition and Bioactive Content of Legumes: Characterization of Pulses Frequently Consumed in France and Effect of the Cooking Method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of bilitranslocase and beta-glucuronidase in the vascular protection by hydroxytyrosol and its glucuronide metabolites in oxidative stress conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Julien Peyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+                <w:t xml:space="preserve">Grégory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10111668⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.8 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2017.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022896v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of bilitranslocase and beta-glucuronidase in the vascular protection by hydroxytyrosol and its glucuronide metabolites in oxidative stress conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Obert</w:t>
+                <w:t xml:space="preserve">The bioavailability of iron, zinc, protein and vitamin A is highly variable in French individual diets: Impact on nutrient inadequacy assessment and relation with the animal-to-plant ratio of diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dangles</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2017.09.009⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 238, pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646634v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of exercise intensity on microvascular function in obese adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Morrissey</w:t>
+                <w:t xml:space="preserve">Nutritional Composition and Bioactive Content of Legumes: Characterization of Pulses Frequently Consumed in France and Effect of the Cooking Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">Stéphane Georgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Hafnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0577-4280⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10111668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621563v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants et corrélats de la consommation d’aliments issus de l’agriculture biologique. Résultats du projet BioNutriNet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Effects of cooking and food matrix on estimated mineral bioavailability in Mloukhiya, a Mediterranean dish based on jute leaves and meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondos Njoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Bellagha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105, pp.233 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608167v1</w:t>
+                <w:t xml:space="preserve">hal-01913831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “Fork-to-Farm” Multi-Scale Approach to Promote Sustainable Food Systems for Nutrition and Health: A Perspective for the Mediterranean Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Dop</w:t>
+                <w:t xml:space="preserve">Déterminants et corrélats de la consommation d’aliments issus de l’agriculture biologique. Résultats du projet BioNutriNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00030⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (1), pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848425v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic food : State of the art and perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+                <w:t xml:space="preserve">Effects of exercise intensity on microvascular function in obese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dimier-Vallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+                <w:t xml:space="preserve">David Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.02.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (6), pp.450 - 455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0577-4280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117952v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the links between agriculture and food security: a survey of women in the governorate of Sidi-Bouzid, central Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+                <w:t xml:space="preserve">Sofyan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofyan Martin</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+                <w:t xml:space="preserve">Jalila El-Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Dop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (1), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cagri/2018005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating nutrient bioavailability and co-production links when identifying sustainable diets: How low should we reduce meat consumption?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tangui Barre</w:t>
+                <w:t xml:space="preserve">A “Fork-to-Farm” Multi-Scale Approach to Promote Sustainable Food Systems for Nutrition and Health: A Perspective for the Mediterranean Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Perignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Micard</w:t>
+                <w:t xml:space="preserve">Marie-Claude Dop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (2), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (30), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765837v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micronutriments. Les risques/bénéfices, bases de la règlementation</w:t>
+                <w:t xml:space="preserve">Organic food : State of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Coxam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dimier-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594641v1</w:t>
+                <w:t xml:space="preserve">hal-02117952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamines et minéraux, micronutriments essentiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Hydroxytyrosol in the Prevention of the Metabolic Syndrome and Related Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9030306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594668v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Choice Motives When Purchasing in Organic and Conventional Consumer Clusters: Focus on Sustainable Concerns (The NutriNet-Sante Cohort Study)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micronutriments non essentiels et pourtant…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 645, pp.7-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595546v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités nutritionnelles des produits végétaux : le cas des fruits et légumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), p. 43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micronutriments non essentiels et pourtant…</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Food Choice Motives When Purchasing in Organic and Conventional Consumer Clusters: Focus on Sustainable Concerns (The NutriNet-Sante Cohort Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9020088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594655v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VITAMIN D SUPPLEMENTATION ASSOCIATED WITH LIFESTYLE INTERVENTION ENHANCED THE LOSS OF ABDOMINAL FAT MASS IN OBESE ADOLESCENTS: A DOUBLE-BLIND RANDOMIZED CONTROLLED TRIAL (NCT02400151)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Vitamines et minéraux, micronutriments essentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnes Vinet</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (2), pp.349-350</w:t>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 645, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681552v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat-soluble micronutrients and metabolic syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">Micronutriments. Les risques/bénéfices, bases de la règlementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 645, pp.27-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176174v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodisponibilité des phytomicronutriments : caroténoïdes, polyphénols et composés soufrés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">VITAMIN D SUPPLEMENTATION ASSOCIATED WITH LIFESTYLE INTERVENTION ENHANCED THE LOSS OF ABDOMINAL FAT MASS IN OBESE ADOLESCENTS: A DOUBLE-BLIND RANDOMIZED CONTROLLED TRIAL (NCT02400151)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 645, pp.24-26</w:t>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (2), pp.349-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01594656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxytyrosol in the Prevention of the Metabolic Syndrome and Related Disorders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+                <w:t xml:space="preserve">Fat-soluble micronutrients and metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu9030306⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (6), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512233v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How low can dietary greenhouse gas emissions be reduced without impairing nutritional adequacy, affordability and acceptability of the diet? A modelling study to guide sustainable food choices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodisponibilité des phytomicronutriments : caroténoïdes, polyphénols et composés soufrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 645, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02634507v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption, métabolisme et effets santé de la vitamine E</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glucuronide metabolites of hydroxytyrosol are responsible for the antioxidative properties of olive oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pechere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipid Nutri +</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(16)30403-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01595650v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consensus proposal for nutritional indicators to assess the sustainability of a healthy diet: the mediterranean diet as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo M. Donini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Dernini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Serra-Majem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2016.00037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culinary practices mimicking a polysaccharide-rich recipe enhance the bioaccessibility of fat-soluble micronutrients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorption, métabolisme et effets santé de la vitamine E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipid Nutri +</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.04.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02032074v1</w:t>
+                <w:t xml:space="preserve">hal-01595650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinoresinol of olive oil decreases vitamin D intestinal absorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marielle Margier</w:t>
+                <w:t xml:space="preserve">How low can dietary greenhouse gas emissions be reduced without impairing nutritional adequacy, affordability and acceptability of the diet? A modelling study to guide sustainable food choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tagliaferri</w:t>
+                <w:t xml:space="preserve">Gabriel Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Lebecque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Georgé</w:t>
+                <w:t xml:space="preserve">Gaël Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 206, pp.234 - 238. </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (14), pp.2662-2674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1368980016000653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01478510v1</w:t>
+                <w:t xml:space="preserve">hal-02634507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary polyphenols on metabolic syndrome features in humans: a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pinoresinol of olive oil decreases vitamin D intestinal absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Amiot</w:t>
+                <w:t xml:space="preserve">Camille Tagliaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Riva</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Georgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12409⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206, pp.234 - 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785583v1</w:t>
+                <w:t xml:space="preserve">inserm-01478510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching Nutritional Adequacy Does Not Necessarily Increase Exposure to Food Contaminants: Evidence from a Whole-Diet Modeling Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+                <w:t xml:space="preserve">Culinary practices mimicking a polysaccharide-rich recipe enhance the bioaccessibility of fat-soluble micronutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Servent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Descalzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.116.234294⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210, pp.182-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506515v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02032074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucuronide metabolites of hydroxytyrosol are responsible for the antioxidative properties of olive oil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of dietary polyphenols on metabolic syndrome features in humans: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1878-6480(16)30403-7⟩</w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (7), pp.573-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.12409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603361v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent positive association of plasma beta-carotene concentrations with adiponectin among non-diabetic obese subjects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Maraninchi</w:t>
+                <w:t xml:space="preserve">Reaching Nutritional Adequacy Does Not Necessarily Increase Exposure to Food Contaminants: Evidence from a Whole-Diet Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebil Attia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-014-0728-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146 (10), pp.2149-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.116.234294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632101v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micellar lipid composition affects micelle interaction with class B scavenger receptor extracellular loops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gontero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Masset</w:t>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M057612⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.807-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430037v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transcriptional Effects of PCB118 and PCB153 on the Liver, Adipose Tissue, Muscle and Colon of Mice: Highlighting of Glut4 and Lipin1 as Main Target Genes for PCB Induced Metabolic Disorders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Louis</w:t>
+                <w:t xml:space="preserve">Micellar lipid composition affects micelle interaction with class B scavenger receptor extracellular loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sauzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phealay May</w:t>
+                <w:t xml:space="preserve">Brigitte Gontero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128847⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (56), pp.1123-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M057612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773676v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat-soluble vitamin intestinal absorption: Absorption sites in the intestine and interactions for absorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+                <w:t xml:space="preserve">Independent positive association of plasma beta-carotene concentrations with adiponectin among non-diabetic obese subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisserine Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Roi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Dhaussy</w:t>
+                <w:t xml:space="preserve">Marie M. Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Huertas</w:t>
+                <w:t xml:space="preserve">Nebil Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.09.021⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (3), pp.447 - 454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-014-0728-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478577v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Transcriptional Effects of PCB118 and PCB153 on the Liver, Adipose Tissue, Muscle and Colon of Mice: Highlighting of Glut4 and Lipin1 as Main Target Genes for PCB Induced Metabolic Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+                <w:t xml:space="preserve">Aurélia Mesnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+                <w:t xml:space="preserve">Serge Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+                <w:t xml:space="preserve">Laurence Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Christophe Sauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phealay May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0128847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123343v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive oil and health effects: from epidemiological studies to the molecular mechanisms of phenolic fraction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fat-soluble vitamin intestinal absorption: Absorption sites in the intestine and interactions for absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dhaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172, pp.155 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2014029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01569911v1</w:t>
+                <w:t xml:space="preserve">inserm-01478577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phytomicronutriments :tour d’horizon et difficultés rencontrées pour établir des ANC. Liens avec la réglementation des allégations santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vitamin D protects against diet-induced obesity by enhancing fatty acid oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marcotorchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/313b-0030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (10), pp.1077 - 1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632176v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive Oil and Vitamin D Synergistically Prevent Bone Loss in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tagliaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (e115817), e115817 (19 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0115817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of increased consumption of fruit and vegetables on population health and food behaviours: the case of Algeria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olive oil and health effects: from epidemiological studies to the molecular mechanisms of phenolic fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1040.29⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2014029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164474v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivitamin restriction increases adiposity and disrupts glucose homeostasis in mice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Les phytomicronutriments :tour d’horizon et difficultés rencontrées pour établir des ANC. Liens avec la réglementation des allégations santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12263-014-0410-x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/313b-0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632398v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D protects against diet-induced obesity by enhancing fatty acid oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Canault</w:t>
+                <w:t xml:space="preserve">The impact of increased consumption of fruit and vegetables on population health and food behaviours: the case of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mekhancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mouhous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.05.010⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1040, pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1040.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01478368v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of trans-Resveratrol bioavailability for human therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Multivitamin restriction increases adiposity and disrupts glucose homeostasis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisserine Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marcotorchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Ciccolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 95 (6), pp.1233 - 1238. </w:t>
+              <w:t xml:space="preserve">Genes and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12263-014-0410-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648865v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparable reduction in cholesterol absorption after two different ways of phytosterol administration in humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Citrus flavanones enhance carotenoid uptake by intestinal Caco-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caporiccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-012-0432-3⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (11), pp.1625 - 1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3fo60212e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478589v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDL-cholesterol-lowering effect of a dietary supplement with plant extracts in subjects with moderate hypercholesterolemia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation de chocolat et réduction du risque de désordres cardio-métaboliques. Impact d’une stratégie préventive à long terme. Santé et chocolat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre destinée aux professionnels de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02653070v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une alimentation et une nutrition plus durables</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparable reduction in cholesterol absorption after two different ways of phytosterol administration in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diny Knol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agro Mag</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (3), pp.1215 - 1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-012-0432-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595175v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acids affect micellar properties and modulate vitamin D uptake and basolateral efflux in Caco-2 cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Dhaussy</w:t>
+                <w:t xml:space="preserve">Optimization of trans-Resveratrol bioavailability for human therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Thi-Mai Anh Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ciccolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (6), pp.1233 - 1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2013.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478644v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de chocolat et réduction du risque de désordres métaboliques : un impact positif à long terme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LDL-cholesterol-lowering effect of a dietary supplement with plant extracts in subjects with moderate hypercholesterolemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Georgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Mallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et Chocolat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.547 - 557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-012-0357-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601743v1</w:t>
+                <w:t xml:space="preserve">hal-02653070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de chocolat et réduction du risque de désordres cardio-métaboliques. Impact d’une stratégie préventive à long terme. Santé et chocolat.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Vers une alimentation et une nutrition plus durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre destinée aux professionnels de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5</w:t>
+              <w:t xml:space="preserve">Agro Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601700v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrus flavanones enhance carotenoid uptake by intestinal Caco-2 cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatty acids affect micellar properties and modulate vitamin D uptake and basolateral efflux in Caco-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dhaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3fo60212e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (10), pp.1751 - 1757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2013.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649857v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D reduces the inflammatory response and restores glucose uptake in adipocytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation de chocolat et réduction du risque de désordres métaboliques : un impact positif à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé et Chocolat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648214v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the impact of fulfilling fruit and vegetables recommendations on diet cost and nutritional quality</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vitamin D reduces the inflammatory response and restores glucose uptake in adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marcotorchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (12), pp.1771 - 1782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201200383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643648v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYP1A1 Induction in the Colon by Serum: Involvement of the PPARα Pathway and Evidence for a New Specific Human PPREα Site</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Armand</w:t>
+                <w:t xml:space="preserve">Taking into account the nutritional specificities of food categories in an across-the-board nutrient profile system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Mai-Anh Dao</w:t>
+                <w:t xml:space="preserve">S. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
+                <w:t xml:space="preserve">Caroline Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (Suppl. 3), pp.107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330877v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosterols can impair vitamin D intestinal absorption in vitro and in mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">Adding phytosterol esters into a meal lowers chylomicron cholesterol occurrence without altering lipid digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Knol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (Suppl. 3), pp.79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478635v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the nutritional specificities of food categories in an across-the-board nutrient profile system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Quantifying the impact of fulfilling fruit and vegetables recommendations on diet cost and nutritional quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 58 (Suppl. 3), pp.107</w:t>
+              <w:t xml:space="preserve">, 2011, 58 (Suppl. 3), pp.328-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643652v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding phytosterol esters into a meal lowers chylomicron cholesterol occurrence without altering lipid digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
+                <w:t xml:space="preserve">CYP1A1 Induction in the Colon by Serum: Involvement of the PPARα Pathway and Evidence for a New Specific Human PPREα Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Knol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Bott</w:t>
+                <w:t xml:space="preserve">Martine Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mai-Anh Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.e14629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643520v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycopene inhibits proinflammatory cytokine and chemokine expression in adipose tissue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. El Yazidi</w:t>
+                <w:t xml:space="preserve">Phytosterols can impair vitamin D intestinal absorption in vitro and in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.04.016⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (S2), pp.S303 - S311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201100055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478678v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of 3T3-L1 adipocytes exposed to phloretin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lycopene inhibits proinflammatory cytokine and chemokine expression in adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryl Hassan</w:t>
+                <w:t xml:space="preserve">C. Thabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire El Yazidi</w:t>
+                <w:t xml:space="preserve">C. Riollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Malezet-Desmoulins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">C. Malezet-Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Margotat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. El Yazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 21 (7), pp.645-652. </w:t>
+              <w:t xml:space="preserve">, 2011, 22 (7), pp.642 - 648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663960v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphénols et syndrome métabolique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Gene expression profiling of 3T3-L1 adipocytes exposed to phloretin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryl Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire El Yazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Malezet-Desmoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Margotat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (7), pp.645-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663934v1</w:t>
+                <w:t xml:space="preserve">hal-02663960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual diet modeling translates nutrient recommendations into realistic and individual-specific food choices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">To meet nutrient recommendations, most french adults need to expand their habitual food repertoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine F. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.L. Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.2009.28426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 139 (9), pp.1721-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.109.107318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659343v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrigenetics: links between genetic background and response to Mediterranean-type diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (9 A), pp.1601-1606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1368980009990437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiponectin expression is induced by vitamin E via a peroxisome proliferator-activated receptor gamma-dependent mechanism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual diet modeling translates nutrient recommendations into realistic and individual-specific food choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91, pp.421-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.2009.28426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664348v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To meet nutrient recommendations, most french adults need to expand their habitual food repertoire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Polyphénols et syndrome métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (5), 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658552v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purified low-density lipoprotein and bovine serum albumin efficiency to internalise lycopene into adipocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Adiponectin expression is induced by vitamin E via a peroxisome proliferator-activated receptor gamma-dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire El Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Borel</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Malezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (12), pp.5318-5325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04208052v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different vehicles to study the effect of tocopherols on gene expression in intestinal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Malezet-Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (5), pp.523-530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10715760802098859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purified low-density lipoprotein and bovine serum albumin efficiency to internalise lycopene into adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire El Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cardinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (12), pp.3832-3836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fct.2008.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Degradation of Antioxidant Micronutrients in Citrus Juice: Kinetics and Newly Formed Compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Dornier</w:t>
+                <w:t xml:space="preserve">Purified low-density lipoprotein and bovine serum albumin efficiency to internalise lycopene into adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire El Yazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (12), pp.3832-3836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2008.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf0700529⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02046626v1</w:t>
+                <w:t xml:space="preserve">hal-04208052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-cryptoxanthin from Citrus juices: assessment of bioaccessibility using an in vitro digestion/Caco-2 cell culture model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Besancon</w:t>
+                <w:t xml:space="preserve">Phloretin enhances adipocyte differentiation and adiponectin expression in 3T3-L1 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryl Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire El Yazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Margotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S007114507670822⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 361 (1), pp.208-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661261v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloretin enhances adipocyte differentiation and adiponectin expression in 3T3-L1 cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Margotat</w:t>
+                <w:t xml:space="preserve">Beta-cryptoxanthin from Citrus juices: assessment of bioaccessibility using an in vitro digestion/Caco-2 cell culture model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caporiccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 361 (1), pp.208-213. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (5), pp.883-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S007114507670822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666144v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the main dietary antioxidants (carotenoids, gamma-tocopherol, polyphenols, and vitamin C) on alpha-tocopherol absorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+                <w:t xml:space="preserve">Thermal Degradation of Antioxidant Micronutrients in Citrus Juice: Kinetics and Newly Formed Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Tbatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thap</w:t>
+                <w:t xml:space="preserve">Michel Carail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Perrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Lairon</w:t>
+                <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (10), pp.4209-4216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0700529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665838v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effect of dietary antioxidant classes (carotenoids, polyphenols, vitamins C and E) on lutein absorption</w:t>
+                <w:t xml:space="preserve">Effect of the main dietary antioxidants (carotenoids, gamma-tocopherol, polyphenols, and vitamin C) on alpha-tocopherol absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Juhel</w:t>
+                <w:t xml:space="preserve">S. Thap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114507352604⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (10), pp.1167-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208048v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation-sécurité-santé des fruits et légumes : les grandes tendances. Diaporama et résumé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential effect of dietary antioxidant classes (carotenoids, polyphenols, vitamins C and E) on lutein absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinay Thap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (3), pp.440 - 446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114507352604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657137v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily polyphenol intake in France from fruit and vegetables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation-sécurité-santé des fruits et légumes : les grandes tendances. Diaporama et résumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92 (4), 28 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/136.9.2368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664648v1</w:t>
+                <w:t xml:space="preserve">hal-02657137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of storage and heating on phytosterol concentrations in vegetable oils determined by GC/MS</w:t>
+                <w:t xml:space="preserve">Daily polyphenol intake in France from fruit and vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran T. Thanh</w:t>
+                <w:t xml:space="preserve">Pierre Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Vergnes</w:t>
+                <w:t xml:space="preserve">Annick Bellamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Kaloustian</w:t>
+                <w:t xml:space="preserve">Laure Du Chaffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek F. El-Moselhy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">Augustin Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 86, pp.220-225. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 136 (9), pp.2368-2373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.2322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jn/136.9.2368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664419v1</w:t>
+                <w:t xml:space="preserve">hal-02664648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutein transport by caco-2 TC-7 cells occurs partly by a facilitated process involving the scavenger receptor class B type I (SR-BI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+                <w:t xml:space="preserve">Effect of storage and heating on phytosterol concentrations in vegetable oils determined by GC/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran T. Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Abou</w:t>
+                <w:t xml:space="preserve">Marie-France Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mikail</w:t>
+                <w:t xml:space="preserve">Jacques Kaloustian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">Tarek F. El-Moselhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86, pp.220-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679295v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of tomato paste with 6% tomato peel increases lycopene and beta-carotene bioavailability in men</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Varietal and interspecific influence on micronutrient contents in citrus from the Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Curk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (6), pp.2140-2145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0402983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678123v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Medi-RIVAGE study: reduction of cardiovascular disease risk factors after a 3-mo intervention with a mediterranean-type diet or a low-fat diet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid determination of polyphenols and vitamin C in plant-derived products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 82 (5), pp.964-971</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.1370-1373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680529v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of polyphenols and vitamin C in plant-derived products</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Medi-RIVAGE study: reduction of cardiovascular disease risk factors after a 3-mo intervention with a mediterranean-type diet or a low-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vincent-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 53, pp.1370-1373</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 82 (5), pp.964-971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682102v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern french thyme oils: chromatographic study of chemotypes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrichment of tomato paste with 6% tomato peel increases lycopene and beta-carotene bioavailability in men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mikail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 135 (4), pp.790-794</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.2274⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02675803v1</w:t>
+                <w:t xml:space="preserve">hal-02678123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms of the naringin low uptake by intestinal caco-2 cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
+                <w:t xml:space="preserve">Lutein transport by caco-2 TC-7 cells occurs partly by a facilitated process involving the scavenger receptor class B type I (SR-BI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mikail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 387, pp.455-461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02676813v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varietal and interspecific influence on micronutrient contents in citrus from the Mediterranean area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
+                <w:t xml:space="preserve">Southern french thyme oils: chromatographic study of chemotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kaloustian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
+                <w:t xml:space="preserve">Lydia Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Curk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">Céline Mikail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf0402983⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (14), pp.2437-2444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682964v1</w:t>
+                <w:t xml:space="preserve">hal-02675803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The medi-RIVAGE study (mediterranean diet, cardiovascular risks and gene polymorphisms): rationale, recruitment, design, dietary intervention and baseline characteristics of participants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Vincent</w:t>
+                <w:t xml:space="preserve">Molecular mechanisms of the naringin low uptake by intestinal caco-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gerber</w:t>
+                <w:t xml:space="preserve">M. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Loundou</w:t>
+                <w:t xml:space="preserve">Catherine Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49, pp.957-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.200500088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672812v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tomato puree enriched in 6% tomato skin leads to a higher absorption of lycopene and beta-carotene than a classical tomato puree in healthy subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Portugal</w:t>
+                <w:t xml:space="preserve">The medi-RIVAGE study (mediterranean diet, cardiovascular risks and gene polymorphisms): rationale, recruitment, design, dietary intervention and baseline characteristics of participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13, 1 p</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (4), pp.531-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671669v1</w:t>
+                <w:t xml:space="preserve">hal-02672812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of organic versus conventional agricultural practice on the antioxidant microconstituent content of tomatoes and derived purees; consequences on antioxidant plasma status in humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Buret</w:t>
+                <w:t xml:space="preserve">A tomato puree enriched in 6% tomato skin leads to a higher absorption of lycopene and beta-carotene than a classical tomato puree in healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mikail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Pacific Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf0346861⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02683496v1</w:t>
+                <w:t xml:space="preserve">hal-02671669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tomato product consumption on the plasma status of antioxidant microconstituents and on the plasma total antioxidant capacity in healthy subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
+                <w:t xml:space="preserve">Influence of organic versus conventional agricultural practice on the antioxidant microconstituent content of tomatoes and derived purees; consequences on antioxidant plasma status in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caris-Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Tyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Guilland</w:t>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coudray</w:t>
+                <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52, pp.6503-6509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0346861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671160v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and identification of some phenolic compounds in apricot fruit (Prunus armeniaca L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Mahrouz</w:t>
+                <w:t xml:space="preserve">Effect of tomato product consumption on the plasma status of antioxidant microconstituents and on the plasma total antioxidant capacity in healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Tyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Jaouad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caris-Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Guilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 24 (2), pp.173-183</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (2), pp.148-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682181v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regolazione genica e composizione dei carotenoidi in varieta di albicocco a diversa colorazione</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and identification of some phenolic compounds in apricot fruit (Prunus armeniaca L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bureau</w:t>
+                <w:t xml:space="preserve">M. Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Reich</w:t>
+                <w:t xml:space="preserve">M. Mahrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Gouble</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abderrahim Jaouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Frutticoltura e di Ortofloricoltura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5, pp.73-76</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (2), pp.173-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676808v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutein is apparently absorbed by a carrier-mediated transport process in caco-2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mikail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 suppl.1, pp.S103</w:t>
@@ -15823,5967 +15832,6092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the most bioactive phenolic compounds from rosemary against Listeria monocytogenes: influence of concentration, pH, and NaCl</w:t>
+                <w:t xml:space="preserve">Regolazione genica e composizione dei carotenoidi in varieta di albicocco a diversa colorazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. del Campo</w:t>
+                <w:t xml:space="preserve">Isabelle Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nguyen-The</w:t>
+                <w:t xml:space="preserve">G. Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sergent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68 (6), pp.2066-2071</w:t>
+              <w:t xml:space="preserve">Rivista di Frutticoltura e di Ortofloricoltura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670560v1</w:t>
+                <w:t xml:space="preserve">hal-02676808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetable-borne lutein, lycopene, and beta-carotene compete for incorporation into chylomicrons, with no adverse effect on the medium-term (3-wk) plasma status of carotenoids in humans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Determination of the most bioactive phenolic compounds from rosemary against Listeria monocytogenes: influence of concentration, pH, and NaCl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nguyen-The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 75 (3), pp.526-534</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (6), pp.2066-2071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674737v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color stability of commercial anthocyanin-based extracts in relation to the phenolic composition. Protective effects by intra- and intermolecular copigmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Vegetable-borne lutein, lycopene, and beta-carotene compete for incorporation into chylomicrons, with no adverse effect on the medium-term (3-wk) plasma status of carotenoids in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Tyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caris-Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 49 (1), pp.170-176</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 75 (3), pp.526-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672030v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of procyanidins on the color stability of oenin solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId550" w:history="1">
+                <w:t xml:space="preserve">Color stability of commercial anthocyanin-based extracts in relation to the phenolic composition. Protective effects by intra- and intermolecular copigmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malien-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 50, pp.3299-3305</w:t>
+              <w:t xml:space="preserve">, 2002, 49 (1), pp.170-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678219v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color stability of commercial anthocyanin-based extracts in relation to the phenolic composition. Protective effects by intra and intermolecular copigmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId550" w:history="1">
+                <w:t xml:space="preserve">Influence of procyanidins on the color stability of oenin solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malien-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 49, pp.170-176</w:t>
+              <w:t xml:space="preserve">, 2002, 50, pp.3299-3305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674011v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a water-soluble extract of rosemary and its purified component rosmarinic acid on xenobiotic-metabolizing enzymes in rat liver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
+                <w:t xml:space="preserve">Induction of cytochrome P450 and/or detoxication enzymes by various extracts or rosemary: description of specific patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goudonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Artur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 39, pp.109-117</w:t>
+              <w:t xml:space="preserve">, 2001, 39 (9), pp.907-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681747v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild oxidative cleavage of beta,beta-carotene by dioxygen induced by a ruthenium porphyrin catalyst : characterization of products and of some possible intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caris-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramasseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Marchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25, pp.203-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of onion consumption by rats on hepatic drug-metabolizing enzymes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Effects of a water-soluble extract of rosemary and its purified component rosmarinic acid on xenobiotic-metabolizing enzymes in rat liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Debersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Vernevaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suschetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Siess</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 39, pp.981-987</w:t>
+              <w:t xml:space="preserve">, 2001, 39, pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679470v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of cytochrome P450 and/or detoxication enzymes by various extracts or rosemary: description of specific patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Color stability of commercial anthocyanin-based extracts in relation to the phenolic composition. Protective effects by intra and intermolecular copigmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malien-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 39 (9), pp.907-918</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49, pp.170-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682157v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gamma-irradiation on phenolic compounds and phenylalanine ammonia-lyase activity during storage in relation to peel injury from peel of Citrus clementina Hort. Ex. Tanaka</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Effect of onion consumption by rats on hepatic drug-metabolizing enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 48, pp.559-565</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39, pp.981-987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693528v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des substances du métabolisme secondaire des végétaux aux propriétés antioxydantes : Aspects technologiques et intérêts pour une nutrition préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3, pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial effect of rosemary extracts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Effect of gamma-irradiation on phenolic compounds and phenylalanine ammonia-lyase activity during storage in relation to peel injury from peel of Citrus clementina Hort. Ex. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oufedjikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Nguyen-The</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 63 (10), pp.1359-1368</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48, pp.559-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693214v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance liquid chromatographic analysis of oxidative degradation of phenolic compounds in model situations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial effect of rosemary extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Nicolas</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nguyen-The</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Food Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 4 (1), pp.3-12</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 63 (10), pp.1359-1368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695739v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoids in food and natural antioxidants in wine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Antioxidant composition and activity of barley (Hordeum vulgare) and malt extracts and of isolated phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 10, pp.23-28</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 79, pp.1625-1633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695447v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant composition and activity of barley (Hordeum vulgare) and malt extracts and of isolated phenolic compounds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Flavonoids in food and natural antioxidants in wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 79, pp.1625-1633</w:t>
+              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10, pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697971v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old polyphenols for new application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">High-performance liquid chromatographic analysis of oxidative degradation of phenolic compounds in model situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Food Ingredients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 9, pp.44-45</w:t>
+              <w:t xml:space="preserve">Seminars in Food Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 4 (1), pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690163v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenols et carotenoïdes des substances du métabolisme secondaire des végétaux aux propriétés antioxydantes : Aspects technologiques et intérêts pour une nutrition préventive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Old polyphenols for new application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre Technique de la Conservation des Produits Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 29, pp.2-6</w:t>
+              <w:t xml:space="preserve">International Food Ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696412v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of gamma irradiation on flavonoïds content during storage of irradiated clementina</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Polyphenols et carotenoïdes des substances du métabolisme secondaire des végétaux aux propriétés antioxydantes : Aspects technologiques et intérêts pour une nutrition préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Caris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Tacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 52 (1-6), pp.107-112</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre Technique de la Conservation des Produits Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29, pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695160v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrogen and potassium fertilization on the growth, yield and pitburn of apricot (cv. Bergeron)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Falvonoid metabolism in Forsythia flowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 73 (3), pp.387-392</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 139, pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685079v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falvonoid metabolism in Forsythia flowers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">The influence of gamma irradiation on flavonoïds content during storage of irradiated clementina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oufedjikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tacchini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 139, pp.133-140</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 52 (1-6), pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687192v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic composition, browning susceptibility, and carotenoid content of several apricot cultivars at maturity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of nitrogen and potassium fertilization on the growth, yield and pitburn of apricot (cv. Bergeron)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HortScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 32 (6), pp.1087-1091</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 73 (3), pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688631v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoids of honey and propolis : characterization and effects on hepatic drug-metabolizing enzymes and benzo(a)pyrene-DNA binding in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
+                <w:t xml:space="preserve">Phenolic composition, browning susceptibility, and carotenoid content of several apricot cultivars at maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jaouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 44, pp.2297-2301</w:t>
+              <w:t xml:space="preserve">HortScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 32 (6), pp.1087-1091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694240v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols, oxidation and colour : progress in the chemistry of enzymatic and non-enzymatic derived products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forget-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Herba Polonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 4, pp.237-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cultivar, maturity stage, and storage conditions on phenolic composition and enzymatic browning of pear fruits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Flavonoids of honey and propolis : characterization and effects on hepatic drug-metabolizing enzymes and benzo(a)pyrene-DNA binding in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Siess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 43, pp.1132-1137</w:t>
+              <w:t xml:space="preserve">, 1996, 44, pp.2297-2301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706785v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic browning of model solutions and apple phenolic extracts by apple polyphenoloxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 60 (3), pp.497-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of some phenolics in pear fruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId607" w:history="1">
+                <w:t xml:space="preserve">Influence of cultivar, maturity stage, and storage conditions on phenolic composition and enzymatic browning of pear fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Oleszek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 42, pp.1261-1265</w:t>
+              <w:t xml:space="preserve">, 1995, 43, pp.1132-1137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707615v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial activity of shredded carrot extracts on food-borne bacteria and yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Nguyen The</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of applied bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 76, pp.135-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic browning reactions in apple and apple products</w:t>
+                <w:t xml:space="preserve">Identification of some phenolics in pear fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Nicolas</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">W. Oleszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.Y. Aubert</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 34 (2), pp.109-157</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 42, pp.1261-1265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713126v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic composition and browning susceptibility of various apple and pear cultivars at maturity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Enzymatic browning reactions in apple and apple products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C. Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Nicolas</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 343, pp.67-69</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 34 (2), pp.109-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702030v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of chlorogenic acid in shredded carrots during storage in an oriented polypropylene film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId612" w:history="1">
+                <w:t xml:space="preserve">Changes in phenolic content in fresh ready-to-use shredded carrots during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Nguyen The</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 58 (4), pp.840-841</w:t>
+              <w:t xml:space="preserve">, 1993, 58 (2), pp.351-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710532v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas chromatography-mass spectrometry analysis of flavonoids in honey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Accumulation of chlorogenic acid in shredded carrots during storage in an oriented polypropylene film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Babic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 13, pp.15-24</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 58 (4), pp.840-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702144v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in phenolic content in fresh ready-to-use shredded carrots during storage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Phenolic composition and browning susceptibility of various apple and pear cultivars at maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 58 (2), pp.351-356</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 343, pp.67-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704852v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic composition and browning susceptibility of various apple cultivars at maturity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Gas chromatography-mass spectrometry analysis of flavonoids in honey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 57 (4), pp.958-962</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 13, pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714357v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilite des anthocyanes dans les purees de pommes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
+                <w:t xml:space="preserve">Phenolic composition and browning susceptibility of various apple and pear cultivars at maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aparicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 16 (2), pp.52-55</w:t>
+              <w:t xml:space="preserve">, 1992, 16 (2), pp.48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708384v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic composition and browning susceptibility of various apple and pear cultivars at maturity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Stabilite des anthocyanes dans les purees de pommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bartholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Aparicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 16 (2), pp.48-51</w:t>
+              <w:t xml:space="preserve">, 1992, 16 (2), pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708385v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of flavonoids in sunflower honey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Phenolic composition and browning susceptibility of various apple cultivars at maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 57 (3), pp.773-777</w:t>
+              <w:t xml:space="preserve">, 1992, 57 (4), pp.958-962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706313v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition in vitro de la liaison du benzopyrene a l'ADN en presence de flavonoides du miel et de la propolis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Identification of flavonoids in sunflower honey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Suschetet</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 16 (2), pp.279-283</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 57 (3), pp.773-777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708327v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les criteres de brunissement des pommes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Inhibition in vitro de la liaison du benzopyrene a l'ADN en presence de flavonoides du miel et de la propolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Nicolas</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suschetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 12, pp.625-647</w:t>
+              <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 16 (2), pp.279-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715179v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic studies on inhibition of enzymatic browning by cysteine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Les criteres de brunissement des pommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 16 (2), pp.205-208</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 12, pp.625-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705970v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhition in vitro de la liaison du benzopyrene a l'ADN en presence de flavonoides du miel et de la propolis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Kinetic studies on inhibition of enzymatic browning by cysteine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Suschetet</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 16, pp.279-283</w:t>
+              <w:t xml:space="preserve">, 1992, 16 (2), pp.205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711994v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic studies on inhibition of enzymatic browning by cysteine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Richard-Forget</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 16 (2), pp.205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704663v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic browning, oleuropein content, and diphenol oxidase activity in olive cultivars (Olea europaea L.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Inhition in vitro de la liaison du benzopyrene a l'ADN en presence de flavonoides du miel et de la propolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.J. Macheix</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suschetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 39, pp.92-95</w:t>
+              <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 16, pp.279-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709139v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic browning of basil (Ocimum basilicum L.). Studies on phenolic compounds and polyphenol oxidase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Enzymatic browning, oleuropein content, and diphenol oxidase activity in olive cultivars (Olea europaea L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fleuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Nicolas</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Macheix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 11, pp.49-64</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 39, pp.92-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714907v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus technologique de desamerisation des olives : caracterisation des fruits avant et pendant le traitement alcalin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Enzymatic browning of basil (Ocimum basilicum L.). Studies on phenolic compounds and polyphenol oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.J. Macheix</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 10, pp.619-631</w:t>
+              <w:t xml:space="preserve">, 1991, 11, pp.49-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715273v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produits de la ruche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 134 (3), pp.16-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of oleuropein derivatives during olive maturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Le processus technologique de desamerisation des olives : caracterisation des fruits avant et pendant le traitement alcalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fleuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Macheix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 28 (1), pp.67-69</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 10, pp.619-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02725126v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of flavonoids in sunflower honeys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Les composes phenoliques des miels : etude preliminaire sur l'identification et la quantification par familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 14, 3 p</w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 20 (2), pp.115-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02726965v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02724795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic compounds and inhibition of enzymatic browning in apple fruit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
+                <w:t xml:space="preserve">Les composés phénoliques des miels : étude préliminaire sur l'identification et la quantification par familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Nicolas</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 14, 4 p</w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 20 (2), pp.115-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02720018v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00890768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les composes phenoliques des miels : etude preliminaire sur l'identification et la quantification par familles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Importance of flavonoids in sunflower honeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 20 (2), pp.115-125</w:t>
+              <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 14, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02724795v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02726965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les composés phénoliques des miels : étude préliminaire sur l'identification et la quantification par familles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Tacchini</w:t>
+                <w:t xml:space="preserve">Accumulation of oleuropein derivatives during olive maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fleuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Macheix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 20 (2), pp.115-125</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 28 (1), pp.67-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00890768v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02725126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of flavonoids in sunflower honeys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Phenolic compounds and inhibition of enzymatic browning in apple fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Janovitz Klapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 14, 3 p</w:t>
+              <w:t xml:space="preserve">, 1989, 14, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02718552v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02720018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des flavonoides dans les miels de tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 15 (3), pp.171-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02720648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance and evolution of phenolic compounds in olive during growth and maturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Importance of flavonoids in sunflower honeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.J. Macheix</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 34, pp.823-826</w:t>
+              <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 14, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02727346v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02718552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation des produits de degradation de l'oleuropeine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Importance and evolution of phenolic compounds in olive during growth and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fleuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Macheix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 13, pp.553-555</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 34, pp.823-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02725403v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02727346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des composes phenoliques de l'artichaut (Cynara scolymus L.) par chromatographie liquide haute performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Caracterisation des produits de degradation de l'oleuropeine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fleuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Macheix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 13, pp.553-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02719250v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02725403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse des composes phenoliques de l'artichaut (Cynara scolymus L.) par chromatographie liquide haute performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 13, pp.553-555</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02719250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La plaine de la Saône. Aspects géologiques, hydrologiques et pédologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vermi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Etude du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1971, 4, pp.07-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02732680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21793,2439 +21927,2439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser et valoriser la qualité nutritionnelle de produits transformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesturgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phytomicronutriments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strigler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 386 p., 2012, 9782743014179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fruits et légumes dans l'alimentation : enjeux et déterminants de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Baberger-Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 127 p., 2008, Expertise Collective, 978-2-7592-0083-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/n9ht-rg42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un point sur les filières fruits et légumes : caractéristiques et principaux enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId676" w:history="1">
+                <w:t xml:space="preserve">Fruits et légumes. Caractéristiques et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Dosba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRA Editions, 116 p., 2005, 978-2-7380-1201-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA Editions, 114 p., 2005, Un Point sur.. - INRA, 2-7380-1201-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826716v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruits et légumes. Caractéristiques et principaux enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dosba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 116 p., 2005, 2-7380-1201-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruits et légumes. Caractéristiques et enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId676" w:history="1">
+                <w:t xml:space="preserve">Un point sur les filières fruits et légumes : caractéristiques et principaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Dosba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">INRA Editions, 114 p., 2005, Un Point sur.. - INRA, 2-7380-1201-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA Editions, 116 p., 2005, 978-2-7380-1201-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831713v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la transition nutritionnelle à travers l’offre et la demande alimentaires : approches croisées en économie, gestion et nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-63, 2024, Synthèses, 978-2-7592-3852-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the nutrition transition through food supply and demand : cross-perspective approaches in economics, management and nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 220 p., 2022, 9782759235759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Andre-Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Simonet; Julie Fabre; Virginie Hugues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques (CROCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-99, 2021, Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéquation aux recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Méjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation et nutrition dans les départements et régions d'Outre-mer. Expertise scientifique collective de l'IRD réalisée à la demande de la Direction de la Santé de l'Etat français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.47-66, 2020, 978-2-7099-2719-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food systems in relation to nutrition and health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Herren, Hans R.; Haerlin, Benedikt; IAASTD+10 Advisory Group. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation of our food systems. The making of a paradigm shift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zukunftsstiftung Landwirtschaft/Biovision, 2020, 978-3-00-066209-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional indicators to assess the sustainability of the Mediterranean diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+                <w:t xml:space="preserve">Les phytomicronutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable diets: linking nutrition and food systems</w:t>
+              <w:t xml:space="preserve">Les aliments fonctionnels dans un système alimentaire sain et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 280 p., 2019, 9781786392848</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 474 p., 2019, Sciences et Techniques Agroalimentaires, 978-2-7430-2026-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982716v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phytomicronutriments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Coxam</w:t>
+                <w:t xml:space="preserve">Nutritional indicators to assess the sustainability of the Mediterranean diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Maria Donini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Dernini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Serra-Majem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les aliments fonctionnels dans un système alimentaire sain et durable</w:t>
+              <w:t xml:space="preserve">Sustainable diets: linking nutrition and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 474 p., 2019, Sciences et Techniques Agroalimentaires, 978-2-7430-2026-2</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CABI Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 280 p., 2019, 9781786392848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789035v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation méditerranéenne et prévention de pathologies : bilan des études épidémiologiques et des essais d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vin, nutrition mediterranéenne et santé. Une association vertueuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Universitaire de Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 204 p., 2017, Sciences (Dijon), 978-2-36441-199-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular regulation of carotenoid biosynthesis in apricot (Prunus armeniaca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and biotechnology of the plant hormone ethylene III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 349, IOS Press, 2003, NATO Science Series. Series I, Life and Behavioural Sciences, 1-58603-346-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of plant-derived products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern aspect of nutrition. Present knowledge and future perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Karger, 2002, 3-8055-7381-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entre les tomates et leurs constituants et les maladies chroniques dégénératives. Groupe de travail 3: Etudes d'observation et données épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oofford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Porrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résumé du livre blanc : les antioxydants de la tomate et de ses dérivés et leurs bienfaits pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMITOM, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la tomate dans une alimentation saine. Groupe de travail 4: Mécanismes et biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Porrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résumé du livre blanc : les antioxydants de la tomate et de ses dérivés et leurs bienfaits pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMITOM, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de la qualité organoleptique des fruits à noyau : facteurs génétiques, physiologiques et agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Albagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP-AGRAF pour l'élaboration de la composition et de l'aptitude à l'utilisation des grains et des fruits. 1996-1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic compounds and oxidative mechanisms in fruit and vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fleuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry of fruit and vegetables. Proceedings of the Phytochemical Society of Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clarendon Press, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic transformations by Capsicum spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Calva Calva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Narbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eagles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Parr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.C. Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current trends in fruit and vegetables phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consejo Superior de Investigaciones Cientificas, 1995, 84-00-07546-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24235,257 +24369,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for extracting, fractionating and purifying polyphenolic compounds originating from fresh plant sorting deviations using a high adsorption and elution performance resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US. 2004, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'extraction, de fractionnement et de purification de composés polyphénoliques issus d'écarts de triage de végétaux frais utilisant une résine à haut rendement d'adsorption et d'élution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 01-02096. 2001, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24495,51 +24629,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les légumineuses dans les produits agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24561,315 +24695,315 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 6p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/xtcv-5b27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la science descend sur le terrain [Communiqué de presse]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciliation of nutrition databases and food supply databases for assessing the impact of food security public policy on nutritional quality. Results of the GloFoodS project: Reconcil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Machou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommations d’aliments, profils alimentaires et risque de maladies cardio-vasculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24879,151 +25013,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which crop biodiversity is used by the food industry throughout the world? A first evidence for legume species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25033,169 +25167,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking investment for nutritionsensitive food systems research: turning N4G commitments into UNFSS+4 actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellie Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Maître D’hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisia Lourme-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cirad, Montpellier, France; Inrae; IRD; IFPRI; CGIAR. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roadmap for mapping Food Science and Technology from scholarly publications on pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25204,822 +25338,822 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, pp.1-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Bibliométrique des publications scientifiques mondiales sur les Fruits, Légumes et Pomme de Terre. Période 2010-2019</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[0] INRAE. 2021, 118 p</w:t>
+                <w:t xml:space="preserve">Six points à retenir sur les déterminants de la &amp;quot;juste&amp;quot; portion [expertise pour Nestlé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Hebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Grodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Saint Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Nestlé France. 2021, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196759v2</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six points à retenir sur les déterminants de la &amp;quot;juste&amp;quot; portion [expertise pour Nestlé]</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[0] Nestlé France. 2021, 4 p</w:t>
+                <w:t xml:space="preserve">Analyse Bibliométrique des publications scientifiques mondiales sur les Fruits, Légumes et Pomme de Terre. Période 2010-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Savajol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-V Tatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2021, 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583084v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des plans de filière des interprofessions agricoles. 2. Analyse du plan de filière Fruits et Légumes - Interfel, Anifelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faloya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] INRAE. 2020, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation des repères du PNNS : révision des repères de consommations alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Builliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2012-SA-0103, Anses. 2016, 192 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fruits et légumes dans l'alimentation : enjeux et déterminants de la consommation [Synthèse du rapport d'expertise]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2007, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fruits et légumes dans l'alimentation : enjeux et déterminants de la consommation [Rapport d'expertise]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2007, 374 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26029,114 +26163,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation de l'oleuropeine de l'olive (Olea europaea L.): aspects physiologiques chimiques et technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1986. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02857855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId770"/>
+      <w:footerReference w:type="default" r:id="rId776"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26204,51 +26338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CE2A767"/>
+    <w:nsid w:val="45C3FA33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26435,51 +26569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mjamiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4563-4587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094290555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie-josephe.amiot-carlin@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Kanerva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2025.2562813" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Komati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tailliez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuae104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P Belzunces" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Riboli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boyland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03610-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalle-Chanseaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Romon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.12.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calvarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03252-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Vannier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115899" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.12.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Termote" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1197703" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.971868" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.12.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Neves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523001411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Morrissey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raverdy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14112296" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681092v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monjotin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fleurentin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Jean-Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raynal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091712" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388846v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab105" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511616v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Liguori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Tr&#252;bswasser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100606" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846149v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.948808" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.07.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raverdy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2021.04.025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472689v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plumey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103628" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549360v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12572" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondos Njoumi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rochette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2018.1544229" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346205v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104661" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620492v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/UYIXYR" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy361" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Perignon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Ati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.07.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488016v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.05.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624847v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623581v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.06.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930384v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne Pecollo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzy090" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054478v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11051284" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01913831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607470v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.070" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022896v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111668" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01646634v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peyrol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pech&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.09.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621563v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0577-4280" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608167v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.04.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848425v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00030" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117952v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dimier-Vallet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.02.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625961v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El-Ati" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Dop" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765837v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Perignon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191767" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594668v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595546v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9020088" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620158v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594655v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681552v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176174v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000412" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594656v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512233v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9030306" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634507v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ferrari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016000653" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595650v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604715v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo M. Donini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Dernini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Serra-Majem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2016.00037" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032074v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Descalzo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZ5FJ9H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785583v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amiot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riva" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12409" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234294" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603361v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Meyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pechere" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30403-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632101v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisserine Ben Amara" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Maraninchi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebil Attia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0728-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M057612" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773676v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mesnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Champion" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Louis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauzet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phealay May" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128847" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478577v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dhaussy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huertas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.09.021" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569911v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014029" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632176v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/313b-0030" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238769v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Davicco" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Amiot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115817" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164474v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oberti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mekhancha" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedrani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhous" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1040.29" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632398v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marcotorchino" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-014-0410-x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478368v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Karkeni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Canault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.05.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0GK8N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648865v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Romier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thi-Mai Anh Dao" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Fanciullino" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.01.008" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JL9MGF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478589v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diny Knol" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-012-0432-3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JHD4B1BH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653070v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ogier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Georg&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Maillot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Mallmann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-012-0357-x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S212FR8P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595175v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478644v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.03.004" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601743v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601700v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649857v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine During" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caporiccio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3fo60212e" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648214v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200383" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMB35FBL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643648v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330877v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Villard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Dao" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014629" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478635v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100055" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PX1KNFK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643652v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouveyrol" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643520v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Knol" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478678v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouranton" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thabuis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riollet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malezet-Desmoulins" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Yazidi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.04.016" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663960v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Hassan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Yazidi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Malezet-Desmoulins" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Margotat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.04.006" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663934v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolliet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659343v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.28426" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658705v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980009990437" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664348v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Malezet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658552v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine F. Ferguson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.L. Volatier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.107318" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208052v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2008.10.006" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHVD6RC2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663035v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lorec" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760802098859" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650932v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046626v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Tbatou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carail" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0700529" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FDZ748HF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661261v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besancon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S007114507670822" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666144v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.07.021" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1G3D79Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665838v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thap" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602635" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208048v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinay Thap" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Juhel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114507352604" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657137v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664648v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Du Chaffaut" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/136.9.2368" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664419v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran T. Thanh" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vergnes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kaloustian" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek F. El-Moselhy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2322" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4569HZ87-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679295v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mikail" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ghiringhelli" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678123v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680529v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Baudry" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bernard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682102v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alter" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675803v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abou" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mikail" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portugal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2274" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKQ1HD0P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676813v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alquier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200500088" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/075F05D6EECAA3332D5AE0A05174E2BD49146F22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682964v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Curk" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0402983" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8Z4PJGS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672812v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerber" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bernard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defoort" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671669v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683496v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caris-Veyrat" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tyssandier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0346861" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RPFRC47X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671160v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feillet Coudray" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guilland" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682181v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahrouz" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jaouad" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676808v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarkissian" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676153v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670560v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. del Campo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen-The" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergent" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674737v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672030v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malien-Aubert" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678219v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674011v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681747v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debersac" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Vernevaut" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suschetet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Siess" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673237v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramasseul" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marchon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679470v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auger" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahane" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682157v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goudonnet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693528v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oufedjikh" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692896v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693214v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695739v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Rigal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695447v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697971v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugues" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690163v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696412v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695160v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tacchini" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685079v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687192v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosati" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cadic" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duron" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688631v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694240v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695027v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget-Richard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706785v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Aubert" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Oleszek" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708360v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707615v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706835v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Babic" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713126v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nicolas" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Richard-Forget" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702030v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710532v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702144v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berahia" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerrati" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704852v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714357v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708384v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bartholin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708385v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aparicio" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706313v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708327v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ziegler" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715179v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705970v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711994v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704663v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709139v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleuriet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Macheix" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714907v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baritaux" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715273v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712253v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725126v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726965v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720018v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janovitz Klapp" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724795v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonnet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890768v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Amiot" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonnet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718552v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720648v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727346v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725403v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719250v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732680v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leneuf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermi" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594257v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402803" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802836v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strigler" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agro-alimentaire/les-phytomicronutriments/amiot/descriptif-9782743014179" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824221v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baberger-Gateau" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/expertise/expertises_realisees/les_fruits_et_legumes_dans_l_alimentation_rapport_d_expertise" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n9ht-rg42" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826716v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Dosba" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826727v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dosba" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Couteaudier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/collaborations_et_partenaires/entreprises/en_direct_des_labos/fruits_et_legumes_caracteristiques_et_principaux_enjeux" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831713v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509450v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701926v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security?affiliate_code=" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976739v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alessandri" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Andre-Doucet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacou" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crocc.reco-occitanie.org/sante/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926918v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947887v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982716v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maria Donini" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20183377468" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789035v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606165v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/400914_2" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832653v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827341v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840159v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilton" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oofford" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Porrini" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841620v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oford" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842917v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843061v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850152v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calva Calva" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Narbad" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eagles" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Parr" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.C. Rhodes" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833385v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832524v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Escudier" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074159v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xtcv-5b27" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256188v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791473v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Machou" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601508v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358022v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Daguet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373646v2" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196759v2" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savajol" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V Tatry" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583084v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Grodard" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Saint Pol" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602982v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337134v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Builliard" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818289v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824851v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857855v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mjamiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4563-4587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094290555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie-josephe.amiot-carlin@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Kanerva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2025.2562813" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Komati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tailliez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuae104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalle-Chanseaume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P Belzunces" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Riboli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boyland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03610-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Fraser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olanike Adeyemo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Azam-Ali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105261" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Vannier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calvarin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03252-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Romon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.12.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.12.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Termote" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1197703" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.971868" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Neves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523001411" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924983v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.12.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab105" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681092v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monjotin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fleurentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Jean-Michel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raynal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091712" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Morrissey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raverdy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Masson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14112296" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Liguori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Tr&#252;bswasser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100606" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.948808" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.07.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raverdy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2021.04.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472689v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plumey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103628" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549360v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12572" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054478v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11051284" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducros" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne Pecollo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzy090" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Perignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Ati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.07.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.05.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487493v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy361" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104661" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310096v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondos Njoumi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rochette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2018.1544229" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620492v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/UYIXYR" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623581v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.06.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765837v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Perignon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191767" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01646634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peyrol" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pech&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.09.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.070" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022896v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111668" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01913831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608167v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.04.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621563v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0577-4280" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625961v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El-Ati" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Dop" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848425v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00030" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117952v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertrand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dimier-Vallet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.02.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512233v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9030306" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594655v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620158v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595546v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9020088" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594668v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594641v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681552v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176174v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000412" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594656v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603361v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Meyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pechere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30403-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604715v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo M. Donini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Dernini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Serra-Majem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2016.00037" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595650v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ferrari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016000653" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032074v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Descalzo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.037" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZ5FJ9H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785583v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amiot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12409" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506515v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234294" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430037v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M057612" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632101v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisserine Ben Amara" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Maraninchi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebil Attia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0728-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773676v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mesnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Champion" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Louis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauzet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phealay May" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128847" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478577v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dhaussy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huertas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.09.021" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478368v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marcotorchino" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Karkeni" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Canault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.05.010" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0GK8N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238769v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Davicco" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Amiot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115817" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569911v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014029" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632176v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/313b-0030" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164474v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oberti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mekhancha" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedrani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhous" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1040.29" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632398v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-014-0410-x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649857v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine During" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caporiccio" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3fo60212e" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601700v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478589v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diny Knol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-012-0432-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JHD4B1BH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648865v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Romier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thi-Mai Anh Dao" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Fanciullino" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.01.008" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JL9MGF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653070v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ogier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Georg&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Maillot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Mallmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-012-0357-x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S212FR8P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595175v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478644v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.03.004" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601743v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648214v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200383" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMB35FBL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643652v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouveyrol" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643520v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Knol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643648v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330877v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Villard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Dao" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014629" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478635v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100055" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PX1KNFK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478678v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouranton" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thabuis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riollet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malezet-Desmoulins" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Yazidi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.04.016" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663960v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Hassan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Yazidi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Malezet-Desmoulins" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Margotat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.04.006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658552v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine F. Ferguson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.L. Volatier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.107318" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658705v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980009990437" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659343v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.28426" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663934v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolliet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664348v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Malezet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663035v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lorec" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760802098859" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650932v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2008.10.006" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHVD6RC2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208052v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666144v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.07.021" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1G3D79Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661261v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besancon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S007114507670822" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046626v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Tbatou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carail" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0700529" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FDZ748HF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665838v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thap" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602635" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208048v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinay Thap" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Juhel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114507352604" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657137v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664648v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Du Chaffaut" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/136.9.2368" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664419v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran T. Thanh" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vergnes" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kaloustian" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek F. El-Moselhy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2322" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4569HZ87-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682964v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Curk" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0402983" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8Z4PJGS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682102v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alter" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680529v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Baudry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bernard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678123v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mikail" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679295v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ghiringhelli" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675803v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abou" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mikail" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portugal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2274" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKQ1HD0P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676813v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alquier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200500088" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/075F05D6EECAA3332D5AE0A05174E2BD49146F22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672812v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerber" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bernard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defoort" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671669v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683496v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caris-Veyrat" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tyssandier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0346861" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RPFRC47X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671160v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feillet Coudray" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guilland" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682181v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahrouz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jaouad" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676153v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676808v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarkissian" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670560v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. del Campo" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen-The" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergent" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674737v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672030v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malien-Aubert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678219v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682157v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debersac" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goudonnet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673237v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramasseul" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marchon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681747v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Vernevaut" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suschetet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Siess" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674011v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679470v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auger" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahane" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692896v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693528v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oufedjikh" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693214v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697971v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugues" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695447v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695739v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Rigal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690163v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696412v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687192v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosati" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cadic" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duron" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tacchini" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695160v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685079v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688631v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695027v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget-Richard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694240v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708360v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706785v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Aubert" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Oleszek" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706835v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Babic" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707615v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713126v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nicolas" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Richard-Forget" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704852v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710532v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702030v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702144v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berahia" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerrati" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708385v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aparicio" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708384v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bartholin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714357v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706313v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708327v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ziegler" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715179v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704663v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705970v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711994v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709139v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleuriet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Macheix" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714907v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baritaux" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712253v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715273v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724795v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonnet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890768v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Amiot" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonnet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726965v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725126v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720018v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janovitz Klapp" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720648v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718552v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727346v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725403v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719250v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732680v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leneuf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermi" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594257v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402803" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802836v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strigler" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agro-alimentaire/les-phytomicronutriments/amiot/descriptif-9782743014179" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824221v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baberger-Gateau" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/expertise/expertises_realisees/les_fruits_et_legumes_dans_l_alimentation_rapport_d_expertise" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n9ht-rg42" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831713v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Dosba" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Couteaudier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826727v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dosba" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/collaborations_et_partenaires/entreprises/en_direct_des_labos/fruits_et_legumes_caracteristiques_et_principaux_enjeux" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826716v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509450v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701926v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security?affiliate_code=" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976739v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alessandri" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Andre-Doucet" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacou" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crocc.reco-occitanie.org/sante/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926918v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947887v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789035v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982716v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maria Donini" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20183377468" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606165v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/400914_2" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832653v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827341v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840159v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilton" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oofford" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Porrini" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841620v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oford" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842917v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843061v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850152v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calva Calva" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Narbad" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eagles" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Parr" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.C. Rhodes" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833385v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832524v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Escudier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074159v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xtcv-5b27" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256188v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791473v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Machou" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601508v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358022v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Daguet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373646v2" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583084v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Grodard" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Saint Pol" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196759v2" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savajol" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V Tatry" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlin" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602982v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337134v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Builliard" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818289v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824851v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857855v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>