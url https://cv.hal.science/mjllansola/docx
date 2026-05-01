--- v0 (2026-03-04)
+++ v1 (2026-05-01)
@@ -75,3077 +75,3171 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de gestion des données Project FISCIENCY 0. INFORMATIONS GENERALES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Llansola-Portoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singlet fission in heterogeneous lycopene aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasyl Veremeienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Bercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Andreea Arteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.5593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-88220-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometrology assisted chemical fabrication: direct laser writing of porphyrins onto complex surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroon Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Bercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, pp.19220 - 19230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5nr00765h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Coordination Sphere Effect Shifts CO 2 to CO Reduction by Iron Porphyrin from Fe 0 to Fe I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sk Amanullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sircoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (4), pp.e202314439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202314439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perylene-derivative singlet exciton fission in water solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Streckaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Boto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Domínguez-Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gromova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (43), pp.17831-17842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4SC04732J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular events accompanying aggregation-induced energy quenching in fucoxanthin-chlorophyll proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime T.A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjaart P.J. Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasyl Veremeienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1865 (4), pp.149500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbabio.2024.149500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and Vibrational Properties of Allene Carotenoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindaugas Macernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Streckaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radek Litvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (6), pp.813-824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c09393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance Raman: A powerful tool to interrogate carotenoids in biological matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 674, pp.113-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mie.2022.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An engineered extraplastidial pathway for carotenoid biofortification of leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briardo Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Torres‐montilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Bordanaba‐florit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (5), pp.1008-1021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pbi.13526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singlet fission in naturally-organized carotenoid molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Krieger-Liszkay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (8), pp.4768-4776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0CP04493H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a heme-binding domain in a neuronal voltage-gated potassium channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark J. Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Cresser-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Portolano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaswir Basran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 295, pp.13277-13286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA120.014150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Dynamic Conformations of Organic Molecules: Alkyne Carotenoids in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Streckaitė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindaugas Macernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliška Kuthanová Trsková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radek Litvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b11536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning antenna function through hydrogen bonds to chlorophyll a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengqi Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1861 (4), pp.148078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbabio.2019.148078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Structure and Triplet-Triplet Energy Transfer in Artificial Photosynthetic Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marely E. Tejeda-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelsea L. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela C. C. C. Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghabriel A. Gomes De Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio L. Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95 (1), pp.211--219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/php.12979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of pigments to the cyanobacterial high-light-inducible protein HliC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Kumar Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tichý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 137 (1), pp.29--39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11120-017-0475-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lycopene crystalloids exhibit singlet exciton fission in tomatoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Redeckas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Streckaité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ilioaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (13), pp.8640--8646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7CP08460A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigment configuration in the light-harvesting protein of the xanthophyte alga Xanthonema debile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Streckaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenko Gardian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radek Litvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 138 (2), pp.139--148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11120-018-0557-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Signatures of Calcium Oxalate Polyhydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo D. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théau Debroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistrySelect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (31), pp.8801-8812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/slct.201801611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twisting a β-Carotene, an Adaptive Trick from Nature for Dissipating Energy during Photoprotection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Sobotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Kish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Kumar Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 292 (4), pp.1396-1403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M116.753723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigment structure in the violaxanthin-chlorophyll-a-binding protein VCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radek Litvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ilioaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11120-017-0407-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Cations Induced αβ-BChl a Heterogeneity in LH1 as Revealed by Temperature-Dependent Fluorescence Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Jiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng-Yu Wang-Otomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201700551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and vibrational properties of carotenoids: from in vitro to in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (135), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2017.0504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigment structure in the FCP-like light-harvesting complex from Chromera velia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiasa Uragami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radek Litvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1857 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbabio.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the pigment binding sites in LHCII with resonance Raman spectroscopy: The effect of mutations at S123.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Kish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ilioaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1857 (9), pp.1490-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbabio.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3155,137 +3249,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Perylene Arrays for Photocatalytic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Koepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées du Groupement de Recherche des Carburants Solaires, GDR Solar Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3295,147 +3389,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A leap forward in green photochemistry: singlet fission in water solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Streckaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Domínguez-Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Echeverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3445,259 +3539,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Photosynthesis: An Approach for a Sustainable Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Koepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lucie Teillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martínez, Leticia Myriam Torres and Kharissova, Oxana Vasilievna and Kharisov, Boris Ildusovich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Ecomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1909--1933, 2019, 978-3-319-68255-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-68255-6_109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Photosynthesis: An Approach for a Sustainable Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Koepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lucie Teillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Torres Martínez; L.M.;Vasilievna Kharissova; O. and Ildusovich Kharisov; B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Ecomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.1-25, 2018, 978-3-319-48281-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48281-1_109-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3844,51 +3938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972159v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Magne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Veremeienko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bercy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andreea Arteni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88220-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357544v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Rashid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Llansola-Portoles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr00765h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Amanullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gotico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sircoglou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Llansola-Portoles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202314439" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Streckaite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Boto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dom&#237;nguez-Ojeda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC04732J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime T.A. Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjaart P.J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pascal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Llansola-Portoles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2024.149500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Macernis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Litvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c09393" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2022.03.068" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Andersen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briardo Llorente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Torres&#8208;montilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Bordanaba&#8208;florit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13526" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Krieger-Liszkay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04493H" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Burton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cresser-Brown" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Portolano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaswir Basran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014150" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Streckait&#279;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka Kuthanov&#225; Trskov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b11536" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281193v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengqi Xu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2019.148078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marely E. Tejeda-Ferrari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea L. Brown" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela C. C. C. Coutinho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghabriel A. Gomes De Sa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L. Palma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12979" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Kumar Shukla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tich&#253;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-017-0475-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Llansola-Portoles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Redeckas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Streckait&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ilioaia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Pascal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08460A" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Gardian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0557-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D. Belletti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Debroise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801611" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sobotka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kish" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Pascal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.753723" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ilioaia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-017-0407-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Ma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Jiang Yu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Yu Wang-Otomo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700551" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0504" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355839v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiasa Uragami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2016.08.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2016.06.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Koepf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263745v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Echeverri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Teillout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68255-6_109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48281-1_109-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544411v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Llansola-Portoles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972159v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Magne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Veremeienko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bercy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andreea Arteni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88220-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Rashid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Llansola-Portoles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr00765h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Amanullah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gotico" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sircoglou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Llansola-Portoles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202314439" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Streckaite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Boto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dom&#237;nguez-Ojeda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC04732J" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime T.A. Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjaart P.J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2024.149500" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Macernis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Litvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c09393" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700340v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2022.03.068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Andersen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briardo Llorente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Torres&#8208;montilla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Bordanaba&#8208;florit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13526" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Krieger-Liszkay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04493H" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Burton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cresser-Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Portolano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaswir Basran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014150" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Streckait&#279;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka Kuthanov&#225; Trskov&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b11536" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Pascal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengqi Xu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2019.148078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marely E. Tejeda-Ferrari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea L. Brown" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela C. C. C. Coutinho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghabriel A. Gomes De Sa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L. Palma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12979" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Kumar Shukla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tich&#253;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-017-0475-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Llansola-Portoles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Redeckas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Streckait&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ilioaia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Pascal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08460A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Gardian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0557-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D. Belletti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Debroise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801611" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450677v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sobotka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kish" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Pascal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.753723" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ilioaia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-017-0407-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Ma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Jiang Yu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Yu Wang-Otomo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700551" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0504" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355839v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiasa Uragami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2016.08.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356088v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2016.06.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Koepf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263745v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Echeverri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531026v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lucie Teillout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68255-6_109" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48281-1_109-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>