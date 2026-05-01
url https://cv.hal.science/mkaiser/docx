--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -2170,213 +2170,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’émergence d’un nouveau faire musical en France dans les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux armes et caetera: poétiques de la communication chez Serge Gainsbourg, MEI, 50, 2020, p. 143-153</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Record Industry in the 1960-1970s: The Forgotten Story of French Popular Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956336v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-02956294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4578,51 +4578,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEF52275"/>
+    <w:nsid w:val="5F029437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4726,51 +4726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FA32396F"/>
+    <w:nsid w:val="754B1BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4960,51 +4960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mkaiser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3515-8468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177809876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/musiques-actuelles-ca-part-en-live--9782916668956-page-131.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaiser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.cnm.fr/l-industrie-musicale-en-france-1850-2000.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costantini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Matthews" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100990200&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5536" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/serge-gainsbourg-9781501365669/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04271677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-faire_l_art_analyser_les_processus_de_creation_artistique_irina_kirchberg_alexandre_robert-9782343048246-45189.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escoubet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs14.0095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.11388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02956298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01913595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buxton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02956330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spanu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5658" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02956313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035279ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02956323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02956336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02956294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04271780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017160v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.guibe.2013.01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mkaiser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3515-8468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177809876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/musiques-actuelles-ca-part-en-live--9782916668956-page-131.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaiser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.cnm.fr/l-industrie-musicale-en-france-1850-2000.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costantini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Matthews" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100990200&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5536" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/serge-gainsbourg-9781501365669/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04271677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-faire_l_art_analyser_les_processus_de_creation_artistique_irina_kirchberg_alexandre_robert-9782343048246-45189.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escoubet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs14.0095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.11388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02956298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01913595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buxton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02956330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spanu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5658" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02956313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035279ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02956323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02956294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02956336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04271780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017160v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.guibe.2013.01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>