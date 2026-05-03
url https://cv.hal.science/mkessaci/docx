--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2178,689 +2178,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Search Landscape Samplers for Solver Performance Prediction on a University Timetabling Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+                <w:t xml:space="preserve">Enhancing MOEA/D with Learning: Application to Routing Problems with Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Dortmund, Germany. pp.548-561, </w:t>
+              <w:t xml:space="preserve">GECCO 2022 - The Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14714-2_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3520304.3528909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791817v1</w:t>
+                <w:t xml:space="preserve">hal-03791804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Multi-objective Decomposition Formulation for Per-Instance Configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Regattieri Delgado</w:t>
+                <w:t xml:space="preserve">Exploiting landscape features for fitness prediction in university timetabling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feutrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRACIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21686-2_23⟩</w:t>
+              <w:t xml:space="preserve">GECCO ’22 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Boston, MA, United States. pp.192-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3520304.3528910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971637v1</w:t>
+                <w:t xml:space="preserve">hal-03791808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-based Performance Prediction for University Timetabling Optimization</w:t>
+                <w:t xml:space="preserve">Analysis of Search Landscape Samplers for Solver Performance Prediction on a University Timetabling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Feutrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eleonore Kessaci</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dortmund, Germany. pp.548-561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14714-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595311v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Multi-Objective Problems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+                <w:t xml:space="preserve">A Novel Multi-objective Decomposition Formulation for Per-Instance Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Marcondes Pavelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Regattieri Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BRACIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Campinas, Brazil. pp.325-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21686-2_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595321v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting landscape features for fitness prediction in university timetabling</w:t>
+                <w:t xml:space="preserve">Landscape-based Performance Prediction for University Timetabling Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Feutrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO ’22 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791808v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing MOEA/D with Learning: Application to Routing Problems with Time Windows</w:t>
+                <w:t xml:space="preserve">Machine Learning for Multi-Objective Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2022 - The Genetic and Evolutionary Computation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3520304.3528909⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03791804v1</w:t>
+                <w:t xml:space="preserve">hal-03595321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Learning in Hyper-Heuristics to Solve Flowshop Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Marcondes Pavelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,468 +2914,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowshop NEH-Based Heuristic Recommendation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Marcondes Pavelski</w:t>
+                <w:t xml:space="preserve">Using Machine Learning to Enhance Clarke and Wright Heuristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Accorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigo Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Evolutionary Computation in Combinatorial Optimization (EvoCOP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence ROADEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509740v1</w:t>
+                <w:t xml:space="preserve">hal-03472209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoTSC: Optimization Algorithm to Automatically Solve the Time Series Classification Problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+                <w:t xml:space="preserve">Investigating the landscape of a hybrid local search approach for a timetabling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feutrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2021 IEEE 33rd International Conference on Tools with Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '21 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jul 2021, Lille, France. pp.1665-1673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3449726.3463175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472255v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Machine Learning to Enhance Clarke and Wright Heuristic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+                <w:t xml:space="preserve">Flowshop NEH-Based Heuristic Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Marcondes Pavelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ROADEF 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Evolutionary Computation in Combinatorial Optimization (EvoCOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Seville, Spain. pp.136-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72904-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472209v1</w:t>
+                <w:t xml:space="preserve">hal-03509740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the landscape of a hybrid local search approach for a timetabling problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+                <w:t xml:space="preserve">AutoTSC: Optimization Algorithm to Automatically Solve the Time Series Classification Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '21 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICTAI 2021 IEEE 33rd International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509996v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Algorithm Multi-Configuration Applied to an Optimization Algorithm</w:t>
               </w:r>
@@ -3478,51 +3478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Optima Network Sampling for Permutation Flowshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Marcondes Pavelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,434 +3576,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Automatic Parameter Configuration of a Local Search Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weerapan Sae-Dan</w:t>
+                <w:t xml:space="preserve">Automatic Configuration of a Multi-objective Local Search for Imbalanced Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '20 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3377929.3398107⟩</w:t>
+              <w:t xml:space="preserve">PPSN 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.65-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58112-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895548v1</w:t>
+                <w:t xml:space="preserve">hal-02932462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Discretization of VOCs for Cancer Prediction Using a Multi-Objective Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Jacques</w:t>
+                <w:t xml:space="preserve">Time-Dependent Automatic Parameter Configuration of a Local Search Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weerapan Sae-Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LION 2020 - Learning and Intelligent Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-53552-0_16⟩</w:t>
+              <w:t xml:space="preserve">GECCO '20 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jul 2020, Cancún, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3377929.3398107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927503v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Configuration of a Multi-objective Local Search for Imbalanced Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Impact of the Discretization of VOCs for Cancer Prediction Using a Multi-Objective Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Holger Hoos</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPSN 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.65-77, </w:t>
+              <w:t xml:space="preserve">LION 2020 - Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Athens, Greece. pp.151-157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58112-1_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-53552-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932462v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multiobjectif pour le diagnostic de pathologies via biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4011,51 +4011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4080,77 +4080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective Automatic Algorithm Configuration for the Classification Problem of Imbalanced Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Szczepanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4208,148 +4208,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Algorithm Framework to Automatically Design a Multi-Objective Local Search</w:t>
+                <w:t xml:space="preserve">Configuration of a Dynamic MOLS Algorithm for Bi-objective Flowshop Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lansing, United States. pp.565-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082123v1</w:t>
+                <w:t xml:space="preserve">hal-02078581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Configuration of a Dynamic Hill Climbing Algorithm</w:t>
               </w:r>
@@ -4437,299 +4437,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPOT-SH: a FasterOptimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nicol</w:t>
+                <w:t xml:space="preserve">A Dynamic Algorithm Framework to Automatically Design a Multi-Objective Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI - International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">ROADEF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430799v1</w:t>
+                <w:t xml:space="preserve">hal-02082123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration of a Dynamic MOLS Algorithm for Bi-objective Flowshop Scheduling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+                <w:t xml:space="preserve">TPOT-SH: a FasterOptimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lansing, United States. pp.565-577</w:t>
+              <w:t xml:space="preserve">ICTAI - International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078581v1</w:t>
+                <w:t xml:space="preserve">hal-02430799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TPOT-SH: a Faster Optimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,64 +4780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-learning on flowshop using fitness landscape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Marcondes Pavelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Regattieri Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4869,252 +4869,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Initialisation Techniques for Multi-objective Local Search</w:t>
+                <w:t xml:space="preserve">Automatic Configuration of Multi-objective Optimization Algorithms. Impact of Correlation between Objectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel López-Ibáñez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+                <w:t xml:space="preserve">Holger H Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving from Nature - PPSN XV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Volos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868414v1</w:t>
+                <w:t xml:space="preserve">hal-01928060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Configuration of Multi-objective Optimization Algorithms. Impact of Correlation between Objectives.</w:t>
+                <w:t xml:space="preserve">New Initialisation Techniques for Multi-objective Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel López-Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Tools with Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Problem Solving from Nature - PPSN XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99253-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928060v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Multi-Objective Local Search Algorithms for the Permutation Flowshop Scheduling Problem</w:t>
               </w:r>
@@ -5202,974 +5202,974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending Meta-Heuristics and Configurations for the Flowshop Problem via Meta-Learning: Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Marcondes Pavelski</w:t>
+                <w:t xml:space="preserve">Meta-Learning for Optimization: A Case Study on the Flowshop Problem Using Decision Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pavelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Regattieri Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 7th Brazilian Conference on Intelligent Systems (BRACIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2018.8477664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989270v1</w:t>
+                <w:t xml:space="preserve">hal-01928031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-Learning for Optimization: A Case Study on the Flowshop Problem Using Decision Trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Delgado</w:t>
+                <w:t xml:space="preserve">Recommending Meta-Heuristics and Configurations for the Flowshop Problem via Meta-Learning: Analysis and Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Marcondes Pavelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Regattieri Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 7th Brazilian Conference on Intelligent Systems (BRACIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sao Paulo, Brazil. pp.163-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEC.2018.8477664⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928031v1</w:t>
+                <w:t xml:space="preserve">hal-01989270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Configuring Multi-objective Local Search Using Multi-objective Optimisation</w:t>
+                <w:t xml:space="preserve">AMH: une plate-forme pour le design et le contrôle automatique de métaheuristiques multi-objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Pernet</w:t>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger H Hoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMO 2017 - 9th International Conference on Evolutionary Multi-Criterion Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF2017: 18ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559690v1</w:t>
+                <w:t xml:space="preserve">hal-01560444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral Neighbors in Bi-objective Optimization: Distribution of the Most Promising for Permutation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMO 2017 - 9th International Conference on Evolutionary Multi-Criterion Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Munster, Germany. pp.344-358, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-54157-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMH: une plate-forme pour le design et le contrôle automatique de métaheuristiques multi-objectif</w:t>
+                <w:t xml:space="preserve">Automatic Design of Multi-Objective Local Search Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2017: 18ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO 2017 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.227-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3071178.3071323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560444v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Design of Multi-Objective Local Search Algorithms</w:t>
+                <w:t xml:space="preserve">Automatically Configuring Multi-objective Local Search Using Multi-objective Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger H Hoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2017 - Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.227-234, </w:t>
+              <w:t xml:space="preserve">EMO 2017 - 9th International Conference on Evolutionary Multi-Criterion Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Münster, Germany. pp.61-73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3071178.3071323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54157-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569617v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMH: a new Framework to Design Adaptive Metaheuristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+                <w:t xml:space="preserve">A new constructive heuristic for the No-Wait Flowshop Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Metaheuristics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">11th Learning and Intelligent OptimizatioN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559687v1</w:t>
+                <w:t xml:space="preserve">hal-01579775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new constructive heuristic for the No-Wait Flowshop Scheduling Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">De nouvelles meilleures solutions pour le problème d'ordonnancement No-Wait Flowshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Learning and Intelligent OptimizatioN Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nizhny Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">ROADEF2017: 18ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579775v1</w:t>
+                <w:t xml:space="preserve">hal-01579762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles meilleures solutions pour le problème d'ordonnancement No-Wait Flowshop</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+                <w:t xml:space="preserve">AMH: a new Framework to Design Adaptive Metaheuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2017: 18ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">12th Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579762v1</w:t>
+                <w:t xml:space="preserve">hal-01559687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Iterated Greedy-based Approach Exploiting Promising Sub-Sequences of Jobs to solve the No-Wait Flowshop Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6214,265 +6214,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MO-ParamILS: A Multi-objective Automatic Algorithm Configuration Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger Hoos</w:t>
+                <w:t xml:space="preserve">Feature Selection using Tabu Search with Learning Memory: Learning Tabu Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Heike Trautmann</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference LION 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ischia Island (Napoli), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370392v1</w:t>
+                <w:t xml:space="preserve">hal-01370396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Selection using Tabu Search with Learning Memory: Learning Tabu Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Mousin</w:t>
+                <w:t xml:space="preserve">MO-ParamILS: A Multi-objective Automatic Algorithm Configuration Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Trautmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference LION 10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ischia, Italy. pp.32-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50349-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370396v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective Neutral Neighbors? What could be the definition(s)?</w:t>
               </w:r>
@@ -6582,490 +6582,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral but a Winner! How Neutrality Helps Multiobjective Local Search Algorithms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fitness Landscape of the Factoradic Representation on the Permutation Flowshop Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regnier-Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization - 8th International Conference, EMO 2015, Guimarães, Portugal, March 29 -April 1, 2015. Proceedings, Part I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-15934-8_3⟩</w:t>
+              <w:t xml:space="preserve">LION 9 - 9th International Conference on Learning and Intelligent OptimizatioN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lille, France. pp.151-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216485v1</w:t>
+                <w:t xml:space="preserve">hal-01252317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness Landscape of the Factoradic Representation on the Permutation Flowshop Scheduling Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutral but a Winner! How Neutrality Helps Multiobjective Local Search Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LION 9 - 9th International Conference on Learning and Intelligent OptimizatioN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lille, France. pp.151-164, </w:t>
+              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization - 8th International Conference, EMO 2015, Guimarães, Portugal, March 29 -April 1, 2015. Proceedings, Part I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Guimarães, Portugal. pp.34--47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15934-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252317v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm comparison by automatically configurable stochastic local search frameworks: a case study using flow-shop scheduling problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Template for Designing Single-Solution Hybrid Metaheuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel López-Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Mascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel López-Ibáñez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stützle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HM 2014 - 9th International Workshop Hybrid Metaheuristics </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetic and evolutionary computation companion, GECCO Comp'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094683v1</w:t>
+                <w:t xml:space="preserve">hal-01094686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Template for Designing Single-Solution Hybrid Metaheuristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Algorithm comparison by automatically configurable stochastic local search frameworks: a case study using flow-shop scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Mascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel López-Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franco Mascia</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dubois-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stützle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and evolutionary computation companion, GECCO Comp'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HM 2014 - 9th International Workshop Hybrid Metaheuristics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hamburg, Germany. pp.30-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07644-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094686v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Automatic Design of Metaheuristics</w:t>
               </w:r>
@@ -7090,51 +7090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Mascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel López-Ibánez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stützle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIC 2013 - 10th Metaheuristics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Singapore, Singapore. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7198,51 +7198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopéz-Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stützle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MISTA 2013 - Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Gent, Belgium. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7293,51 +7293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Mascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel López-Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stützle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8096,217 +8096,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fitness Landscape Analysis for the Permutation Flowshop Scheduling Problem</w:t>
+                <w:t xml:space="preserve">Une nouvelle mesure de distance pour l'ACVRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing (META 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">ROADEF 2010 : 11e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00523213v1</w:t>
+                <w:t xml:space="preserve">inria-00523046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle mesure de distance pour l'ACVRP</w:t>
+                <w:t xml:space="preserve">A Fitness Landscape Analysis for the Permutation Flowshop Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2010 : 11e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing (META 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00523046v1</w:t>
+                <w:t xml:space="preserve">inria-00523213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Neighborhood for the HFF-AVRP</w:t>
               </w:r>
@@ -8458,51 +8458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stützle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9132,90 +9132,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Morstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9255,51 +9255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MH-Builder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9551,51 +9551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pavelski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Delgado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;&#233;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Freitas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12922" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandromme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.12.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9177-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95H6HQLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Tavassoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Almeida Coco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feutrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Kessaci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590690" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26504-4_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10253986" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14714-2_38" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marcondes Pavelski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Regattieri Delgado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21686-2_23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528910" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528909" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91702-9_11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72904-2_9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parmentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Accorsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigo Daniele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463175" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapan Sae-Dan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96305-7_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504690" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398107" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185785" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430799v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2018.8477664" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579775v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tanaka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908902" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252317v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnier-Coudert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_14" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mascia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois-Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#252;tzle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07644-7_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;nez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lop&#233;z-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#252;tzle." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38516-2_12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840357v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001842" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523046v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;el&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13107" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475710v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02430822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pavelski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Delgado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;&#233;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Freitas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12922" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandromme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.12.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9177-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95H6HQLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Tavassoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Almeida Coco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feutrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Kessaci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590690" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26504-4_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10253986" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528910" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14714-2_38" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marcondes Pavelski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Regattieri Delgado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21686-2_23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91702-9_11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Accorsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigo Daniele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463175" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72904-2_9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parmentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapan Sae-Dan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96305-7_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504690" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398107" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185785" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928031v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2018.8477664" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tanaka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908902" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252317v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnier-Coudert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mascia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#252;tzle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois-Lacoste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07644-7_3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;nez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lop&#233;z-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#252;tzle." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38516-2_12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840357v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001842" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523046v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523213v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;el&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13107" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475710v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02430822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>