--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic local search and parameters recommendation: a case study on flowshop problems</w:t>
+                <w:t xml:space="preserve">Improving neighborhood exploration into MOEA/D framework to solve a bi-objective routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pavelski</w:t>
+                <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Delgado</w:t>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐éléonore Kessaci</w:t>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Freitas</w:t>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30 (2), pp.774-799. </w:t>
+              <w:t xml:space="preserve">, 2023, Developments in Metaheuristics, 30 (2), pp.1179 - 1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/itor.12922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/itor.13223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861824v1</w:t>
+                <w:t xml:space="preserve">hal-04299349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving neighborhood exploration into MOEA/D framework to solve a bi-objective routing problem</w:t>
+                <w:t xml:space="preserve">Stochastic local search and parameters recommendation: a case study on flowshop problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Legrand</w:t>
+                <w:t xml:space="preserve">Lucas Pavelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+                <w:t xml:space="preserve">Myriam Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+                <w:t xml:space="preserve">Marie‐éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+                <w:t xml:space="preserve">Alex Freitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Developments in Metaheuristics, 30 (2), pp.1179 - 1180. </w:t>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.774-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/itor.13223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/itor.12922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299349v1</w:t>
+                <w:t xml:space="preserve">hal-03861824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Configuration of Multi-Objective Local Search Algorithms for Permutation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -604,64 +604,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey and unification of local search techniques in metaheuristics for multi-objective combinatorial optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -708,51 +708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness Landscape Analysis and Metaheuristics Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -856,64 +856,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Parameterized Complexity of Local Search for MO-TSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narges Tavassoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -977,64 +977,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Parameterized Complexity of Local Search for Multi-objective TSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narges Tavassoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1111,64 +1111,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1232,51 +1232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Feutrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Genetic and Evolutionary Computation Conference (GECCO 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGEVO, Jul 2025, Málaga, Spain. pp.555-558, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1323,64 +1323,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Parameterized Complexity of Local Search for MOTSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narges Tavassoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1431,90 +1431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution-based Knowledge Discovery for Multi-objective Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPSN 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Hagenberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1539,90 +1539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Benefit of Extracting Patterns from Local Optima to Solve a Bi-objective VRPTW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIC 2024 - Metaheuristics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.62-77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1650,317 +1650,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Relevance of Artificial Instances for Curriculum-Based Course Timetabling through Feasibility Prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eleonore Kessaci</w:t>
+                <w:t xml:space="preserve">New Neighborhood Strategies for the Bi-objective Vehicle Routing Problem with Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3583133.3590690⟩</w:t>
+              <w:t xml:space="preserve">MIC 2022 - Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ortigia-Syracuse, Italy. pp.45-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26504-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197698v1</w:t>
+                <w:t xml:space="preserve">hal-04009988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Neighborhood Strategies for the Bi-objective Vehicle Routing Problem with Time Windows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+                <w:t xml:space="preserve">Improving the Relevance of Artificial Instances for Curriculum-Based Course Timetabling through Feasibility Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feutrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIC 2022 - Metaheuristics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Ortigia-Syracuse, Italy. pp.45-60, </w:t>
+              <w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbon Portugal, France. pp.203-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-26504-4_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3583133.3590690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009988v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Knowledge Discovery into MOEA/D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2102,51 +2102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Feasibility in University Timetabling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Feutrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2184,90 +2184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing MOEA/D with Learning: Application to Routing Problems with Time Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO 2022 - The Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2399,1052 +2399,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Search Landscape Samplers for Solver Performance Prediction on a University Timetabling Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Feutrier</w:t>
+                <w:t xml:space="preserve">A Novel Multi-objective Decomposition Formulation for Per-Instance Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Marcondes Pavelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Regattieri Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XVII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14714-2_38⟩</w:t>
+              <w:t xml:space="preserve">BRACIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Campinas, Brazil. pp.325-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21686-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791817v1</w:t>
+                <w:t xml:space="preserve">hal-03971637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Multi-objective Decomposition Formulation for Per-Instance Configuration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+                <w:t xml:space="preserve">Landscape-based Performance Prediction for University Timetabling Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feutrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRACIS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971637v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-based Performance Prediction for University Timetabling Optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+                <w:t xml:space="preserve">Machine Learning for Multi-Objective Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595311v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Multi-Objective Problems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+                <w:t xml:space="preserve">Analysis of Search Landscape Samplers for Solver Performance Prediction on a University Timetabling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feutrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dortmund, Germany. pp.548-561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14714-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595321v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Learning in Hyper-Heuristics to Solve Flowshop Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using Machine Learning to Enhance Clarke and Wright Heuristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Accorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigo Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRACIS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence ROADEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509717v1</w:t>
+                <w:t xml:space="preserve">hal-03472209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Machine Learning to Enhance Clarke and Wright Heuristic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the landscape of a hybrid local search approach for a timetabling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feutrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ROADEF 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '21 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jul 2021, Lille, France. pp.1665-1673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3449726.3463175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472209v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the landscape of a hybrid local search approach for a timetabling problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+                <w:t xml:space="preserve">Flowshop NEH-Based Heuristic Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Marcondes Pavelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '21 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Jul 2021, Lille, France. pp.1665-1673, </w:t>
+              <w:t xml:space="preserve">European Conference on Evolutionary Computation in Combinatorial Optimization (EvoCOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Seville, Spain. pp.136-151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3449726.3463175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72904-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509996v1</w:t>
+                <w:t xml:space="preserve">hal-03509740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowshop NEH-Based Heuristic Recommendation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">AutoTSC: Optimization Algorithm to Automatically Solve the Time Series Classification Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Evolutionary Computation in Combinatorial Optimization (EvoCOP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICTAI 2021 IEEE 33rd International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509740v1</w:t>
+                <w:t xml:space="preserve">hal-03472255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoTSC: Optimization Algorithm to Automatically Solve the Time Series Classification Problem</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamic Learning in Hyper-Heuristics to Solve Flowshop Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Marcondes Pavelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2021 IEEE 33rd International Conference on Tools with Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BRACIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, online, Brazil. pp.155-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91702-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472255v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Algorithm Multi-Configuration Applied to an Optimization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weerapan Sae-Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Hybrid Intelligent Systems (HIS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, online, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3478,77 +3478,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Optima Network Sampling for Permutation Flowshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Marcondes Pavelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Congress on Evolutionary Computation (CEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Kraków, Poland. pp.1131-1138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3621,64 +3621,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPSN 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.65-77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3706,356 +3706,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Automatic Parameter Configuration of a Local Search Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of the Discretization of VOCs for Cancer Prediction Using a Multi-Objective Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '20 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3377929.3398107⟩</w:t>
+              <w:t xml:space="preserve">LION 2020 - Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Athens, Greece. pp.151-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-53552-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895548v1</w:t>
+                <w:t xml:space="preserve">hal-02927503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Discretization of VOCs for Cancer Prediction Using a Multi-Objective Algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Time-Dependent Automatic Parameter Configuration of a Local Search Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weerapan Sae-Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LION 2020 - Learning and Intelligent Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Athens, Greece. pp.151-157, </w:t>
+              <w:t xml:space="preserve">GECCO '20 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jul 2020, Cancún, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-53552-0_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3377929.3398107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927503v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multiobjectif pour le diagnostic de pathologies via biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4106,77 +4106,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Szczepanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Congress on Evolutionary Computation (CEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-8, </w:t>
@@ -4266,51 +4266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lansing, United States. pp.565-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4329,433 +4329,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Configuration of a Dynamic Hill Climbing Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">TPOT-SH: a FasterOptimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLS - International Workshop on Stochastic Local Search Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">ICTAI - International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430770v1</w:t>
+                <w:t xml:space="preserve">hal-02430799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Algorithm Framework to Automatically Design a Multi-Objective Local Search</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Automatic Configuration of a Dynamic Hill Climbing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weerapan Sae-Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">SLS - International Workshop on Stochastic Local Search Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082123v1</w:t>
+                <w:t xml:space="preserve">hal-02430770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPOT-SH: a FasterOptimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Dynamic Algorithm Framework to Automatically Design a Multi-Objective Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI - International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">ROADEF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430799v1</w:t>
+                <w:t xml:space="preserve">hal-02082123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TPOT-SH: a Faster Optimization Algorithm to Solve the AutoML Problem on Large Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLS - International Workshop on Stochastic Local Search Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4780,77 +4780,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-learning on flowshop using fitness landscape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Marcondes Pavelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Regattieri Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.925-933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4901,64 +4901,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger H Hoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5022,51 +5022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel López-Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Problem Solving from Nature - PPSN XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5126,51 +5126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Causmaecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5208,77 +5208,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Learning for Optimization: A Case Study on the Flowshop Problem Using Decision Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pavelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Congress on Evolutionary Computation (CEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5312,77 +5312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommending Meta-Heuristics and Configurations for the Flowshop Problem via Meta-Learning: Analysis and Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Marcondes Pavelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Regattieri Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 7th Brazilian Conference on Intelligent Systems (BRACIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sao Paulo, Brazil. pp.163-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5401,152 +5401,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMH: une plate-forme pour le design et le contrôle automatique de métaheuristiques multi-objectif</w:t>
+                <w:t xml:space="preserve">Automatic Design of Multi-Objective Local Search Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2017: 18ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO 2017 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.227-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3071178.3071323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560444v1</w:t>
+                <w:t xml:space="preserve">hal-01569617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral Neighbors in Bi-objective Optimization: Distribution of the Most Promising for Permutation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5600,131 +5609,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Design of Multi-Objective Local Search Algorithms</w:t>
+                <w:t xml:space="preserve">AMH: une plate-forme pour le design et le contrôle automatique de métaheuristiques multi-objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2017 - Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF2017: 18ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569617v1</w:t>
+                <w:t xml:space="preserve">hal-01560444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically Configuring Multi-objective Local Search Using Multi-objective Optimisation</w:t>
               </w:r>
@@ -5736,64 +5736,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger H Hoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5834,355 +5834,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new constructive heuristic for the No-Wait Flowshop Scheduling Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+                <w:t xml:space="preserve">AMH: a new Framework to Design Adaptive Metaheuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Learning and Intelligent OptimizatioN Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nizhny Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">12th Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579775v1</w:t>
+                <w:t xml:space="preserve">hal-01559687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles meilleures solutions pour le problème d'ordonnancement No-Wait Flowshop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A new constructive heuristic for the No-Wait Flowshop Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2017: 18ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">11th Learning and Intelligent OptimizatioN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579762v1</w:t>
+                <w:t xml:space="preserve">hal-01579775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMH: a new Framework to Design Adaptive Metaheuristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+                <w:t xml:space="preserve">De nouvelles meilleures solutions pour le problème d'ordonnancement No-Wait Flowshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Metaheuristics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ROADEF2017: 18ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559687v1</w:t>
+                <w:t xml:space="preserve">hal-01579762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Iterated Greedy-based Approach Exploiting Promising Sub-Sequences of Jobs to solve the No-Wait Flowshop Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6214,265 +6214,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Selection using Tabu Search with Learning Memory: Learning Tabu Search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MO-ParamILS: A Multi-objective Automatic Algorithm Configuration Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Trautmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference LION 10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ischia, Italy. pp.32-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50349-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370396v1</w:t>
+                <w:t xml:space="preserve">hal-01370392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MO-ParamILS: A Multi-objective Automatic Algorithm Configuration Framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Feature Selection using Tabu Search with Learning Memory: Learning Tabu Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Heike Trautmann</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference LION 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ischia Island (Napoli), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-50349-3_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01370392v1</w:t>
+                <w:t xml:space="preserve">hal-01370396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective Neutral Neighbors? What could be the definition(s)?</w:t>
               </w:r>
@@ -6497,51 +6497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6718,51 +6718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7410,51 +7410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7518,51 +7518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7626,51 +7626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7747,51 +7747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,51 +7868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7998,51 +7998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8115,51 +8115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle mesure de distance pour l'ACVRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8223,51 +8223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing (META 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8305,51 +8305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Neighborhood for the HFF-AVRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8432,51 +8432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Cluster on Stochastic Local Search: Recent Developments and Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8594,51 +8594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and Intelligent Optimization - 9th International Conference, LION 9, Lille, France, January 12-15, 2015. Revised Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8736,51 +8736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8828,51 +8828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new distance measure based on the exchange operator for the HFF-AVRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9038,51 +9038,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based Design of Stochastic Local Search Algorithms in Combinatorial Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Discrete Mathematics [cs.DM]. Université de Lille, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9126,277 +9126,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary-Morstan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MH-Builder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Szczepanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444425v1</w:t>
+                <w:t xml:space="preserve">hal-04444623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MH-Builder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mary-Morstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444623v1</w:t>
+                <w:t xml:space="preserve">hal-04444425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9551,51 +9551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pavelski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Delgado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;&#233;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Freitas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12922" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandromme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.12.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9177-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95H6HQLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Tavassoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Almeida Coco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feutrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Kessaci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590690" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26504-4_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10253986" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528910" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14714-2_38" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marcondes Pavelski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Regattieri Delgado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21686-2_23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91702-9_11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Accorsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigo Daniele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463175" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72904-2_9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parmentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapan Sae-Dan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96305-7_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504690" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398107" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185785" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928031v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2018.8477664" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tanaka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908902" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252317v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnier-Coudert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mascia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#252;tzle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois-Lacoste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07644-7_3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;nez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lop&#233;z-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#252;tzle." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38516-2_12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840357v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001842" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523046v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523213v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;el&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13107" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475710v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02430822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13223" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pavelski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Delgado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;&#233;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Freitas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12922" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandromme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.12.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9177-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95H6HQLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Tavassoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Almeida Coco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feutrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26504-4_4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Kessaci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590690" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10253986" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528910" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marcondes Pavelski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Regattieri Delgado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21686-2_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14714-2_38" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Accorsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigo Daniele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463175" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72904-2_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parmentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509717v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91702-9_11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapan Sae-Dan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96305-7_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504690" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398107" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185785" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928031v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2018.8477664" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579775v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tanaka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908902" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252317v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnier-Coudert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mascia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#252;tzle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois-Lacoste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07644-7_3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;nez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lop&#233;z-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#252;tzle." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38516-2_12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840357v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001842" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523046v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523213v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;el&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13107" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475710v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02430822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a678c81c3b7b1f87929c97f438421c565f591ab2;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mary-morstan.git;visit=swh:1:snp:cd3534b3ced199c37782f23155c6c12ef3ee85a6;anchor=swh:1:rev:68f71ea4ab3864ffdd85afeadc2637bc108d9d07" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>