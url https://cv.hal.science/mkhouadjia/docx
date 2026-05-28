--- v0 (2026-05-05)
+++ v1 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mostepha Khouadjia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complexity Map of Probabilistic Reasoning for Neurosymbolic Classification Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ledaguenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mathematics in Artificial Intelligence, 19 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-025-00603-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual anomaly detection on time series: a case study of metro ridership analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trépanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.1483-1507. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-021-06455-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study between dynamic adapted PSO and VNS for the vehicle routing problem with dynamic requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briseida Sarasola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.1426-1439. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2011.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques neurosymboliques probabilistes pour la classification supervisée informée par la logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ledaguenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle (CNIA-PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.68 - 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Action-Recognition Based Approach For Unsupervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing (ISVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lake Tahoe, United States. pp.182-195, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77392-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic digital twin model for inland waterway transportation systems using Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Alexandra Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorcan Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Zavitsas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Sustainable Mobility (CSuM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Karditsa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving neural classification with Logical Prior Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ledaguenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Composite AI (CompAI), European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la classification multi-labels par réseaux de neurones avec de la connaissance logique a priori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ledaguenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hudelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HyCHA (Hybridation Connaissances, Humain et Apprentissage Statistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic and Self-Supervised Learning Approach for Anomaly Detection on Video Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wien Elghazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HyCHA (Hybridation Connaissances, Humain et Apprentissage Statistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for the Resilience and Sustainability of Inland Waterway Transport Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Zavitsas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Sustainable Mobility (CSuM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Karditsa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for the Resilience and Sustainability of Inland Waterway Transport Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanuja Rao Kotaprolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Zavitzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSuM 2024- Climate Crisis and Resilient Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Karditsa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Conditioning at Inference Improving Neural-based Systems with Logical Background Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ledaguenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Logical Reasoning in the Era of Data-driven Learning, Workshop at ICML 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid2Onto: An application ontology for knowledge capitalisation to assist power grid operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Crochepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Formal Ontology in Information Systems (FOIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a data visualisation and analysis tool for supporting decision-making with public transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1093-1102, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de supervision d’un réseau multimodal pour l’aide à la régulation en cas d’incident.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Congrès ATEC ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Time-Dependent Origin-Destination Matrix Using Growth Factor Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transport and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Frankfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Time-Dependent Origin-Destination Matrix Using Growth Factor Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE 2021 International Symposium on Computer Science and Intelligent Controls (ISCSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rome, Italy. pp.51-57, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCSIC54682.2021.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de visualisation pour l’analyse du trafic et des flux voyageurs dans un réseau de transport multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Congrès ATEC ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Criteria Multi-Modal Predictive Trip Planner: Application on Paris Metropolitan Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benchimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Smart Cities Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISC253183.2021.9562921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passenger flow forecasting on transportation network: sensitivity analysis of the spatiotemporal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining Workshops (ICDMW 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Auckland, New Zealand. pp.734-740, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW53433.2021.00096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance Journey Planner with Predictive Travel Information for Smart City Routing Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Forum on Integrated and Sustainable Transportation Systems (FISTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Delft, Netherlands. pp.304-308, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FISTS46898.2020.9264859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle LSTM encodeur-prédicteur pour la prévision court-terme de l&apos;affluence dans les transports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP 2019, Conférence sur l&amp;apos;Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation Learning of public transport data. Application to event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop and Symposium TransitData 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of atypical events on a public transport network using smart card data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Multimodal Trip Planner: A New Generation of Urban Routing Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSITDATA2019 5th International Workshop and Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short & long term forecasting of multimodal transport passenger flows with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, France. pp.560-566, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective AI Planning: Comparing Aggregation and Pareto Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoCOP -- 13th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.202-213, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37198-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective AI Planning: Evaluating DAE-YAHSP on a Tunable Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMO'13 - 7th International Conference on Evolutionary Multi-Criterion Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sheffield, United Kingdom. pp.36-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Measures of Parameter Tuning for Aggregated Multi-Objective Temporal Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LION7 - Learning and Intelligent OptimizatioN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Catane, Italy. pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto-Based Multiobjective AI Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IJCAI/AAAI, Aug 2013, Beijing, China. pp.2321-2327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable neighborhood search in dynamic vehicle routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briseida Sarasola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoApplications'2011 Application of Evolutionary Computation, LNCS N.6624</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Torino, Italy. pp.344-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-environment cooperative parallel metaheuristics for solving dynamic optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briseida Sarasola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NIDISC Workshop on Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Anchorage, United States. pp.395-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Swarm optimization for dynamic combinatorial problems: A case study on dynamic vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ants 2010: Seventh International Conference on Swarm Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgium. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15461-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Particle Swarm for Solving the Dynamic Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tunisia. pp.10.1109/AICCSA.2010.5587049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Anomaly Detection for Context Semantic Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HyCHA (Hybridation Connaissances, Humain et Apprentissage Statistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Human and AI-assistant bidirectional interaction applied to industrial system operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane-Ferka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dussartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Crochepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSTM encoder-predictor for short-term train load forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Brefeld, U., Fromont, E., Hotho, A., Knobbe, A., Maathuis, M., Robardet, C. (Eds) Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11908, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-551, 2020, Lecture Notes in Computer Science, LNAI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mostepha Khouadjia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complexity Map of Probabilistic Reasoning for Neurosymbolic Classification Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ledaguenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mathematics in Artificial Intelligence, 19 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-025-00603-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual anomaly detection on time series: a case study of metro ridership analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trépanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.1483-1507. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-021-06455-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study between dynamic adapted PSO and VNS for the vehicle routing problem with dynamic requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briseida Sarasola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.1426-1439. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2011.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques neurosymboliques probabilistes pour la classification supervisée informée par la logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ledaguenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle (CNIA-PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.68 - 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Action-Recognition Based Approach For Unsupervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing (ISVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lake Tahoe, United States. pp.182-195, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77392-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic digital twin model for inland waterway transportation systems using Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Alexandra Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorcan Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Zavitsas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Sustainable Mobility (CSuM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Karditsa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic and Self-Supervised Learning Approach for Anomaly Detection on Video Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wien Elghazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HyCHA (Hybridation Connaissances, Humain et Apprentissage Statistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la classification multi-labels par réseaux de neurones avec de la connaissance logique a priori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ledaguenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hudelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HyCHA (Hybridation Connaissances, Humain et Apprentissage Statistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for the Resilience and Sustainability of Inland Waterway Transport Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Zavitsas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Sustainable Mobility (CSuM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Karditsa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving neural classification with Logical Prior Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ledaguenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Composite AI (CompAI), European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for the Resilience and Sustainability of Inland Waterway Transport Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanuja Rao Kotaprolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Zavitzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSuM 2024- Climate Crisis and Resilient Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Karditsa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Conditioning at Inference Improving Neural-based Systems with Logical Background Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ledaguenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Logical Reasoning in the Era of Data-driven Learning, Workshop at ICML 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid2Onto: An application ontology for knowledge capitalisation to assist power grid operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Crochepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Formal Ontology in Information Systems (FOIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de supervision d’un réseau multimodal pour l’aide à la régulation en cas d’incident.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Congrès ATEC ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a data visualisation and analysis tool for supporting decision-making with public transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1093-1102, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Time-Dependent Origin-Destination Matrix Using Growth Factor Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transport and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Frankfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Time-Dependent Origin-Destination Matrix Using Growth Factor Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE 2021 International Symposium on Computer Science and Intelligent Controls (ISCSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rome, Italy. pp.51-57, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCSIC54682.2021.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de visualisation pour l’analyse du trafic et des flux voyageurs dans un réseau de transport multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Congrès ATEC ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Criteria Multi-Modal Predictive Trip Planner: Application on Paris Metropolitan Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benchimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Smart Cities Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISC253183.2021.9562921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passenger flow forecasting on transportation network: sensitivity analysis of the spatiotemporal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining Workshops (ICDMW 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Auckland, New Zealand. pp.734-740, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW53433.2021.00096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance Journey Planner with Predictive Travel Information for Smart City Routing Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Forum on Integrated and Sustainable Transportation Systems (FISTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Delft, Netherlands. pp.304-308, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FISTS46898.2020.9264859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle LSTM encodeur-prédicteur pour la prévision court-terme de l&apos;affluence dans les transports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP 2019, Conférence sur l&amp;apos;Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation Learning of public transport data. Application to event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop and Symposium TransitData 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of atypical events on a public transport network using smart card data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Multimodal Trip Planner: A New Generation of Urban Routing Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSITDATA2019 5th International Workshop and Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short & long term forecasting of multimodal transport passenger flows with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, France. pp.560-566, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective AI Planning: Evaluating DAE-YAHSP on a Tunable Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMO'13 - 7th International Conference on Evolutionary Multi-Criterion Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sheffield, United Kingdom. pp.36-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective AI Planning: Comparing Aggregation and Pareto Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoCOP -- 13th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.202-213, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37198-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Measures of Parameter Tuning for Aggregated Multi-Objective Temporal Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LION7 - Learning and Intelligent OptimizatioN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Catane, Italy. pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto-Based Multiobjective AI Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IJCAI/AAAI, Aug 2013, Beijing, China. pp.2321-2327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-environment cooperative parallel metaheuristics for solving dynamic optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briseida Sarasola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NIDISC Workshop on Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Anchorage, United States. pp.395-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable neighborhood search in dynamic vehicle routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briseida Sarasola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoApplications'2011 Application of Evolutionary Computation, LNCS N.6624</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Torino, Italy. pp.344-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Swarm optimization for dynamic combinatorial problems: A case study on dynamic vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ants 2010: Seventh International Conference on Swarm Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgium. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15461-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Particle Swarm for Solving the Dynamic Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tunisia. pp.10.1109/AICCSA.2010.5587049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Anomaly Detection for Context Semantic Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HyCHA (Hybridation Connaissances, Humain et Apprentissage Statistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Human and AI-assistant bidirectional interaction applied to industrial system operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane-Ferka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dussartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Crochepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSTM encoder-predictor for short-term train load forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Brefeld, U., Fromont, E., Hotho, A., Knobbe, A., Maathuis, M., Robardet, C. (Eds) Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11908, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-551, 2020, Lecture Notes in Computer Science, LNAI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ledaguenel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-025-00603-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pasini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06455-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briseida Sarasola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.10.023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q38DFM6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hudelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delmas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77392-1_14" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandra Micu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Asgari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorcan Connolly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Zavitsas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wien Elghazel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Tami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanuja Rao Kotaprolu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Zavitzas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04093413v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Meddeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Crochepierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amrani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lellouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gazeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Arezki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCSIC54682.2021.00021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benchimol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC253183.2021.9562921" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW53433.2021.00096" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pasini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FISTS46898.2020.9264859" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ganansia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sarah Briand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Toque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trepanier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317939" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sav&#233;ant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37198-1_18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835003v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15461-4_20" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane-Ferka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussartre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-46133-1_32" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ledaguenel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-025-00603-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pasini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06455-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briseida Sarasola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.10.023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q38DFM6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hudelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delmas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77392-1_14" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandra Micu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Asgari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorcan Connolly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Zavitsas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wien Elghazel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644272v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Tami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanuja Rao Kotaprolu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Zavitzas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04093413v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Meddeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Crochepierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amrani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lellouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gazeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Arezki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.109" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCSIC54682.2021.00021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benchimol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC253183.2021.9562921" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW53433.2021.00096" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pasini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FISTS46898.2020.9264859" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ganansia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sarah Briand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Toque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trepanier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317939" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sav&#233;ant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37198-1_18" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835003v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837562v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15461-4_20" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane-Ferka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dussartre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-46133-1_32" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>