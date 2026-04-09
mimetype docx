--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -225,7660 +225,7688 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEMUR: Latent EM Unsupervised Regression for Sparse Inverse Problems</w:t>
+                <w:t xml:space="preserve">Analysis and synthesis denoisers for forward-backward plug-and-play algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbault</w:t>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">Benoît Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Soussen</w:t>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2025.3565018⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (1), pp.78-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1711194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542061v2</w:t>
+                <w:t xml:space="preserve">hal-04786802v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of magnetoencephalographic independent components in epilepsy by machine learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LEMUR: Latent EM Unsupervised Regression for Sparse Inverse Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bonini</w:t>
+                <w:t xml:space="preserve">Pierre Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2025.2111377⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.2087-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2025.3565018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324467v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Integer Linear Programming Approach for Global L0 Minimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of magnetoencephalographic independent components in epilepsy by machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Semeux-Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Delle Donne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fratello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5555/3648699.3649081⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180, pp.2111377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2025.2111377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372309v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underdetermined Reverberant Blind Source Separation: Sparse Approaches for Multiplicative and Convolutive Narrowband Approximation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Novel Integer Linear Programming Approach for Global L0 Minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Delle Donne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/taslp.2018.2881925⟩</w:t>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), Art. no. 382, p.18322-18349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3648699.3649081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760968v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Optimization approach to signals with fast varying instantaneous frequency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Underdetermined Reverberant Blind Source Separation: Sparse Approaches for Multiplicative and Convolutive Narrowband Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangchen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hau-Tieng Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acha.2016.03.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.442-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/taslp.2018.2881925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199615v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Projective Nonnegative Matrix Factorization with Drum Dictionaries for Harmonic/Percussive Source Separation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Water Residence Time Estimation by 1D Deconvolution in the Form of a l 2 -Regularized Inverse Problem With Smoothness, Positivity and Causality Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina G. Meresescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Richard</w:t>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/taslp.2018.2830116⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.105-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2018.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797151v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation with Low-Rank Time-Frequency Synthesis Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Revisiting Sparse ICA from a Synthesis Point of View: Blind Source Separation for Over and Underdetermined Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangchen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (15), pp.4121 - 4132. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2018.2844159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680655v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297471v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Residence Time Estimation by 1D Deconvolution in the Form of a l 2 -Regularized Inverse Problem With Smoothness, Positivity and Causality Constraints</w:t>
+                <w:t xml:space="preserve">Hybrid Projective Nonnegative Matrix Factorization with Drum Dictionaries for Harmonic/Percussive Source Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina G. Meresescu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Clément Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Landais</w:t>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115, pp.105-121. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (9), pp.1499-1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2018.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/taslp.2018.2830116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735678v1</w:t>
+                <w:t xml:space="preserve">hal-01797151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Sparse ICA from a Synthesis Point of View: Blind Source Separation for Over and Underdetermined Mixture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimation with Low-Rank Time-Frequency Synthesis Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.05.017⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (15), pp.4121 - 4132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2018.2844159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297471v3</w:t>
+                <w:t xml:space="preserve">hal-01680655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Algorithm Meets a Conjugate descent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Convex Optimization approach to signals with fast varying instantaneous frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hau-Tieng Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific journal of optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.89 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2016.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505733v3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a numerical deshaker for PFS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Proximal Algorithm Meets a Conjugate descent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pacific journal of optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (3), pp.669-695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2013.11.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01102830v1</w:t>
+                <w:t xml:space="preserve">hal-00505733v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Sparsity! Neighborhood Systems Enrich Structured Shrinkage Operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Toward a numerical deshaker for PFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Shatalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Dörfler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bortolino Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2250967⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.45 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691774v3</w:t>
+                <w:t xml:space="preserve">hal-01102830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted and adaptive linear time-frequency representations: a synthesis point of view</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Time-Frequency Mixed-Norm Estimates: Sparse M/EEG imaging with non-stationary source activations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Strohmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Haueisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Hämäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MSP.2013.2266075⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.410-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863907v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Frequency Mixed-Norm Estimates: Sparse M/EEG imaging with non-stationary source activations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapted and adaptive linear time-frequency representations: a synthesis point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matti Hämäläinen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Peter Balazs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dörfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.12.051⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (6), pp.20-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2013.2266075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773276v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse and structured decomposition of audio signals on hybrid dictionaries using musical priors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Social Sparsity! Neighborhood Systems Enrich Structured Shrinkage Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Siedenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dörfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4807821⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (10), pp.2498 - 2511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2250967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823059v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691774v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-norm estimates for the M/EEG inverse problem using accelerated gradient methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sparse and structured decomposition of audio signals on hybrid dictionaries using musical priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matti Hämäläinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/57/7/1937⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (1), pp.666-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4807821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690774v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823059v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori par normes mixtes pour les problèmes inverses: Application à la localisation de sources en M/EEG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mixed-norm estimates for the M/EEG inverse problem using accelerated gradient methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+                <w:t xml:space="preserve">Matti Hämäläinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/TraitementduSignal.vol(27)51-76⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (7), pp.1937-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/57/7/1937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473970v3</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Narrowband Approximation: Wideband Convex Methods for Under-Determined Reverberant Audio Source Separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A priori par normes mixtes pour les problèmes inverses: Application à la localisation de sources en M/EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (1), pp.51-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TraitementduSignal.vol(27)51-76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASL.2010.2050089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00435897v3</w:t>
+                <w:t xml:space="preserve">hal-00473970v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Regression Using Mixed Norms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Beyond the Narrowband Approximation: Wideband Convex Methods for Under-Determined Reverberant Audio Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (7), pp.1818 - 1829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2010.2050089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acha.2009.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00202904v4</w:t>
+                <w:t xml:space="preserve">hal-00435897v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity and persistence: mixed norms provide simple signal models with dependent coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sparse Regression Using Mixed Norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11760-008-0076-1⟩</w:t>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (3), pp.303-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2009.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00206245v3</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202904v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sparsity and persistence: mixed norms provide simple signal models with dependent coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.251-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11760-008-0076-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206245v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Random models for sparse signals expansion on unions of bases with application to audio signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (8), pp.3468-3481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2008.920144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling Myth from Reality: A Plea for exploring New Avenues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">RoseCDL: Robust and scalable convolutional dictionary learning for rare-event detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Benbakoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Malezieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIP25 - Quantum Information and Probability: from Foundations to Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Artificial Intelligence and Statistics, May 2026, Tanger, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2509.07523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114054v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutive Sparse Decomposition in Inverse Problems: A Sensor Space Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Revisiting CHAMPAGNE: Sparse Bayesian Learning as Reweighted Sparse Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Sechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SampTA 2025 - International Conference on Sampling Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SampTA64769.2025.11133530⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SampTA64769.2025.11133512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288460v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting CHAMPAGNE: Sparse Bayesian Learning as Reweighted Sparse Coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Disentangling Myth from Reality: A Plea for exploring New Avenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Attuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SampTA 2025 - International Conference on Sampling Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QIP25 - Quantum Information and Probability: from Foundations to Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrei Khrennikov, Jun 2025, Vaxjö, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130740v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Convolutional Sparse Coding To *-NMF Factorization of Time-Frequency Coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Convolutive Sparse Decomposition in Inverse Problems: A Sensor Space Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Malagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447466⟩</w:t>
+              <w:t xml:space="preserve">SampTA 2025 - International Conference on Sampling Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SampTA64769.2025.11133530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608586v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Deep Learning Approach for Minority Instrument Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From Convolutional Sparse Coding To *-NMF Factorization of Time-Frequency Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Malagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filip Langiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAFx 2024 - the 27th International Conference on Digital Audio Effects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2024 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Séoul, South Korea. pp.5530-5534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793160v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entropie comme mesure de difficulté des problèmes inverses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Hierarchical Deep Learning Approach for Minority Instrument Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Sechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bugiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moreau</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard D’hérouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Langiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'23 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1013-1016</w:t>
+              <w:t xml:space="preserve">DAFx 2024 - the 27th International Conference on Digital Audio Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132642v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du MAP Marginal d'un signal Bernoulli-Gaussien: une approche par relaxation continue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbault</w:t>
+                <w:t xml:space="preserve">Sliced-Wasserstein on Symmetric Positive Definite Matrices for M/EEG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">Benoît Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rakotomamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Soussen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honololu, United States. pp.1-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2303.05798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383981v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliced-Wasserstein on Symmetric Positive Definite Matrices for M/EEG Signals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">L'entropie comme mesure de difficulté des problèmes inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI'23 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1013-1016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250921v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginal MAP estimation of a Bernoulli-Gaussian signal: continuous relaxation approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation du MAP Marginal d'un signal Bernoulli-Gaussien: une approche par relaxation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2023 - the 31st European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383978v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Estimation in Sparse Inverse Problems Using Bernoulli-Gaussian Prior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marginal MAP estimation of a Bernoulli-Gaussian signal: continuous relaxation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp43922.2022.9746697⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2023 - the 31st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1833-1837, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576005v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding approximate and unrolled dictionary learning for pattern recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258196v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres d'un prior Bernoulli-Gaussien en problèmes inverses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter Estimation in Sparse Inverse Problems Using Bernoulli-Gaussian Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp43922.2022.9746697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718426v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIP and Set Covering approaches for Sparse Approximation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimation des paramètres d'un prior Bernoulli-Gaussien en problèmes inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leo Liberti</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF -- congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542690v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIP and Set Covering approaches for Sparse Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Delle Donne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iTwist 2020 - International Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">ROADEF -- congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542681v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity and low-rank amplitude based blind Source Separation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MIP and Set Covering approaches for Sparse Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Delle Donne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">iTwist 2020 - International Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547459v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drum extraction in single channel audio signals using multi-layer non negative matrix factor deconvolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sparsity and low-rank amplitude based blind Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangchen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Nouvelle Orleans, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7952115⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.571 - 575, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438851v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social-sparsity brain decoders: faster spatial sparsity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Drum extraction in single channel audio signals using multi-layer non negative matrix factor deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition in NeuroImaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nouvelle Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7952115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334551v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre specific dictionaries for harmonic/percussive source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR 2016 - The 17th International Society for Music Information Retrieval Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structured nonnegative matrix factorization for source separation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Social-sparsity brain decoders: faster spatial sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199631v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unified Approach for Blind Source Separation Using Sparsity and Decorrelation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Méthode Structurée de décomposition en matrices non- négatives appliquéè a la séparation de sources audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199620v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode Structurée de décomposition en matrices non- négatives appliquéè a la séparation de sources audio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An Unified Approach for Blind Source Separation Using Sparsity and Decorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangchen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199648v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Problems with Time-frequency Dictionaries and non-white Gaussian Noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A structured nonnegative matrix factorization for source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199635v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid sparse and low-rank time-frequency signal decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inverse Problems with Time-frequency Dictionaries and non-white Gaussian Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199622v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche unifiée pour la séparation aveugle de sources en sur et sous-déterminé, basée sur la parcimonie et la décorrélation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A multi-dimensional meter-adaptive method for automatic segmentation of music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199645v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-dimensional meter-adaptive method for automatic segmentation of music</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hybrid sparse and low-rank time-frequency signal decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322297v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes inverses avec dictionnaires temps-fréquences en présence de bruit Gaussien non blanc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vers une approche unifiée pour la séparation aveugle de sources en sur et sous-déterminé, basée sur la parcimonie et la décorrélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangchen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199641v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid model and structured sparsity for under-determined convolutive audio source separation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Problèmes inverses avec dictionnaires temps-fréquences en présence de bruit Gaussien non blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002996v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio Declipping with Social Sparsity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thresholding RULES and iterative shrinkage/thresholding algorithm: A convergence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Dörfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp.2014.6853863⟩</w:t>
+              <w:t xml:space="preserve">21st IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, La Défense, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip.2014.7025843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002998v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholding RULES and iterative shrinkage/thresholding algorithm: A convergence study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Low-Rank Time-Frequency Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Montréal, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102810v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Rank Time-Frequency Synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Audio Declipping with Social Sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Siedenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dörfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.AASP-L2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2014.6853863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103496v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model and spectral correction of vibration effects on Fourier transform spectrometer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hybrid model and structured sparsity for under-determined convolutive audio source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangchen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Remote sensing 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2028632⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.AASP-P9.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2014.6854893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930996v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcimonie Sociale et application à l'audio inpainting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Siedenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Dörfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition parcimonieuse structurée des signaux audio de musique guidée par l'information experte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage à partir de noyaux multiples et indéfinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Ralaivola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse signal decomposition on hybrid dictionaries using musical priors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analytical model and spectral correction of vibration effects on Fourier transform spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shatalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Remote sensing 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.88900S-88900S-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2028632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621048v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional brain imaging with M/EEG using structured sparsity in time-frequency dictionaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M/EEG source reconstruction based on Gabor thresholding in the source space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Strohmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Haueisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Matti Hämäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Processing in Medical Imaging (IPMI '11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NFSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Banff, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00605502v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating ISTA with an active set strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An Unsupervised Algorithm for Hybrid/Morphological Signal Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Anthoine</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPT 2011: 4th International Workshop on Optimization for Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Sierra Nevada, Spain. pp.7</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.4112-4115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696992v2</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des dictionnaires temps-fréquence, de la parcimonie et des structures pour l'imagerie cérébrale fonctionnelle M/EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Strohmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Haueisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matti Hämäläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M/EEG source reconstruction based on Gabor thresholding in the source space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Accelerating ISTA with an active set strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Banff, Canada</w:t>
+              <w:t xml:space="preserve">OPT 2011: 4th International Workshop on Optimization for Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Sierra Nevada, Spain. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621044v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unsupervised Algorithm for Hybrid/Morphological Signal Decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sparse signal decomposition on hybrid dictionaries using musical priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.4112-4115</w:t>
+              <w:t xml:space="preserve">ISMIR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Miami, United States. p.687-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601138v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de seuillage itératif non-supervisé pour la décomposition parcimonieuse de signaux dans des unions de dictionnaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Functional brain imaging with M/EEG using structured sparsity in time-frequency dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Strohmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Haueisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Hamalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information Processing in Medical Imaging (IPMI '11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Irsee, Germany. pp.600-611, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22092-0_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621031v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00605502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Sparsity: from Mixed Norms to Structured Shrinkage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un algorithme de seuillage itératif non-supervisé pour la décomposition parcimonieuse de signaux dans des unions de dictionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00369577v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles aléatoires hiérarchiques pour la modélisation de signaux audio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A priori par normes mixtes pour les problèmes inverses Application à la localisation de sources en M/EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424038v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving M/EEG source localization with an inter-condition sparse prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Boston, France. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori par normes mixtes pour les problèmes inverses Application à la localisation de sources en M/EEG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modèles aléatoires hiérarchiques pour la modélisation de signaux audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424039v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity and persistence in time-frequency sound representations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structured Sparsity: from Mixed Norms to Structured Shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wavelets XIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422075v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00369577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décompositions parcimonieuses et persistantes de signaux multicanaux. Applications aux signaux MEEG.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sparsity and persistence in time-frequency sound representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wavelets XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.74460F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.825220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347436v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under-determined source separation via mixed-norm regularized minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.1569103109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de signaux parcimonieux dans un dictionnaire hybride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Décompositions parcimonieuses et persistantes de signaux multicanaux. Applications aux signaux MEEG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1249</w:t>
+              <w:t xml:space="preserve">CAp 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Porquerolles, France. p. 105-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347437v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of random waveform models for audio coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification de signaux parcimonieux dans un dictionnaire hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347439v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A family of random waveform models for audio coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.11024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A study of Bernoulli and structured random waveform models for audio signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS 05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.TS2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernoulli and Gauss Take a Look at the MAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782425v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoseCDL: Robust and scalable convolutional dictionary learning for rare-event detection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Disentangling myth from reality: Nonlocality was not proven.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Attuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05250429v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970178v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling myth from reality: Nonlocality was not proven.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where prior learning can and can't work in unsupervised inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoît Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...201 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7888,100 +7916,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation des signaux: approches variationnelles et modèles aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Provence - Aix-Marseille I, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00347441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7991,105 +8019,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Wars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université paris sud, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01868307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8157,51 +8185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBEAAE2D"/>
+    <w:nsid w:val="FA6C98E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8388,51 +8416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mkowalski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9981-237X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147702380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212175175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432299684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hebergement.universite-paris-saclay.fr/mkowalski/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542061v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3565018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Semeux-Bernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Delle Donne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Liberti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3648699.3649081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2018.2881925" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199615v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meynard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hau-Tieng Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2016.03.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laroche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Papadopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2018.2830116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680655v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2844159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G. Meresescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.03.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297471v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505733v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Shatalina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bortolino Saggin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.11.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691774v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Siedenburg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika D&#246;rfler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2250967" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2266075" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Strohmeier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Haueisen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.12.051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823059v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4807821" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690774v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/7/1937" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473970v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TraitementduSignal.vol(27)51-76" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435897v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2050089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202904v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2009.05.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206245v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0076-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142088v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.920144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114054v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attuel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Malagnoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133530" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Sechet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133512" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447466" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793160v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugiotti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard D&#8217;h&#233;rouville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Langiewicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.05798" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289911" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03576005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp43922.2022.9746697" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03258196v4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03718426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542690v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952220" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334551v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353252v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199631v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudefroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Papadopoulos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002996v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6854893" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6853863" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2014.7025843" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103496v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shatalina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saggin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028632" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924700v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621048v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605502v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Hamalainen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_49" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696992v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369577v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424038v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424039v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422075v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.825220" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660693" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782425v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250429v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Yehya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Benbakoura" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malezieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970178v8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786802v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782335v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01868307v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mkowalski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9981-237X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147702380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212175175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432299684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hebergement.universite-paris-saclay.fr/mkowalski/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786802v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1711194" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542061v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3565018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Semeux-Bernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Delle Donne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Liberti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3648699.3649081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2018.2881925" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G. Meresescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297471v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laroche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Papadopoulos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2018.2830116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680655v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2844159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199615v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meynard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hau-Tieng Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2016.03.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505733v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Shatalina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bortolino Saggin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.11.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Strohmeier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Haueisen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.12.051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika D&#246;rfler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2266075" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691774v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Siedenburg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2250967" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823059v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4807821" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690774v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/7/1937" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473970v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TraitementduSignal.vol(27)51-76" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435897v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2050089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202904v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2009.05.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206245v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0076-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142088v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.920144" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Yehya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Benbakoura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malezieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.07523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Sechet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133512" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114054v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Malagnoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133530" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447466" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugiotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard D&#8217;h&#233;rouville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Langiewicz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.05798" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03258196v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03576005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp43922.2022.9746697" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03718426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952220" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353252v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334551v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudefroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Papadopoulos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2014.7025843" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6853863" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6854893" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930996v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shatalina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saggin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028632" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621040v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696992v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605502v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Hamalainen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_49" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424039v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.825220" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347436v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347439v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660693" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782425v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970178v8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782335v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01868307v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>