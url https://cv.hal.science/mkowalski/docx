--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1017,235 +1017,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297471v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Projective Nonnegative Matrix Factorization with Drum Dictionaries for Harmonic/Percussive Source Separation</w:t>
+                <w:t xml:space="preserve">Estimation with Low-Rank Time-Frequency Synthesis Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Laroche</w:t>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/taslp.2018.2830116⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (15), pp.4121 - 4132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2018.2844159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797151v1</w:t>
+                <w:t xml:space="preserve">hal-01680655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation with Low-Rank Time-Frequency Synthesis Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Projective Nonnegative Matrix Factorization with Drum Dictionaries for Harmonic/Percussive Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Févotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (15), pp.4121 - 4132. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (9), pp.1499-1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2018.2844159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/taslp.2018.2830116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680655v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Optimization approach to signals with fast varying instantaneous frequency</w:t>
               </w:r>
@@ -1889,51 +1889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse and structured decomposition of audio signals on hybrid dictionaries using musical priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4223,90 +4223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drum extraction in single channel audio signals using multi-layer non negative matrix factor deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nouvelle Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4340,90 +4340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre specific dictionaries for harmonic/percussive source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR 2016 - The 17th International Society for Music Information Retrieval Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4543,90 +4543,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Structurée de décomposition en matrices non- négatives appliquéè a la séparation de sources audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4733,90 +4733,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structured nonnegative matrix factorization for source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5018,51 +5018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid sparse and low-rank time-frequency signal decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5342,51 +5342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Rank Time-Frequency Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5714,51 +5714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition parcimonieuse structurée des signaux audio de musique guidée par l'information experte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6457,51 +6457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse signal decomposition on hybrid dictionaries using musical priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7716,203 +7716,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782425v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling myth from reality: Nonlocality was not proven.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Attuel</w:t>
+                <w:t xml:space="preserve">Where prior learning can and can't work in unsupervised inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970178v8</w:t>
+                <w:t xml:space="preserve">hal-04782335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where prior learning can and can't work in unsupervised inverse problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moreau</w:t>
+                <w:t xml:space="preserve">Disentangling myth from reality: Nonlocality was not proven.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Attuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782335v1</w:t>
+                <w:t xml:space="preserve">hal-04970178v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8185,51 +8185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA6C98E2"/>
+    <w:nsid w:val="8AFCBCAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8416,51 +8416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mkowalski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9981-237X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147702380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212175175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432299684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hebergement.universite-paris-saclay.fr/mkowalski/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786802v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1711194" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542061v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3565018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Semeux-Bernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Delle Donne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Liberti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3648699.3649081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2018.2881925" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G. Meresescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297471v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laroche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Papadopoulos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2018.2830116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680655v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2844159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199615v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meynard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hau-Tieng Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2016.03.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505733v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Shatalina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bortolino Saggin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.11.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Strohmeier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Haueisen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.12.051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika D&#246;rfler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2266075" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691774v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Siedenburg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2250967" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823059v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4807821" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690774v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/7/1937" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473970v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TraitementduSignal.vol(27)51-76" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435897v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2050089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202904v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2009.05.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206245v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0076-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142088v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.920144" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Yehya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Benbakoura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malezieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.07523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Sechet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133512" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114054v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Malagnoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133530" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447466" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugiotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard D&#8217;h&#233;rouville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Langiewicz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.05798" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03258196v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03576005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp43922.2022.9746697" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03718426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952220" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353252v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334551v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudefroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Papadopoulos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2014.7025843" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6853863" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6854893" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930996v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shatalina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saggin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028632" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621040v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696992v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605502v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Hamalainen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_49" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424039v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.825220" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347436v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347439v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660693" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782425v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970178v8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782335v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01868307v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mkowalski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9981-237X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147702380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212175175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432299684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hebergement.universite-paris-saclay.fr/mkowalski/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786802v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1711194" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542061v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3565018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Semeux-Bernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Delle Donne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Liberti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3648699.3649081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2018.2881925" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G. Meresescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297471v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680655v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2844159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laroche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Papadopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2018.2830116" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199615v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meynard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hau-Tieng Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2016.03.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505733v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Shatalina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bortolino Saggin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.11.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Strohmeier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Haueisen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.12.051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika D&#246;rfler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2266075" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691774v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Siedenburg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2250967" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823059v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4807821" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690774v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/7/1937" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473970v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TraitementduSignal.vol(27)51-76" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435897v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2050089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202904v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2009.05.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206245v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0076-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142088v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.920144" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Yehya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Benbakoura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malezieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.07523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Sechet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133512" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114054v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Malagnoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133530" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447466" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugiotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard D&#8217;h&#233;rouville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Langiewicz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.05798" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03258196v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03576005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp43922.2022.9746697" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03718426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952220" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353252v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334551v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudefroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Papadopoulos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2014.7025843" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6853863" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6854893" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930996v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shatalina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saggin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028632" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621040v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696992v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605502v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Hamalainen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_49" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424039v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.825220" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347436v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347439v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660693" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782425v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782335v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970178v8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01868307v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>