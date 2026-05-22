--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1017,235 +1017,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297471v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation with Low-Rank Time-Frequency Synthesis Models</w:t>
+                <w:t xml:space="preserve">Hybrid Projective Nonnegative Matrix Factorization with Drum Dictionaries for Harmonic/Percussive Source Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Févotte</w:t>
+                <w:t xml:space="preserve">Clément Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2018.2844159⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (9), pp.1499-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/taslp.2018.2830116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680655v2</w:t>
+                <w:t xml:space="preserve">hal-01797151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Projective Nonnegative Matrix Factorization with Drum Dictionaries for Harmonic/Percussive Source Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Laroche</w:t>
+                <w:t xml:space="preserve">Estimation with Low-Rank Time-Frequency Synthesis Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (9), pp.1499-1511. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (15), pp.4121 - 4132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/taslp.2018.2830116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2018.2844159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797151v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Optimization approach to signals with fast varying instantaneous frequency</w:t>
               </w:r>
@@ -1532,274 +1532,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Frequency Mixed-Norm Estimates: Sparse M/EEG imaging with non-stationary source activations</w:t>
+                <w:t xml:space="preserve">Adapted and adaptive linear time-frequency representations: a synthesis point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+                <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Strohmeier</w:t>
+                <w:t xml:space="preserve">Monika Dörfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Haueisen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.12.051⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (6), pp.20-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2013.2266075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773276v1</w:t>
+                <w:t xml:space="preserve">hal-00863907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted and adaptive linear time-frequency representations: a synthesis point of view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Frequency Mixed-Norm Estimates: Sparse M/EEG imaging with non-stationary source activations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Balazs</w:t>
+                <w:t xml:space="preserve">Daniel Strohmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Dörfler</w:t>
+                <w:t xml:space="preserve">Jens Haueisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Hämäläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (6), pp.20-31. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.410-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSP.2013.2266075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863907v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Sparsity! Neighborhood Systems Enrich Structured Shrinkage Operators</w:t>
               </w:r>
@@ -1811,51 +1811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Siedenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Dörfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (10), pp.2498 - 2511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1889,51 +1889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse and structured decomposition of audio signals on hybrid dictionaries using musical priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1980,77 +1980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-norm estimates for the M/EEG inverse problem using accelerated gradient methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matti Hämäläinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (7), pp.1937-1961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2097,51 +2097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori par normes mixtes pour les problèmes inverses: Application à la localisation de sources en M/EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (1), pp.51-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2370,51 +2370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity and persistence: mixed norms provide simple signal models with dependent coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (3), pp.251-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2461,51 +2461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random models for sparse signals expansion on unions of bases with application to audio signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (8), pp.3468-3481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2699,347 +2699,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting CHAMPAGNE: Sparse Bayesian Learning as Reweighted Sparse Coding</w:t>
+                <w:t xml:space="preserve">Disentangling Myth from Reality: A Plea for exploring New Avenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Sechet</w:t>
+                <w:t xml:space="preserve">Guillaume Attuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SampTA 2025 - International Conference on Sampling Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QIP25 - Quantum Information and Probability: from Foundations to Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrei Khrennikov, Jun 2025, Vaxjö, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130740v1</w:t>
+                <w:t xml:space="preserve">hal-05114054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling Myth from Reality: A Plea for exploring New Avenues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Attuel</w:t>
+                <w:t xml:space="preserve">Convolutive Sparse Decomposition in Inverse Problems: A Sensor Space Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Malagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIP25 - Quantum Information and Probability: from Foundations to Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SampTA 2025 - International Conference on Sampling Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SampTA64769.2025.11133530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114054v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutive Sparse Decomposition in Inverse Problems: A Sensor Space Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting CHAMPAGNE: Sparse Bayesian Learning as Reweighted Sparse Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Sechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Malagnoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">Samy Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SampTA 2025 - International Conference on Sampling Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">, Jul 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SampTA64769.2025.11133530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SampTA64769.2025.11133512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288460v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Convolutional Sparse Coding To *-NMF Factorization of Time-Frequency Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Malagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3086,51 +3086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hierarchical Deep Learning Approach for Minority Instrument Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bugiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4223,90 +4223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drum extraction in single channel audio signals using multi-layer non negative matrix factor deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nouvelle Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4340,90 +4340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre specific dictionaries for harmonic/percussive source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR 2016 - The 17th International Society for Music Information Retrieval Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4537,368 +4537,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode Structurée de décomposition en matrices non- négatives appliquéè a la séparation de sources audio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Laroche</w:t>
+                <w:t xml:space="preserve">An Unified Approach for Blind Source Separation Using Sparsity and Decorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangchen Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199648v1</w:t>
+                <w:t xml:space="preserve">hal-01199620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unified Approach for Blind Source Separation Using Sparsity and Decorrelation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fangchen Feng</w:t>
+                <w:t xml:space="preserve">A structured nonnegative matrix factorization for source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199620v1</w:t>
+                <w:t xml:space="preserve">hal-01199631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structured nonnegative matrix factorization for source separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Méthode Structurée de décomposition en matrices non- négatives appliquéè a la séparation de sources audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199631v1</w:t>
+                <w:t xml:space="preserve">hal-01199648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Problems with Time-frequency Dictionaries and non-white Gaussian Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5018,51 +5018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid sparse and low-rank time-frequency signal decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5195,51 +5195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes inverses avec dictionnaires temps-fréquences en présence de bruit Gaussien non blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5342,51 +5342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Rank Time-Frequency Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5450,51 +5450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Siedenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Dörfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.AASP-L2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5632,51 +5632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcimonie Sociale et application à l'audio inpainting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Siedenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Dörfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5714,51 +5714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition parcimonieuse structurée des signaux audio de musique guidée par l'information experte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6019,714 +6019,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M/EEG source reconstruction based on Gabor thresholding in the source space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Apport des dictionnaires temps-fréquence, de la parcimonie et des structures pour l'imagerie cérébrale fonctionnelle M/EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Strohmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Haueisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matti Hämäläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Banff, Canada</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621044v1</w:t>
+                <w:t xml:space="preserve">hal-00621040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unsupervised Algorithm for Hybrid/Morphological Signal Decomposition</w:t>
+                <w:t xml:space="preserve">Accelerating ISTA with an active set strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rodet</w:t>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.4112-4115</w:t>
+              <w:t xml:space="preserve">OPT 2011: 4th International Workshop on Optimization for Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Sierra Nevada, Spain. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601138v1</w:t>
+                <w:t xml:space="preserve">hal-00696992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des dictionnaires temps-fréquence, de la parcimonie et des structures pour l'imagerie cérébrale fonctionnelle M/EEG</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matti Hämäläinen</w:t>
+                <w:t xml:space="preserve">Sparse signal decomposition on hybrid dictionaries using musical priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID45</w:t>
+              <w:t xml:space="preserve">ISMIR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Miami, United States. p.687-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621040v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating ISTA with an active set strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional brain imaging with M/EEG using structured sparsity in time-frequency dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Strohmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Haueisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Hamalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPT 2011: 4th International Workshop on Optimization for Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information Processing in Medical Imaging (IPMI '11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Irsee, Germany. pp.600-611, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22092-0_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696992v2</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00605502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse signal decomposition on hybrid dictionaries using musical priors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+                <w:t xml:space="preserve">M/EEG source reconstruction based on Gabor thresholding in the source space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Strohmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Haueisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Hämäläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Miami, United States. p.687-692</w:t>
+              <w:t xml:space="preserve">NFSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621048v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional brain imaging with M/EEG using structured sparsity in time-frequency dictionaries</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Unsupervised Algorithm for Hybrid/Morphological Signal Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Processing in Medical Imaging (IPMI '11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.4112-4115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00605502v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de seuillage itératif non-supervisé pour la décomposition parcimonieuse de signaux dans des unions de dictionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6764,51 +6764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori par normes mixtes pour les problèmes inverses Application à la localisation de sources en M/EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6827,316 +6827,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving M/EEG source localization with an inter-condition sparse prior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles aléatoires hiérarchiques pour la modélisation de signaux audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Boston, France. pp.141</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424029v1</w:t>
+                <w:t xml:space="preserve">hal-00424038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles aléatoires hiérarchiques pour la modélisation de signaux audio</w:t>
+                <w:t xml:space="preserve">Structured Sparsity: from Mixed Norms to Structured Shrinkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.564</w:t>
+              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424038v1</w:t>
+                <w:t xml:space="preserve">inria-00369577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Sparsity: from Mixed Norms to Structured Shrinkage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving M/EEG source localization with an inter-condition sparse prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, France. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00369577v1</w:t>
+                <w:t xml:space="preserve">hal-00424029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity and persistence in time-frequency sound representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wavelets XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.74460F, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7278,51 +7278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décompositions parcimonieuses et persistantes de signaux multicanaux. Applications aux signaux MEEG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Porquerolles, France. p. 105-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7360,51 +7360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de signaux parcimonieux dans un dictionnaire hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7442,51 +7442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A family of random waveform models for audio coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.11024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7533,51 +7533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of Bernoulli and structured random waveform models for audio signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS 05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.TS2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7823,51 +7823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling myth from reality: Nonlocality was not proven.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Attuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8185,51 +8185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AFCBCAC"/>
+    <w:nsid w:val="69F84512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8416,51 +8416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mkowalski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9981-237X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147702380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212175175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432299684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hebergement.universite-paris-saclay.fr/mkowalski/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786802v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1711194" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542061v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3565018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Semeux-Bernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Delle Donne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Liberti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3648699.3649081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2018.2881925" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G. Meresescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297471v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680655v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2844159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laroche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Papadopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2018.2830116" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199615v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meynard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hau-Tieng Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2016.03.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505733v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Shatalina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bortolino Saggin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.11.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Strohmeier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Haueisen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.12.051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika D&#246;rfler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2266075" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691774v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Siedenburg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2250967" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823059v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4807821" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690774v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/7/1937" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473970v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TraitementduSignal.vol(27)51-76" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435897v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2050089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202904v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2009.05.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206245v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0076-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142088v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.920144" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Yehya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Benbakoura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malezieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.07523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Sechet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133512" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114054v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Malagnoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133530" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447466" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugiotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard D&#8217;h&#233;rouville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Langiewicz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.05798" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03258196v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03576005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp43922.2022.9746697" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03718426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952220" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353252v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334551v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudefroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Papadopoulos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2014.7025843" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6853863" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6854893" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930996v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shatalina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saggin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028632" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621040v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696992v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605502v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Hamalainen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_49" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424039v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.825220" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347436v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347439v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660693" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782425v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782335v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970178v8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01868307v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mkowalski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9981-237X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147702380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212175175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432299684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hebergement.universite-paris-saclay.fr/mkowalski/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786802v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1711194" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542061v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3565018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Semeux-Bernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Delle Donne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Liberti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3648699.3649081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2018.2881925" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G. Meresescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297471v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laroche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Papadopoulos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taslp.2018.2830116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680655v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2844159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199615v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meynard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hau-Tieng Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2016.03.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505733v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Shatalina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bortolino Saggin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.11.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika D&#246;rfler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2266075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Strohmeier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Haueisen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.12.051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691774v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Siedenburg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2250967" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823059v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4807821" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690774v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/7/1937" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473970v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TraitementduSignal.vol(27)51-76" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435897v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2050089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202904v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2009.05.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206245v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0076-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142088v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.920144" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Yehya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Benbakoura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malezieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.07523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114054v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attuel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Malagnoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133530" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130740v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Sechet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133512" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447466" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugiotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard D&#8217;h&#233;rouville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Langiewicz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.05798" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03258196v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03576005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp43922.2022.9746697" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03718426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952220" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353252v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334551v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199648v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudefroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Papadopoulos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2014.7025843" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6853863" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6854893" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930996v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shatalina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saggin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028632" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696992v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605502v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Hamalainen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_49" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601138v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424039v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369577v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.825220" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347436v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347439v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660693" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782425v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782335v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970178v8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01868307v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>