--- v0 (2026-04-06)
+++ v1 (2026-04-26)
@@ -66,566 +66,566 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Renewable Energy Curtailment Minimization Control Using a Combined Electromobility and Grid Model</w:t>
+                <w:t xml:space="preserve">Macroscopic Coupled Traffic and Energy Model in Front-tracking and Cell-based Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mladen Čičić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Vivas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015224v1</w:t>
-[...289 lines deleted...]
-                <w:t xml:space="preserve">hal-03760831v1</w:t>
+                <w:t xml:space="preserve">hal-03954453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic Coupled Traffic and Energy Model in Front-tracking and Cell-based Frameworks</w:t>
+                <w:t xml:space="preserve">Electric Vehicle Charging Station Pricing Control under Balancing Reserve Capacity Commitments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mladen Čičić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04185104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Renewable Energy Curtailment Minimization Control Using a Combined Electromobility and Grid Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Čičić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupled Macroscopic Modelling of Electric Vehicle Traffic and Energy Flows for Electromobility Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Čičić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2022, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Micro-Macro Models for Traffic Control Using Microscopic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Krook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Čičić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Henrik Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom. pp.1-6, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954453v1</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -695,51 +695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Sacone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Henrik Johansson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 68 (November), pp.100687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen &#268;i&#269;i&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vivas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rubio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gasnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Krook" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henrik Johansson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838136" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760831v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993263" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pasquale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Siri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Sacone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100687" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen &#268;i&#269;i&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gasnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vivas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rubio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993263" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Krook" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henrik Johansson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838136" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pasquale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Siri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Sacone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100687" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>