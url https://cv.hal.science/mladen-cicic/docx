--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -66,566 +66,566 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic Coupled Traffic and Energy Model in Front-tracking and Cell-based Frameworks</w:t>
+                <w:t xml:space="preserve">Electric Vehicle Charging Station Pricing Control under Balancing Reserve Capacity Commitments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mladen Čičić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954453v1</w:t>
+                <w:t xml:space="preserve">hal-04185104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Renewable Energy Curtailment Minimization Control Using a Combined Electromobility and Grid Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Čičić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Micro-Macro Models for Traffic Control Using Microscopic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Krook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Čičić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Henrik Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupled Macroscopic Modelling of Electric Vehicle Traffic and Energy Flows for Electromobility Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Čičić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2022, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Charging Station Pricing Control under Balancing Reserve Capacity Commitments</w:t>
+                <w:t xml:space="preserve">Macroscopic Coupled Traffic and Energy Model in Front-tracking and Cell-based Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mladen Čičić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...302 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03694842v1</w:t>
+                <w:t xml:space="preserve">hal-03954453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -695,51 +695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Sacone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Henrik Johansson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 68 (November), pp.100687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen &#268;i&#269;i&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gasnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vivas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rubio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993263" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Krook" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henrik Johansson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838136" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pasquale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Siri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Sacone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100687" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen &#268;i&#269;i&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gasnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015224v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vivas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rubio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Krook" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henrik Johansson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838136" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760831v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993263" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pasquale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Siri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Sacone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100687" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>