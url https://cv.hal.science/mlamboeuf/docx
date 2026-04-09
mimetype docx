--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mickaël LAMBOEUF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing varieties mitigates early root competition in wheat under water and nutrient limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (14), pp.4171-4184. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133657v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel P indicator to evaluate bread wheat ( &amp;lt;i&amp;gt;Triticum aestivum&amp;lt;/i&amp;gt; ) genotypes to identify tolerance to phosphorus deficiency based on two distinct root phenotyping platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Montesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Summerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136, pp.1203 - 1218. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and morphogenetic determinants of root-shoot allocation in two perennial forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Aillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Vleugels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Cnops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gentelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 507 (1-2), pp.433-449. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-024-06743-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.853601. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILS3 highlighted nice results and challenging opportunities for innovative research on grain legume.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage racinaire haut débit et ses applications à l'étude des interactions plante x microorganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-016-0131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Degan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième rencontres du réseau RhizoPhiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Villenave d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Montesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenomics Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic bases of variation in plant architecture and rhizobial partner choice along the pea domestication gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From platform to the fields - Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Too deep or not too deep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SolACE, Jan 2022, Viso-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data & Agriculture. What's going on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agritech World Tour 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiRac : Analyse de la diversité d’architecture racinaire chez le blé tendre et le blé dur en lien avec la tolérance au stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontre Scientifique du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput phenotyping : associated tools and methods to assess determinisms of plant and microbiome interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NARO Food Health symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing plant and microorganisms interactions using high throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Microorganisms: sources of value from soil to food. Organized by Vitagora (France) and NARO (Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitagora (France); NARO (Japan), Oct 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North East Agricultural University lectures, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping, ecophysiology and molecular physiology to characterize plant root system architecture and plant-plant and plant-microorganisms interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPN 2021 European Plant Phenotyping Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vituel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping : characterizing physiological and genetic determinants of key traits of the root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST The Second International Workshop on Field Phenotyping and Modeling for Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping of key legumes (and others) root traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence of the College of Agriculture, Northeast Agricultural University, Xiangfang district, Harbin, Heilongjiang Province, P.R.China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Heilongjiang Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web broadcast conference (> 5000 auditeurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes de phénotypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion finale PeaMUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et croissance du système racinaire du maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIRGA Project. Journée animation thématique "Croissance et adaptation des plantes, quels apports de la recherche pour l’innovation" GIS Biotechnologies Vertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour le phénotypage racinaire haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle de l’Association des Sélectionneurs Français ASF ‘Le système radiculaire et la rhizosphère en amélioration des plantes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). FRA., Feb 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du phénotypage haut débit à l'étude des interactions plante x microorganismes en conditions de stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle de l’Association des Sélectionneurs Français ASF ‘Le système radiculaire et la rhizosphère en amélioration des plantes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). FRA., Feb 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. P2IRC Plant Phenotyping and Imaging Research Center Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plateformes et des omes: comment alimenter les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée INRA/Sélectionneurs privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture racinaire, interactions symbiotiques, stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delefortrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vera Cullimore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ème Réunion annuelle PeaMUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping feeds plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Symposium on Plant Growth Modeling Visualization and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chinese Academy of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anhui Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Anhui, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is needed, what does phenotyping deliver?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Hefei University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Agroecology’s research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Agricultural project China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4PMI: Plant Phenotyping Platform for Plant and Microorganisms Interactions Phenotyping innovations, opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Agricultural project China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput root phenotyping using the “Rhizo” suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST WG1 EPPN2020 workshop. Current and future applications of phenotyping in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et traitements d’images au service du phénotypage racinaire au sein de la plateforme haut débit 4PMI avec le système RhizoCab-RhizoTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute Days of MPI-MP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute Days of MPI-MP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop. Molecular responses of plants facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of nodulated root structure in a very diverse pea collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delefortrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Laroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated phenotyping and phenotype data analysis of plant, fruit and root development in tomato (Micro-Tom cv.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentaire : &amp;quot;Notre pain quotidien : le blé&amp;quot;. Ushuaïa TV, le 23/10/2018. Présentation des RhizoTubes pour l'analyse racinaire de blé, pendant le projet SolACE au sein de la 4PMI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Legouis,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre pain quotidien : le blé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la 4PMI et de ses thématiques dans l'émission &amp;quot;Dream the Future&amp;quot; Episode 15: Farming. Planète + / RTBF / Servus TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mickaël LAMBOEUF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing varieties mitigates early root competition in wheat under water and nutrient limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (14), pp.4171-4184. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133657v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel P indicator to evaluate bread wheat ( &amp;lt;i&amp;gt;Triticum aestivum&amp;lt;/i&amp;gt; ) genotypes to identify tolerance to phosphorus deficiency based on two distinct root phenotyping platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Montesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Summerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136, pp.1203 - 1218. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and morphogenetic determinants of root-shoot allocation in two perennial forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Aillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Vleugels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Cnops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gentelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 507 (1-2), pp.433-449. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-024-06743-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.853601. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILS3 highlighted nice results and challenging opportunities for innovative research on grain legume.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage racinaire haut débit et ses applications à l'étude des interactions plante x microorganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-016-0131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Degan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième rencontres du réseau RhizoPhiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Villenave d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Montesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenomics Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic bases of variation in plant architecture and rhizobial partner choice along the pea domestication gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From platform to the fields - Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Too deep or not too deep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SolACE, Jan 2022, Viso-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data & Agriculture. What's going on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agritech World Tour 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiRac : Analyse de la diversité d’architecture racinaire chez le blé tendre et le blé dur en lien avec la tolérance au stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontre Scientifique du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput phenotyping : associated tools and methods to assess determinisms of plant and microbiome interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NARO Food Health symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing plant and microorganisms interactions using high throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Microorganisms: sources of value from soil to food. Organized by Vitagora (France) and NARO (Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitagora (France); NARO (Japan), Oct 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North East Agricultural University lectures, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping, ecophysiology and molecular physiology to characterize plant root system architecture and plant-plant and plant-microorganisms interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPN 2021 European Plant Phenotyping Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vituel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web broadcast conference (> 5000 auditeurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes de phénotypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion finale PeaMUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et croissance du système racinaire du maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIRGA Project. Journée animation thématique "Croissance et adaptation des plantes, quels apports de la recherche pour l’innovation" GIS Biotechnologies Vertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping : characterizing physiological and genetic determinants of key traits of the root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST The Second International Workshop on Field Phenotyping and Modeling for Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping of key legumes (and others) root traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence of the College of Agriculture, Northeast Agricultural University, Xiangfang district, Harbin, Heilongjiang Province, P.R.China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Heilongjiang Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour le phénotypage racinaire haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle de l’Association des Sélectionneurs Français ASF ‘Le système radiculaire et la rhizosphère en amélioration des plantes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). FRA., Feb 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du phénotypage haut débit à l'étude des interactions plante x microorganismes en conditions de stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle de l’Association des Sélectionneurs Français ASF ‘Le système radiculaire et la rhizosphère en amélioration des plantes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). FRA., Feb 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. P2IRC Plant Phenotyping and Imaging Research Center Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plateformes et des omes: comment alimenter les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée INRA/Sélectionneurs privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping feeds plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Symposium on Plant Growth Modeling Visualization and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chinese Academy of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anhui Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Anhui, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is needed, what does phenotyping deliver?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Hefei University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture racinaire, interactions symbiotiques, stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delefortrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vera Cullimore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ème Réunion annuelle PeaMUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput root phenotyping using the “Rhizo” suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST WG1 EPPN2020 workshop. Current and future applications of phenotyping in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4PMI: Plant Phenotyping Platform for Plant and Microorganisms Interactions Phenotyping innovations, opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Agricultural project China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et traitements d’images au service du phénotypage racinaire au sein de la plateforme haut débit 4PMI avec le système RhizoCab-RhizoTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Agroecology’s research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Agricultural project China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute Days of MPI-MP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute Days of MPI-MP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop. Molecular responses of plants facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of nodulated root structure in a very diverse pea collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delefortrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Laroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated phenotyping and phenotype data analysis of plant, fruit and root development in tomato (Micro-Tom cv.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentaire : &amp;quot;Notre pain quotidien : le blé&amp;quot;. Ushuaïa TV, le 23/10/2018. Présentation des RhizoTubes pour l'analyse racinaire de blé, pendant le projet SolACE au sein de la 4PMI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Legouis,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre pain quotidien : le blé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la 4PMI et de ses thématiques dans l'émission &amp;quot;Dream the Future&amp;quot; Episode 15: Farming. Planète + / RTBF / Servus TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133657v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Montesano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Summerer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aillery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vleugels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Cnops" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gentelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06743-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Conte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939651v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nacry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941275v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellanger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe P. Nacry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellanger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Laroussi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legouis," TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133657v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Montesano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Summerer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aillery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vleugels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Cnops" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gentelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06743-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Conte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939651v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nacry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubreuil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellanger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe P. Nacry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellanger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169337v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Laroussi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legouis," TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>