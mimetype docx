--- v1 (2026-04-09)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mickaël LAMBOEUF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing varieties mitigates early root competition in wheat under water and nutrient limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (14), pp.4171-4184. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133657v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel P indicator to evaluate bread wheat ( &amp;lt;i&amp;gt;Triticum aestivum&amp;lt;/i&amp;gt; ) genotypes to identify tolerance to phosphorus deficiency based on two distinct root phenotyping platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Montesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Summerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136, pp.1203 - 1218. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and morphogenetic determinants of root-shoot allocation in two perennial forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Aillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Vleugels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Cnops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gentelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 507 (1-2), pp.433-449. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-024-06743-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.853601. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILS3 highlighted nice results and challenging opportunities for innovative research on grain legume.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage racinaire haut débit et ses applications à l'étude des interactions plante x microorganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-016-0131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Degan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième rencontres du réseau RhizoPhiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Villenave d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Montesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenomics Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic bases of variation in plant architecture and rhizobial partner choice along the pea domestication gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From platform to the fields - Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Too deep or not too deep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SolACE, Jan 2022, Viso-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data & Agriculture. What's going on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agritech World Tour 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiRac : Analyse de la diversité d’architecture racinaire chez le blé tendre et le blé dur en lien avec la tolérance au stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontre Scientifique du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput phenotyping : associated tools and methods to assess determinisms of plant and microbiome interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NARO Food Health symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing plant and microorganisms interactions using high throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Microorganisms: sources of value from soil to food. Organized by Vitagora (France) and NARO (Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitagora (France); NARO (Japan), Oct 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North East Agricultural University lectures, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping, ecophysiology and molecular physiology to characterize plant root system architecture and plant-plant and plant-microorganisms interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPN 2021 European Plant Phenotyping Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vituel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web broadcast conference (> 5000 auditeurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes de phénotypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion finale PeaMUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et croissance du système racinaire du maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIRGA Project. Journée animation thématique "Croissance et adaptation des plantes, quels apports de la recherche pour l’innovation" GIS Biotechnologies Vertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping : characterizing physiological and genetic determinants of key traits of the root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST The Second International Workshop on Field Phenotyping and Modeling for Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping of key legumes (and others) root traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence of the College of Agriculture, Northeast Agricultural University, Xiangfang district, Harbin, Heilongjiang Province, P.R.China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Heilongjiang Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour le phénotypage racinaire haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle de l’Association des Sélectionneurs Français ASF ‘Le système radiculaire et la rhizosphère en amélioration des plantes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). FRA., Feb 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du phénotypage haut débit à l'étude des interactions plante x microorganismes en conditions de stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle de l’Association des Sélectionneurs Français ASF ‘Le système radiculaire et la rhizosphère en amélioration des plantes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). FRA., Feb 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. P2IRC Plant Phenotyping and Imaging Research Center Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plateformes et des omes: comment alimenter les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée INRA/Sélectionneurs privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping feeds plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Symposium on Plant Growth Modeling Visualization and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chinese Academy of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anhui Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Anhui, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is needed, what does phenotyping deliver?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Hefei University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture racinaire, interactions symbiotiques, stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delefortrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vera Cullimore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ème Réunion annuelle PeaMUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput root phenotyping using the “Rhizo” suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST WG1 EPPN2020 workshop. Current and future applications of phenotyping in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4PMI: Plant Phenotyping Platform for Plant and Microorganisms Interactions Phenotyping innovations, opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Agricultural project China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et traitements d’images au service du phénotypage racinaire au sein de la plateforme haut débit 4PMI avec le système RhizoCab-RhizoTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Agroecology’s research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Agricultural project China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute Days of MPI-MP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute Days of MPI-MP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop. Molecular responses of plants facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of nodulated root structure in a very diverse pea collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delefortrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Laroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated phenotyping and phenotype data analysis of plant, fruit and root development in tomato (Micro-Tom cv.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentaire : &amp;quot;Notre pain quotidien : le blé&amp;quot;. Ushuaïa TV, le 23/10/2018. Présentation des RhizoTubes pour l'analyse racinaire de blé, pendant le projet SolACE au sein de la 4PMI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Legouis,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre pain quotidien : le blé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la 4PMI et de ses thématiques dans l'émission &amp;quot;Dream the Future&amp;quot; Episode 15: Farming. Planète + / RTBF / Servus TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mickaël LAMBOEUF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing varieties mitigates early root competition in wheat under water and nutrient limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (14), pp.4171-4184. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133657v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleviation of water‐deficit inhibition of plant growth by rhizosphere microbiota conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 247 (6), pp.2914-2926. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel P indicator to evaluate bread wheat ( &amp;lt;i&amp;gt;Triticum aestivum&amp;lt;/i&amp;gt; ) genotypes to identify tolerance to phosphorus deficiency based on two distinct root phenotyping platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Montesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Summerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136, pp.1203 - 1218. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and morphogenetic determinants of root-shoot allocation in two perennial forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Aillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Vleugels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Cnops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gentelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 507 (1-2), pp.433-449. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-024-06743-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.853601. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILS3 highlighted nice results and challenging opportunities for innovative research on grain legume.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage racinaire haut débit et ses applications à l'étude des interactions plante x microorganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-016-0131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Degan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième rencontres du réseau RhizoPhiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Villenave d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Montesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenomics Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic bases of variation in plant architecture and rhizobial partner choice along the pea domestication gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From platform to the fields - Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Too deep or not too deep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SolACE, Jan 2022, Viso-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data & Agriculture. What's going on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agritech World Tour 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiRac : Analyse de la diversité d’architecture racinaire chez le blé tendre et le blé dur en lien avec la tolérance au stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontre Scientifique du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput phenotyping : associated tools and methods to assess determinisms of plant and microbiome interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NARO Food Health symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing plant and microorganisms interactions using high throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Microorganisms: sources of value from soil to food. Organized by Vitagora (France) and NARO (Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitagora (France); NARO (Japan), Oct 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North East Agricultural University lectures, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping, ecophysiology and molecular physiology to characterize plant root system architecture and plant-plant and plant-microorganisms interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPN 2021 European Plant Phenotyping Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vituel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web broadcast conference (> 5000 auditeurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes de phénotypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion finale PeaMUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et croissance du système racinaire du maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIRGA Project. Journée animation thématique "Croissance et adaptation des plantes, quels apports de la recherche pour l’innovation" GIS Biotechnologies Vertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping : characterizing physiological and genetic determinants of key traits of the root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST The Second International Workshop on Field Phenotyping and Modeling for Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping of key legumes (and others) root traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence of the College of Agriculture, Northeast Agricultural University, Xiangfang district, Harbin, Heilongjiang Province, P.R.China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Heilongjiang Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour le phénotypage racinaire haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle de l’Association des Sélectionneurs Français ASF ‘Le système radiculaire et la rhizosphère en amélioration des plantes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). FRA., Feb 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du phénotypage haut débit à l'étude des interactions plante x microorganismes en conditions de stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle de l’Association des Sélectionneurs Français ASF ‘Le système radiculaire et la rhizosphère en amélioration des plantes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). FRA., Feb 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. P2IRC Plant Phenotyping and Imaging Research Center Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plateformes et des omes: comment alimenter les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée INRA/Sélectionneurs privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping feeds plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Symposium on Plant Growth Modeling Visualization and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chinese Academy of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anhui Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Anhui, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is needed, what does phenotyping deliver?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Hefei University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture racinaire, interactions symbiotiques, stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delefortrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vera Cullimore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ème Réunion annuelle PeaMUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput root phenotyping using the “Rhizo” suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST WG1 EPPN2020 workshop. Current and future applications of phenotyping in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4PMI: Plant Phenotyping Platform for Plant and Microorganisms Interactions Phenotyping innovations, opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Agricultural project China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et traitements d’images au service du phénotypage racinaire au sein de la plateforme haut débit 4PMI avec le système RhizoCab-RhizoTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Agroecology’s research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Agricultural project China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute Days of MPI-MP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute Days of MPI-MP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop. Molecular responses of plants facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of nodulated root structure in a very diverse pea collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delefortrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Laroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated phenotyping and phenotype data analysis of plant, fruit and root development in tomato (Micro-Tom cv.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentaire : &amp;quot;Notre pain quotidien : le blé&amp;quot;. Ushuaïa TV, le 23/10/2018. Présentation des RhizoTubes pour l'analyse racinaire de blé, pendant le projet SolACE au sein de la 4PMI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Legouis,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre pain quotidien : le blé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la 4PMI et de ses thématiques dans l'émission &amp;quot;Dream the Future&amp;quot; Episode 15: Farming. Planète + / RTBF / Servus TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133657v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Montesano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Summerer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aillery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vleugels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Cnops" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gentelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06743-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Conte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939651v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nacry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubreuil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellanger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe P. Nacry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellanger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169337v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Laroussi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legouis," TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133657v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05147973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;pin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Montesano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Summerer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aillery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vleugels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Cnops" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gentelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06743-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Conte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nacry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubreuil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krouk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790876v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790447v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165717v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe P. Nacry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169576v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738035v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Laroussi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734358v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legouis," TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>