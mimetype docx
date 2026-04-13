--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Lefrançois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître AssistantIMT - MINES Saint-Étienne - Institut Henri FayolMembre du Laboratoire LIMOS - UMR CNRS 6158</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mlefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9814-8991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181017741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/KFQ-4572-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Lefrançois est maître assistant à l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Henri Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École des Mines de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une des écoles d'ingénieurs de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Mines Télécom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et membre du Laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMOS - UMR CNRS 6158</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Maxime est un ancien élève de l'École Normale Supérieure de Cachan (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ens-cachan.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), et a préparé et réussi l'examen d'agrégation en mécanique en 2008. Il a obtenu un Master de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en Traitement du Signal en 2009, un autre de </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Grenoble 2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en Informatique en 2010, et a obtenu son doctorat en 2014 de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le thème de la représentation des connaissances de la théorie linguistique Sens-Texte. Toutes ses recherches visent à répondre à la question générale : &amp;quot;Comment l'ingénierie des connaissances peut-elle contribuer à l'interopérabilité sémantique dans les systèmes cyber-physiques : de l'Internet des objets aux espaces de données ?&amp;quot;, avec trois directions de recherche principales : les méthodologies et technologies pour l'ingénierie des connaissances, l'interopérabilité sémantique pour l'internet des objets, et l'interopérabilité sémantique dans les espaces de données. Il a notamment contribué à l'ontologie standard [Semantic Sensor Network] de l'OGC&W3C (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.w3.org/TR/vocab-ssn/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), et contribue à l'ontologie [ETSI SmartM2M Smart Applications REFerence] (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://saref.etsi.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3699954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOT: the Building Topology Ontology of the W3C Linked Building Data Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Ferdinand Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02890191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics in the Edge: Sensors and actuators in the Web of Linked Data and Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal Of Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.571-580. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02912327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reconfiguration of Smart Sensors: * A Semantic Web based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2947236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02350486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing interrelated project information in AEC Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlshøj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.102956. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2019.102956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02337535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOSA: A lightweight ontology for sensors, observations, samples, and actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Le Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2018.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modular SSN Ontology: A Joint W3C and OGC Standard Specifying the Semantics of Sensors, Observations, Sampling, and Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practices for Publishing, Retrieving, and Using Spatial Data on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payam Barnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.95-114. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Traffic Optimization in Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3246-3255. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2742584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the use of Physics-Based Simulations on Embedded Devices by running FMUs from MicroPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Enferad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrancois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Modelica &amp; FMI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lucerne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp218525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Données Sémantiques Commun pour l'Espace de Données Européen de l'Energie Omega-X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Journées Francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05163390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVAW: ACIMOV's GitHub robot assisting agile collaborative ontology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE /WIC International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web of Simulation Ontology-Driven Framework (WoSO-DF) for Integrating Building Performance Simulations and IoT Systems for Smart Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Hounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Acolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Computing in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web of Simulation ontology (WoSO): Integration of Building Performance Simulations in IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Hounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2024 - Linked Data in Architecture and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruhr University Bochum, Jun 2024, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kind of X and X of Interest: An Ontology Design Pattern to Reconcile Web of Thing Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Workshop on Ontology Design and Patterns (WOP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Agile Interaction Model based ontology development Methodology (AIME) for FAIR European data spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIR Principles for Ontologies and Medatata in Knowledge Management (FOAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie ACIMOV pour l'intégration agile et continue des modules ontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de Maintenance des Bâtiments et Capacités des Larges Modèles de Langage (LLM) pour le Peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mba Kouhoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Lonlac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Doniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2024 - PFIA 2024 - 35es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de SOSA/SSN, SAREF, et TD dans l’ontologie CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of building codes and regulations in knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçal Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Vakaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Lavikka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Building Permit conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Barcelone, Spain. pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04919653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest SAREF specification updates, versioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ''Enhancing IoT Semantic Interoperability by SAREF for Digital Twins''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSI and European Commission, Sep 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGA-X: Energy Data Space for improving efficiency of electric power systems leveraging semantic interoperability and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Valino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Janev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2024 : Study committees: Information Systems, Telecommunications and Cybersecurity (D2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France. pp.10344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Negotiation in a Decentralised Semantic Context Utilising Equivalence Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Data Management for Knowledge Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantisation of Rules for Automated Compliance Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Vakaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2023 - Linked Data in Architecture and Construction Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04079411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAREF Pipeline and Portal—An Ontology Verification Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnabasik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece. pp.134-151, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47243-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04277942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Knowledge integration for Smart Building Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Fatokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Raveendran Nair Sheela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Mecharnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC’23: 11th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04086955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ETSI STF 653 roadmap towards the consolidation and factorization of SAREF with ontology patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI IoT Conference 2023 (ETSI IoT Week 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSI, Jul 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04159947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ACIMOV Methodology: Agile and Continuous Integration for Modular Ontologies and Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MK 2023 - 2. Workshop on Modular Knowledge associated with FOIS 2023 - 13. International Conference on Formal Ontology in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of the ETSI SAREF suite of ontologies: past, current situation, and the road ahead” by SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Artefact Governance Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAIR-IMPACT, Aug 2023, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04224943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAREF4SYST: a SAREF Reference Ontology Pattern for Representing Systems and their Interconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOP2023: 14th Workshop on Ontology Design and Patterns, at the International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04278004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des méthodologies et techniques de développement logiciel pour l'ingénierie des ontologies: Retour d'expérience des contributions au développement de l'ontologie ETSI SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedea: A Framework for Web (of Things) Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, New York, NY, USA, Apr 2022, Lyon (Virtual), France. pp.176-179, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487553.3524243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03609556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation de contenu sémantique pour l'échange de connaissances entre systèmes hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Jumeau Numérique du bâtiment Espace Fauriel de Mines Saint-Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IoT et IA : Internet des Objets et Intelligence Artificielle. Plate-Forme Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03712534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portal for the State of the Art on Content Negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC’22: international semantic web conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation de contenu sur le Web: un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC Journées francophones d’Ingénierie des Connaissances PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le framework de développement de l’ontologie ETSI SAREF (Smart Applications REFerence ontology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique EGC &amp; IA : Évolution et dynamique des connaissances formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03231685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitfalls in Networked and Versioned Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering, and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.185-212, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66196-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding PIDza to VIVO: data ingest with SPARQL-Generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th VIVO Conference (VIVO21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5027304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03270629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Journées francophones d’Ingénierie des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03259843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Semantically-Enabled Web Services on theWoT: Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurten Messalti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chiang Mai, Thailand. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03010270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing interoperability in the Web of Things using Autonomous Agents (Position Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2020 (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02890165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Applications REFerence ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro 2020 Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03007142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL-Generate: Génération de RDF et de texte à partir de RDF et flux de documents dans des formats hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel (SemWeb.Pro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02382181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement sur le Web Sémantique des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances, Plate-Forme Intelligence Artificielle (PFIA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.8-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Intelligence Summer School 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence Summer School 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02167681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Impact and Adaptation to the Evolution of an Imported Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3K 2019 - 11ht International Joint Conference on Knowledge Discovery, Knowledge Enginnering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.76-86, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008064700760086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02319731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Sensor Network Ontology, Revamped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02430047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Knowledge Models for Smart Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital transformation in France and Germany: Consequences for industry, society &amp; higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French-German University in cooperation with Institut Mines-Télécom, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02355844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité sémantique et coordination décentralisée pour l’Industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02096208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF Presentation and Correct Content Conveyance for Legacy Services and the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Internet of Things (IOT’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Santa-Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3277593.3277618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Your Ontologies for Sensor Data Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Environments 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-874-7-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted Ontology Construction System: Focus on Bootstrapping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events. ESWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, France. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Smart Sensors on top of SOSA/SSN and WoT TD with the Semantic Smart Sensor Network (S3N) modular Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2018 : 17th Internal Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.163 - 177, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-894-5-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPM: An ontology for describing properties that evolve over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bonduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlshøj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unified Code for Units of Measure in RDF: cdt:ucum and other UCUM Datatypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events. ESWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support uniforme de types de données personnalisés dans RDF et SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01491558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RDF generation from RDF and heterogeneous data sources with SPARQL-Generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.Pages 131-135, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58694-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01417238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPARQL extension for generating RDF from heterogeneous formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ESWC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Portoroz, Slovenia. pp.Pages 35-50, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01504637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité sémantique libérale pour les services et les objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence Extraction et Gestion des Connaissances, EGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planned ETSI SAREF Extensions based on the W3C&OGC SOSA/SSN-compatible SEAS Ontology Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Interoperability and Standardization in the IoT, SIS-IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de RDF à partir de sources de données aux formats hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01491561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent changes in the Building Topology Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Ferdinand Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2017 - 5th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Federated Queries for Web of Things Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejal Jaiswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Interoperability and Standardization in the IoT, SIS-IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing real-time microgrid consumption data on the web of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zita Vale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Clemson University Power Systems Conference (PSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Clemson, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Arbitrary Custom Datatypes in RDF and SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, ESWC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Anissaras, Greece. pp 371-386, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-34129-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01310428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing Electric Vehicle Smart Charging on the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ramondou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Françon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN 2016 : 1st International Conference on Green Communications, Computing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCORVoc: Vocabulary-Based Information Integration and Exchange in Supply Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irlán Grangel-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Coskun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Frommhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Semantic Computing, ICSC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Laguna Hills, United States. pp 132-139, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2016.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01438831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditeur de définitions formelles pour les connaissances lexicales de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'ingénierie des connaissances pour la représentation des définitions lexicographiques dans le cadre de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh - 8th International Conference on Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale, Concepts, and Current Outcome of the Unit Graphs Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.382-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Unit Graphs Framework to Lexicographic Definitions in the RELIEF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances du DEC: Concepts fondamentaux du formalisme des Graphes d'Unités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL - 15ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.164-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Dependency Structures and Lexicographic Definitions using Unit Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depling - 2nd International Conference on Dependency Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: A new graph-based Knowledge Representation Formalism for ECD Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: Foundational Concepts and Semantic Consequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.389-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Semantic Web Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSW - Proc. 2nd Workshop on the Multilingual Semantic Web, collocated with ISWC - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Montiel-Ponsoda and John McCrae and Paul Buitelaar and Philipp Cimiano, Oct 2011, Bonn, Germany. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA - 9th International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2011, Paris, France. pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILexicOn: toward an ECD-compliant interlingual lexical ontology described with semantic web formalisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 5th International Conference on Meaning-Text Theory - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Igor Boguslavsky and Leo Wanner, Sep 2011, Barcelona, Spain. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Creation of Knowledge Graphs From IEC 61850-Tagged Datasets for Renewable Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMANTiCS 2025 : 21st International Conference on Semantic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urdflib Library for MicroPython: Manipulating RDF on Constrained Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hadavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece. Lecture Notes in Computer Science book series, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04277980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedVocabularyEditor: une extension MediaWiki pour l’édition collaborative et la publication de vocabulaires liés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Francophones d'Ingénierie des Connaissances, IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01158410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic IoT Solutions -A Developer Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Baqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Corchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51p, 2019, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.16339.53286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elfallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic interoperability standards based on ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Baqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Corchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 p., 2019, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26825.29282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02352822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Sensor Network Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Le Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, W3C Recommendation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude analytique d’ontologies pour le projet ACCORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Mecharnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Juganaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie de Boissieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIM computationnel, des données vers l'IA : Ingénierie &amp; architecture, enseignement &amp; recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2024, Blanche BTP, 978-2-416-01511-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04387204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ETSI SAREF Ontology for Smart Applications: A Long Path of Development and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Moreno-Munoz; Neomar Giacomini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Smart Appliances: Applications, Methodologies, and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2023, 978-1-119-89942-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04123151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Hyperworlds: representing Kripke models in RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leturc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content negotiation on the Web: State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03656955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How my actuator can understand what your sensor says: Revisiting the Web's Architectural and Linked Data Principles for Legacy Services and the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01725203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating an interoperable sovereign federated Multi-vector Energy data space built on open standards and ready for GAia-X D4.4 Data ingestion, Common Information Model and semantic interoperability. Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzennyr Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union’s Horizon Europe Framework Programme. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF reference ontology patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF Development Framework and Workflow, Streamlining the Development of SAREF and its Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Smart Applications ; Reference Ontology and oneM2M Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Bouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating an interoperable sovereign federated Multi-vector Energy data space built on open standards and ready for GAia-X D4.1 Data ingestion, Common Information Model and semantic interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzennyr Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union’s Horizon Europe Framework Programme. 2023, pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Study for SAREF ontology patterns and usage guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnabasik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2023, p 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Extension to SAREF ; Part 11 : Lift Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Fernandez Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2021, p 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M; Extension to SAREF; Part 8: eHealth/Ageing-well Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Girod-Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ETSI TS 103 410-8 V1.1.1, ETSI SmartM2M. 2020, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Smart Applications ; Reference Ontology and oneM2M Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2020, p 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF Development Framework and Workflow, Streamlining the Development of SAREF and its Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2020, p 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF consolidation with new reference ontology patterns, based on the experience from the SEAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2019, p 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Guidelines for consolidating SAREF with new reference ontology patterns, based on the experience from the ITEA SEAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2019, p 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SEAS Knowledge Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kalaoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Ghariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Deliverable 2.2, ITEA2 12004 Smart Energy Aware Systems. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.2 SEAS Knowledge Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kalaoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Ghariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ITEA2 12004 Smart Energy Aware Systems. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Mathematical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8212, Inria. 2013, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances sémantiques lexicales de la Théorie Sens-Texte : conceptualisation, représentation, et opérationnalisation des définitions lexicographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Nice Sophia Antipolis, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014NICE4043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01071945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 32es journées francophones d'Ingénierie des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03261182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 17es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. Association Française pour l'Intelligence Artificielle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Semantic Sensor Networks Workshop, co-located with 17th International Semantic Web Conference (ISWC 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Gyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-actes de la conférence Ingénierie des Connaissances (IC 2021-2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1-2), pp.200, 2025, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.90fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2019 : part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ghidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11779, pp.550, 2019, 18th International Semantic Web Conference, Auckland, New Zealand, October 26–30, 2019, Proceedings, Part I, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30796-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2019 : part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ghidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11778, pp.754, 2019, 18th International Semantic Web Conference, Auckland, New Zealand, October 26–30, 2019, Proceedings, Part I, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30793-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une interopérabilité sémantique des applications IoT sur les espaces européens des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04151067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines qui surfent sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03561100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA pour des systèmes industriels interopérables et autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02964645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Petit Larousse » des objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02406702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPython urdflib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hadavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f7deba81ebbe9fd44aea3390bf9053f52619ced6;origin=https://hal.archives-ouvertes.fr/hal-05056482;visit=swh:1:snp:110c84659e423ff41e8b2c12894c6ee6f6ba21be;anchor=swh:1:rel:af1ca438d2a392b847b2f92fdbd3e818862efe02;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAREF Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a5a328efcf14e89c77d7f9718a5098311e2503fe;origin=https://hal.archives-ouvertes.fr/hal-05052555;visit=swh:1:snp:4282be49443ac3a0cd7cd0d2012f0766c655113f;anchor=swh:1:rel:cd79fe4ea96f16ffa4357f48c9f1bedac2c94eda;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL-Generate implementation over Apache Jena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Noorani Bakerally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:522b14ecc703bdcbd739d5cc9eaaf307ac0822e1;origin=https://hal.archives-ouvertes.fr/hal-04999601;visit=swh:1:snp:26e5e4829cac9cd221a60dfd7443ce4b1ce58a5f;anchor=swh:1:rel:e4b15bccca3a5bce7d7eb91ea8bcecd9bf1e2d2b;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Lefrançois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître AssistantIMT - MINES Saint-Étienne - Institut Henri FayolMembre du Laboratoire LIMOS - UMR CNRS 6158</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mlefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9814-8991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181017741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/KFQ-4572-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Lefrançois est maître assistant à l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Henri Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École des Mines de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une des écoles d'ingénieurs de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Mines Télécom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et membre du Laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMOS - UMR CNRS 6158</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Maxime est un ancien élève de l'École Normale Supérieure de Cachan (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ens-cachan.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), et a préparé et réussi l'examen d'agrégation en mécanique en 2008. Il a obtenu un Master de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en Traitement du Signal en 2009, un autre de </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Grenoble 2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en Informatique en 2010, et a obtenu son doctorat en 2014 de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le thème de la représentation des connaissances de la théorie linguistique Sens-Texte. Toutes ses recherches visent à répondre à la question générale : &amp;quot;Comment l'ingénierie des connaissances peut-elle contribuer à l'interopérabilité sémantique dans les systèmes cyber-physiques : de l'Internet des objets aux espaces de données ?&amp;quot;, avec trois directions de recherche principales : les méthodologies et technologies pour l'ingénierie des connaissances, l'interopérabilité sémantique pour l'internet des objets, et l'interopérabilité sémantique dans les espaces de données. Il a notamment contribué à l'ontologie standard [Semantic Sensor Network] de l'OGC&W3C (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.w3.org/TR/vocab-ssn/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), et contribue à l'ontologie [ETSI SmartM2M Smart Applications REFerence] (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://saref.etsi.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3699954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOT: the Building Topology Ontology of the W3C Linked Building Data Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Ferdinand Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02890191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics in the Edge: Sensors and actuators in the Web of Linked Data and Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal Of Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.571-580. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02912327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reconfiguration of Smart Sensors: * A Semantic Web based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2947236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02350486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing interrelated project information in AEC Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlshøj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.102956. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2019.102956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02337535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOSA: A lightweight ontology for sensors, observations, samples, and actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Le Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2018.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modular SSN Ontology: A Joint W3C and OGC Standard Specifying the Semantics of Sensors, Observations, Sampling, and Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practices for Publishing, Retrieving, and Using Spatial Data on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payam Barnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.95-114. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Traffic Optimization in Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3246-3255. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2742584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web of Simulation Ontology-Driven Framework (WoSO-DF) for Integrating Building Performance Simulations and IoT Systems for Smart Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Hounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Acolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Computing in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVAW: ACIMOV's GitHub robot assisting agile collaborative ontology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE /WIC International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Données Sémantiques Commun pour l'Espace de Données Européen de l'Energie Omega-X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Journées Francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05163390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the use of Physics-Based Simulations on Embedded Devices by running FMUs from MicroPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Enferad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrancois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Modelica &amp; FMI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lucerne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp218525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web of Simulation ontology (WoSO): Integration of Building Performance Simulations in IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Hounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2024 - Linked Data in Architecture and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruhr University Bochum, Jun 2024, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kind of X and X of Interest: An Ontology Design Pattern to Reconcile Web of Thing Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Workshop on Ontology Design and Patterns (WOP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Agile Interaction Model based ontology development Methodology (AIME) for FAIR European data spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIR Principles for Ontologies and Medatata in Knowledge Management (FOAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie ACIMOV pour l'intégration agile et continue des modules ontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de Maintenance des Bâtiments et Capacités des Larges Modèles de Langage (LLM) pour le Peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mba Kouhoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Lonlac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Doniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2024 - PFIA 2024 - 35es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de SOSA/SSN, SAREF, et TD dans l’ontologie CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of building codes and regulations in knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçal Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Vakaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Lavikka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Building Permit conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Barcelone, Spain. pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04919653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest SAREF specification updates, versioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ''Enhancing IoT Semantic Interoperability by SAREF for Digital Twins''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSI and European Commission, Sep 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGA-X: Energy Data Space for improving efficiency of electric power systems leveraging semantic interoperability and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Valino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Janev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2024 : Study committees: Information Systems, Telecommunications and Cybersecurity (D2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France. pp.10344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Negotiation in a Decentralised Semantic Context Utilising Equivalence Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Data Management for Knowledge Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantisation of Rules for Automated Compliance Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Vakaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2023 - Linked Data in Architecture and Construction Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04079411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAREF Pipeline and Portal—An Ontology Verification Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnabasik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece. pp.134-151, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47243-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04277942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Knowledge integration for Smart Building Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Fatokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Raveendran Nair Sheela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Mecharnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC’23: 11th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04086955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ETSI STF 653 roadmap towards the consolidation and factorization of SAREF with ontology patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI IoT Conference 2023 (ETSI IoT Week 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSI, Jul 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04159947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of the ETSI SAREF suite of ontologies: past, current situation, and the road ahead” by SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Artefact Governance Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAIR-IMPACT, Aug 2023, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04224943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAREF4SYST: a SAREF Reference Ontology Pattern for Representing Systems and their Interconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOP2023: 14th Workshop on Ontology Design and Patterns, at the International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04278004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ACIMOV Methodology: Agile and Continuous Integration for Modular Ontologies and Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MK 2023 - 2. Workshop on Modular Knowledge associated with FOIS 2023 - 13. International Conference on Formal Ontology in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedea: A Framework for Web (of Things) Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, New York, NY, USA, Apr 2022, Lyon (Virtual), France. pp.176-179, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487553.3524243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03609556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des méthodologies et techniques de développement logiciel pour l'ingénierie des ontologies: Retour d'expérience des contributions au développement de l'ontologie ETSI SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation de contenu sémantique pour l'échange de connaissances entre systèmes hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Jumeau Numérique du bâtiment Espace Fauriel de Mines Saint-Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IoT et IA : Internet des Objets et Intelligence Artificielle. Plate-Forme Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03712534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portal for the State of the Art on Content Negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC’22: international semantic web conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation de contenu sur le Web: un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC Journées francophones d’Ingénierie des Connaissances PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le framework de développement de l’ontologie ETSI SAREF (Smart Applications REFerence ontology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique EGC &amp; IA : Évolution et dynamique des connaissances formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03231685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitfalls in Networked and Versioned Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering, and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.185-212, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66196-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding PIDza to VIVO: data ingest with SPARQL-Generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th VIVO Conference (VIVO21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5027304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03270629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Journées francophones d’Ingénierie des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03259843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Semantically-Enabled Web Services on theWoT: Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurten Messalti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chiang Mai, Thailand. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03010270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing interoperability in the Web of Things using Autonomous Agents (Position Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2020 (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02890165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Applications REFerence ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro 2020 Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03007142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement sur le Web Sémantique des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances, Plate-Forme Intelligence Artificielle (PFIA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.8-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL-Generate: Génération de RDF et de texte à partir de RDF et flux de documents dans des formats hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel (SemWeb.Pro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02382181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Intelligence Summer School 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence Summer School 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02167681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Impact and Adaptation to the Evolution of an Imported Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3K 2019 - 11ht International Joint Conference on Knowledge Discovery, Knowledge Enginnering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.76-86, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008064700760086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02319731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Sensor Network Ontology, Revamped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02430047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Knowledge Models for Smart Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital transformation in France and Germany: Consequences for industry, society &amp; higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French-German University in cooperation with Institut Mines-Télécom, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02355844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité sémantique et coordination décentralisée pour l’Industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02096208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted Ontology Construction System: Focus on Bootstrapping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events. ESWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, France. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Your Ontologies for Sensor Data Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Environments 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-874-7-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF Presentation and Correct Content Conveyance for Legacy Services and the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Internet of Things (IOT’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Santa-Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3277593.3277618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Smart Sensors on top of SOSA/SSN and WoT TD with the Semantic Smart Sensor Network (S3N) modular Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2018 : 17th Internal Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.163 - 177, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-894-5-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPM: An ontology for describing properties that evolve over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bonduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlshøj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unified Code for Units of Measure in RDF: cdt:ucum and other UCUM Datatypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events. ESWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de RDF à partir de sources de données aux formats hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01491561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité sémantique libérale pour les services et les objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence Extraction et Gestion des Connaissances, EGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planned ETSI SAREF Extensions based on the W3C&OGC SOSA/SSN-compatible SEAS Ontology Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Interoperability and Standardization in the IoT, SIS-IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support uniforme de types de données personnalisés dans RDF et SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01491558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPARQL extension for generating RDF from heterogeneous formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ESWC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Portoroz, Slovenia. pp.Pages 35-50, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01504637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RDF generation from RDF and heterogeneous data sources with SPARQL-Generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.Pages 131-135, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58694-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01417238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent changes in the Building Topology Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Ferdinand Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2017 - 5th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Federated Queries for Web of Things Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejal Jaiswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Interoperability and Standardization in the IoT, SIS-IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing real-time microgrid consumption data on the web of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zita Vale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Clemson University Power Systems Conference (PSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Clemson, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Arbitrary Custom Datatypes in RDF and SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, ESWC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Anissaras, Greece. pp 371-386, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-34129-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01310428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing Electric Vehicle Smart Charging on the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ramondou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Françon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN 2016 : 1st International Conference on Green Communications, Computing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCORVoc: Vocabulary-Based Information Integration and Exchange in Supply Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irlán Grangel-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Coskun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Frommhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Semantic Computing, ICSC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Laguna Hills, United States. pp 132-139, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2016.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01438831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditeur de définitions formelles pour les connaissances lexicales de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'ingénierie des connaissances pour la représentation des définitions lexicographiques dans le cadre de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh - 8th International Conference on Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Unit Graphs Framework to Lexicographic Definitions in the RELIEF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances du DEC: Concepts fondamentaux du formalisme des Graphes d'Unités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL - 15ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.164-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale, Concepts, and Current Outcome of the Unit Graphs Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.382-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Dependency Structures and Lexicographic Definitions using Unit Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depling - 2nd International Conference on Dependency Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: A new graph-based Knowledge Representation Formalism for ECD Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: Foundational Concepts and Semantic Consequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.389-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Semantic Web Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSW - Proc. 2nd Workshop on the Multilingual Semantic Web, collocated with ISWC - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Montiel-Ponsoda and John McCrae and Paul Buitelaar and Philipp Cimiano, Oct 2011, Bonn, Germany. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA - 9th International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2011, Paris, France. pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILexicOn: toward an ECD-compliant interlingual lexical ontology described with semantic web formalisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 5th International Conference on Meaning-Text Theory - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Igor Boguslavsky and Leo Wanner, Sep 2011, Barcelona, Spain. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Creation of Knowledge Graphs From IEC 61850-Tagged Datasets for Renewable Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMANTiCS 2025 : 21st International Conference on Semantic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urdflib Library for MicroPython: Manipulating RDF on Constrained Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hadavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece. Lecture Notes in Computer Science book series, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04277980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedVocabularyEditor: une extension MediaWiki pour l’édition collaborative et la publication de vocabulaires liés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Francophones d'Ingénierie des Connaissances, IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01158410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic IoT Solutions -A Developer Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Baqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Corchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51p, 2019, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.16339.53286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elfallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic interoperability standards based on ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Baqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Corchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 p., 2019, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26825.29282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02352822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Sensor Network Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Le Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, W3C Recommendation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude analytique d’ontologies pour le projet ACCORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Mecharnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Juganaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie de Boissieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIM computationnel, des données vers l'IA : Ingénierie &amp; architecture, enseignement &amp; recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2024, Blanche BTP, 978-2-416-01511-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04387204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ETSI SAREF Ontology for Smart Applications: A Long Path of Development and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Moreno-Munoz; Neomar Giacomini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Smart Appliances: Applications, Methodologies, and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2023, 978-1-119-89942-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04123151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Hyperworlds: representing Kripke models in RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leturc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content negotiation on the Web: State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03656955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How my actuator can understand what your sensor says: Revisiting the Web's Architectural and Linked Data Principles for Legacy Services and the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01725203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating an interoperable sovereign federated Multi-vector Energy data space built on open standards and ready for GAia-X D4.4 Data ingestion, Common Information Model and semantic interoperability. Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzennyr Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union’s Horizon Europe Framework Programme. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF reference ontology patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF Development Framework and Workflow, Streamlining the Development of SAREF and its Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Smart Applications ; Reference Ontology and oneM2M Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Bouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating an interoperable sovereign federated Multi-vector Energy data space built on open standards and ready for GAia-X D4.1 Data ingestion, Common Information Model and semantic interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzennyr Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union’s Horizon Europe Framework Programme. 2023, pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Study for SAREF ontology patterns and usage guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnabasik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2023, p 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Extension to SAREF ; Part 11 : Lift Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Fernandez Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2021, p 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Smart Applications ; Reference Ontology and oneM2M Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2020, p 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M; Extension to SAREF; Part 8: eHealth/Ageing-well Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Girod-Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ETSI TS 103 410-8 V1.1.1, ETSI SmartM2M. 2020, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF Development Framework and Workflow, Streamlining the Development of SAREF and its Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2020, p 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF consolidation with new reference ontology patterns, based on the experience from the SEAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2019, p 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Guidelines for consolidating SAREF with new reference ontology patterns, based on the experience from the ITEA SEAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2019, p 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SEAS Knowledge Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kalaoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Ghariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Deliverable 2.2, ITEA2 12004 Smart Energy Aware Systems. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.2 SEAS Knowledge Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kalaoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Ghariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ITEA2 12004 Smart Energy Aware Systems. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Mathematical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8212, Inria. 2013, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances sémantiques lexicales de la Théorie Sens-Texte : conceptualisation, représentation, et opérationnalisation des définitions lexicographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Nice Sophia Antipolis, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014NICE4043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01071945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 32es journées francophones d'Ingénierie des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03261182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 17es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. Association Française pour l'Intelligence Artificielle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Semantic Sensor Networks Workshop, co-located with 17th International Semantic Web Conference (ISWC 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Gyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-actes de la conférence Ingénierie des Connaissances (IC 2021-2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1-2), pp.200, 2025, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.90fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2019 : part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ghidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11779, pp.550, 2019, 18th International Semantic Web Conference, Auckland, New Zealand, October 26–30, 2019, Proceedings, Part I, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30796-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2019 : part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ghidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11778, pp.754, 2019, 18th International Semantic Web Conference, Auckland, New Zealand, October 26–30, 2019, Proceedings, Part I, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30793-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une interopérabilité sémantique des applications IoT sur les espaces européens des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04151067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines qui surfent sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03561100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA pour des systèmes industriels interopérables et autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02964645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Petit Larousse » des objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02406702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPython urdflib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hadavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f7deba81ebbe9fd44aea3390bf9053f52619ced6;origin=https://hal.archives-ouvertes.fr/hal-05056482;visit=swh:1:snp:110c84659e423ff41e8b2c12894c6ee6f6ba21be;anchor=swh:1:rel:af1ca438d2a392b847b2f92fdbd3e818862efe02;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAREF Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a5a328efcf14e89c77d7f9718a5098311e2503fe;origin=https://hal.archives-ouvertes.fr/hal-05052555;visit=swh:1:snp:4282be49443ac3a0cd7cd0d2012f0766c655113f;anchor=swh:1:rel:cd79fe4ea96f16ffa4357f48c9f1bedac2c94eda;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL-Generate implementation over Apache Jena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Noorani Bakerally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:522b14ecc703bdcbd739d5cc9eaaf307ac0822e1;origin=https://hal.archives-ouvertes.fr/hal-04999601;visit=swh:1:snp:26e5e4829cac9cd221a60dfd7443ce4b1ce58a5f;anchor=swh:1:rel:e4b15bccca3a5bce7d7eb91ea8bcecd9bf1e2d2b;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B8734BC"/>
+    <w:nsid w:val="B6771BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mlefranc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9814-8991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181017741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/KFQ-4572-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mines-stetienne.fr/recherche/centres-et-departements/institut-henri-fayol/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mines-stetienne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://limos.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-cachan.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.w3.org/TR/vocab-ssn/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saref.etsi.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Holten Rasmussen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Ferdinand Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200385" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02912327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200379" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02350486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Sagar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khemaja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2947236" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02337535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Anker Hviid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Karlsh&#248;j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Janowicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.D. Cox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Le Phuoc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.06.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Taylor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180320" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van den Brink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Barnaghi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tandy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Atkinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180305" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Reynaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Enferad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefrancois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp218525" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05163390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Hounas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acolant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Sayegh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou Hannou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04919653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;al Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Vakaj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lavikka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Maqueda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Valino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Genest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Janev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04079411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Dridi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04277942v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnabasik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47243-5_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04086955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Fatokun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Raveendran Nair Sheela" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04159947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187236v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04224943v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04278004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819820v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Castro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Qawasmeh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524243" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03712534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03231685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66196-0_9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03270629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mierz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5027304" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03259843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03010270v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurten Messalti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Chung" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03007142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02382181v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174451v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02167681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008064700760086" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02430047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Cox" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02355844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02096208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277618" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-874-7-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-894-5-163" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bonduel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_37" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01491558v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01417238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58694-6_16" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01504637v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016103v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638275v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01491561v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejal Jaiswal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Faria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Vale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ramondou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fran&#231;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01438831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Petersen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irl&#225;n Grangel-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Coskun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Auer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Frommhold" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2016.25" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gugert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061399v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857652v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857648v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841257v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857653v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724566v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801146v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244527v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Effantin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04277980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hadavi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345694v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Baqa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bilbao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Corchero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Daniele" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16339.53286" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02352822v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26825.29282" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016313v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04387204v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04123151v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a Castro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329535v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leturc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03656955v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01725203v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr Gomes da Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe Ismail" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999523v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999509v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999531v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Bouter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Biagioni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149714v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999552v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fernandez Izquierdo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937318v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girod-Genet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Moreira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999581v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999570v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999590v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999587v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Kalaoja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Ghariani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780805v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01071945v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE4043" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03261182v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167252v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885348v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gyrard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376657v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.90fr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329358v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ghidini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Svatek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30793-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04151067v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03561100v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02964645v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02406702v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Claveau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056482v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f7deba81ebbe9fd44aea3390bf9053f52619ced6;origin=https://hal.archives-ouvertes.fr/hal-05056482;visit=swh:1:snp:110c84659e423ff41e8b2c12894c6ee6f6ba21be;anchor=swh:1:rel:af1ca438d2a392b847b2f92fdbd3e818862efe02;path=/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052555v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a5a328efcf14e89c77d7f9718a5098311e2503fe;origin=https://hal.archives-ouvertes.fr/hal-05052555;visit=swh:1:snp:4282be49443ac3a0cd7cd0d2012f0766c655113f;anchor=swh:1:rel:cd79fe4ea96f16ffa4357f48c9f1bedac2c94eda;path=/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999601v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Noorani Bakerally" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:522b14ecc703bdcbd739d5cc9eaaf307ac0822e1;origin=https://hal.archives-ouvertes.fr/hal-04999601;visit=swh:1:snp:26e5e4829cac9cd221a60dfd7443ce4b1ce58a5f;anchor=swh:1:rel:e4b15bccca3a5bce7d7eb91ea8bcecd9bf1e2d2b;path=/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mlefranc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9814-8991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181017741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/KFQ-4572-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mines-stetienne.fr/recherche/centres-et-departements/institut-henri-fayol/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mines-stetienne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://limos.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-cachan.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.w3.org/TR/vocab-ssn/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saref.etsi.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Holten Rasmussen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Ferdinand Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200385" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02912327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200379" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02350486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Sagar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khemaja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2947236" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02337535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Anker Hviid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Karlsh&#248;j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Janowicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.D. Cox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Le Phuoc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.06.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Taylor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180320" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van den Brink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Barnaghi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tandy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Atkinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180305" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Hounas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acolant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Sayegh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05163390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Reynaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Enferad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefrancois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp218525" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou Hannou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04919653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;al Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Vakaj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lavikka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Maqueda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Valino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Genest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Janev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04079411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Dridi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04277942v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnabasik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47243-5_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04086955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Fatokun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Raveendran Nair Sheela" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04159947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04224943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04278004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187236v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524243" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Qawasmeh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03712534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03231685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66196-0_9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03270629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mierz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5027304" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03259843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03010270v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurten Messalti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Chung" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03007142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02382181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02167681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008064700760086" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02430047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Cox" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02355844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02096208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-874-7-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885328v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277618" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-894-5-163" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bonduel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_37" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01491561v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01491558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01504637v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01417238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58694-6_16" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejal Jaiswal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Faria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Vale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ramondou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fran&#231;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01438831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Petersen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irl&#225;n Grangel-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Coskun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Auer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Frommhold" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2016.25" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gugert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061399v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841257v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857652v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857653v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724566v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801146v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244527v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Effantin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04277980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hadavi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345694v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Baqa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bilbao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Corchero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Daniele" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16339.53286" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02352822v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26825.29282" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016313v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04387204v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04123151v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a Castro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329535v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leturc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03656955v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01725203v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr Gomes da Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe Ismail" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999523v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999509v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999531v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Bouter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Biagioni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149714v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999552v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fernandez Izquierdo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999581v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937318v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girod-Genet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Moreira" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999570v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999590v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999587v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Kalaoja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Ghariani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780805v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01071945v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE4043" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03261182v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167252v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885348v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gyrard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376657v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.90fr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329358v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ghidini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Svatek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30793-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04151067v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03561100v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02964645v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02406702v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Claveau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056482v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f7deba81ebbe9fd44aea3390bf9053f52619ced6;origin=https://hal.archives-ouvertes.fr/hal-05056482;visit=swh:1:snp:110c84659e423ff41e8b2c12894c6ee6f6ba21be;anchor=swh:1:rel:af1ca438d2a392b847b2f92fdbd3e818862efe02;path=/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052555v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a5a328efcf14e89c77d7f9718a5098311e2503fe;origin=https://hal.archives-ouvertes.fr/hal-05052555;visit=swh:1:snp:4282be49443ac3a0cd7cd0d2012f0766c655113f;anchor=swh:1:rel:cd79fe4ea96f16ffa4357f48c9f1bedac2c94eda;path=/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999601v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Noorani Bakerally" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:522b14ecc703bdcbd739d5cc9eaaf307ac0822e1;origin=https://hal.archives-ouvertes.fr/hal-04999601;visit=swh:1:snp:26e5e4829cac9cd221a60dfd7443ce4b1ce58a5f;anchor=swh:1:rel:e4b15bccca3a5bce7d7eb91ea8bcecd9bf1e2d2b;path=/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>