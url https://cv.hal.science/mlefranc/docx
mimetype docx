--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Lefrançois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître AssistantIMT - MINES Saint-Étienne - Institut Henri FayolMembre du Laboratoire LIMOS - UMR CNRS 6158</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mlefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9814-8991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181017741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/KFQ-4572-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Lefrançois est maître assistant à l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Henri Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École des Mines de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une des écoles d'ingénieurs de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Mines Télécom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et membre du Laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMOS - UMR CNRS 6158</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Maxime est un ancien élève de l'École Normale Supérieure de Cachan (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ens-cachan.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), et a préparé et réussi l'examen d'agrégation en mécanique en 2008. Il a obtenu un Master de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en Traitement du Signal en 2009, un autre de </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Grenoble 2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en Informatique en 2010, et a obtenu son doctorat en 2014 de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le thème de la représentation des connaissances de la théorie linguistique Sens-Texte. Toutes ses recherches visent à répondre à la question générale : &amp;quot;Comment l'ingénierie des connaissances peut-elle contribuer à l'interopérabilité sémantique dans les systèmes cyber-physiques : de l'Internet des objets aux espaces de données ?&amp;quot;, avec trois directions de recherche principales : les méthodologies et technologies pour l'ingénierie des connaissances, l'interopérabilité sémantique pour l'internet des objets, et l'interopérabilité sémantique dans les espaces de données. Il a notamment contribué à l'ontologie standard [Semantic Sensor Network] de l'OGC&W3C (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.w3.org/TR/vocab-ssn/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), et contribue à l'ontologie [ETSI SmartM2M Smart Applications REFerence] (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://saref.etsi.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3699954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOT: the Building Topology Ontology of the W3C Linked Building Data Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Ferdinand Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02890191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics in the Edge: Sensors and actuators in the Web of Linked Data and Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal Of Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.571-580. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02912327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reconfiguration of Smart Sensors: * A Semantic Web based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2947236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02350486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing interrelated project information in AEC Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlshøj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.102956. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2019.102956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02337535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOSA: A lightweight ontology for sensors, observations, samples, and actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Le Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2018.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modular SSN Ontology: A Joint W3C and OGC Standard Specifying the Semantics of Sensors, Observations, Sampling, and Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practices for Publishing, Retrieving, and Using Spatial Data on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payam Barnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.95-114. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Traffic Optimization in Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3246-3255. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2742584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web of Simulation Ontology-Driven Framework (WoSO-DF) for Integrating Building Performance Simulations and IoT Systems for Smart Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Hounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Acolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Computing in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVAW: ACIMOV's GitHub robot assisting agile collaborative ontology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE /WIC International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Données Sémantiques Commun pour l'Espace de Données Européen de l'Energie Omega-X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Journées Francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05163390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the use of Physics-Based Simulations on Embedded Devices by running FMUs from MicroPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Enferad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrancois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Modelica &amp; FMI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lucerne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp218525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web of Simulation ontology (WoSO): Integration of Building Performance Simulations in IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Hounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2024 - Linked Data in Architecture and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruhr University Bochum, Jun 2024, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kind of X and X of Interest: An Ontology Design Pattern to Reconcile Web of Thing Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Workshop on Ontology Design and Patterns (WOP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Agile Interaction Model based ontology development Methodology (AIME) for FAIR European data spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIR Principles for Ontologies and Medatata in Knowledge Management (FOAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie ACIMOV pour l'intégration agile et continue des modules ontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de Maintenance des Bâtiments et Capacités des Larges Modèles de Langage (LLM) pour le Peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mba Kouhoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Lonlac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Doniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2024 - PFIA 2024 - 35es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de SOSA/SSN, SAREF, et TD dans l’ontologie CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of building codes and regulations in knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçal Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Vakaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Lavikka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Building Permit conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Barcelone, Spain. pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04919653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest SAREF specification updates, versioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ''Enhancing IoT Semantic Interoperability by SAREF for Digital Twins''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSI and European Commission, Sep 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGA-X: Energy Data Space for improving efficiency of electric power systems leveraging semantic interoperability and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Valino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Janev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2024 : Study committees: Information Systems, Telecommunications and Cybersecurity (D2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France. pp.10344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Negotiation in a Decentralised Semantic Context Utilising Equivalence Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Data Management for Knowledge Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantisation of Rules for Automated Compliance Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Vakaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2023 - Linked Data in Architecture and Construction Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04079411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAREF Pipeline and Portal—An Ontology Verification Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnabasik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece. pp.134-151, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47243-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04277942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Knowledge integration for Smart Building Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Fatokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Raveendran Nair Sheela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Mecharnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC’23: 11th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04086955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ETSI STF 653 roadmap towards the consolidation and factorization of SAREF with ontology patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI IoT Conference 2023 (ETSI IoT Week 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSI, Jul 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04159947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of the ETSI SAREF suite of ontologies: past, current situation, and the road ahead” by SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Artefact Governance Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAIR-IMPACT, Aug 2023, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04224943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAREF4SYST: a SAREF Reference Ontology Pattern for Representing Systems and their Interconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOP2023: 14th Workshop on Ontology Design and Patterns, at the International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04278004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ACIMOV Methodology: Agile and Continuous Integration for Modular Ontologies and Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MK 2023 - 2. Workshop on Modular Knowledge associated with FOIS 2023 - 13. International Conference on Formal Ontology in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedea: A Framework for Web (of Things) Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, New York, NY, USA, Apr 2022, Lyon (Virtual), France. pp.176-179, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487553.3524243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03609556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des méthodologies et techniques de développement logiciel pour l'ingénierie des ontologies: Retour d'expérience des contributions au développement de l'ontologie ETSI SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation de contenu sémantique pour l'échange de connaissances entre systèmes hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Jumeau Numérique du bâtiment Espace Fauriel de Mines Saint-Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IoT et IA : Internet des Objets et Intelligence Artificielle. Plate-Forme Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03712534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portal for the State of the Art on Content Negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC’22: international semantic web conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation de contenu sur le Web: un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC Journées francophones d’Ingénierie des Connaissances PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le framework de développement de l’ontologie ETSI SAREF (Smart Applications REFerence ontology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique EGC &amp; IA : Évolution et dynamique des connaissances formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03231685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitfalls in Networked and Versioned Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering, and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.185-212, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66196-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding PIDza to VIVO: data ingest with SPARQL-Generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th VIVO Conference (VIVO21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5027304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03270629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Journées francophones d’Ingénierie des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03259843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Semantically-Enabled Web Services on theWoT: Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurten Messalti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chiang Mai, Thailand. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03010270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing interoperability in the Web of Things using Autonomous Agents (Position Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2020 (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02890165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Applications REFerence ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro 2020 Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03007142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement sur le Web Sémantique des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances, Plate-Forme Intelligence Artificielle (PFIA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.8-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL-Generate: Génération de RDF et de texte à partir de RDF et flux de documents dans des formats hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel (SemWeb.Pro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02382181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Intelligence Summer School 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence Summer School 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02167681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Impact and Adaptation to the Evolution of an Imported Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3K 2019 - 11ht International Joint Conference on Knowledge Discovery, Knowledge Enginnering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.76-86, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008064700760086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02319731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Sensor Network Ontology, Revamped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02430047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Knowledge Models for Smart Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital transformation in France and Germany: Consequences for industry, society &amp; higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French-German University in cooperation with Institut Mines-Télécom, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02355844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité sémantique et coordination décentralisée pour l’Industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02096208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted Ontology Construction System: Focus on Bootstrapping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events. ESWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, France. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Your Ontologies for Sensor Data Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Environments 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-874-7-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF Presentation and Correct Content Conveyance for Legacy Services and the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Internet of Things (IOT’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Santa-Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3277593.3277618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Smart Sensors on top of SOSA/SSN and WoT TD with the Semantic Smart Sensor Network (S3N) modular Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2018 : 17th Internal Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.163 - 177, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-894-5-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPM: An ontology for describing properties that evolve over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bonduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlshøj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unified Code for Units of Measure in RDF: cdt:ucum and other UCUM Datatypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events. ESWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de RDF à partir de sources de données aux formats hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01491561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité sémantique libérale pour les services et les objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence Extraction et Gestion des Connaissances, EGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planned ETSI SAREF Extensions based on the W3C&OGC SOSA/SSN-compatible SEAS Ontology Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Interoperability and Standardization in the IoT, SIS-IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support uniforme de types de données personnalisés dans RDF et SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01491558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPARQL extension for generating RDF from heterogeneous formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ESWC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Portoroz, Slovenia. pp.Pages 35-50, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01504637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RDF generation from RDF and heterogeneous data sources with SPARQL-Generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.Pages 131-135, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58694-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01417238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent changes in the Building Topology Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Ferdinand Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2017 - 5th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Federated Queries for Web of Things Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejal Jaiswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Interoperability and Standardization in the IoT, SIS-IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing real-time microgrid consumption data on the web of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zita Vale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Clemson University Power Systems Conference (PSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Clemson, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Arbitrary Custom Datatypes in RDF and SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, ESWC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Anissaras, Greece. pp 371-386, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-34129-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01310428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing Electric Vehicle Smart Charging on the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ramondou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Françon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN 2016 : 1st International Conference on Green Communications, Computing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCORVoc: Vocabulary-Based Information Integration and Exchange in Supply Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irlán Grangel-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Coskun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Frommhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Semantic Computing, ICSC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Laguna Hills, United States. pp 132-139, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2016.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01438831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditeur de définitions formelles pour les connaissances lexicales de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'ingénierie des connaissances pour la représentation des définitions lexicographiques dans le cadre de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh - 8th International Conference on Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Unit Graphs Framework to Lexicographic Definitions in the RELIEF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances du DEC: Concepts fondamentaux du formalisme des Graphes d'Unités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL - 15ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.164-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale, Concepts, and Current Outcome of the Unit Graphs Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.382-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Dependency Structures and Lexicographic Definitions using Unit Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depling - 2nd International Conference on Dependency Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: A new graph-based Knowledge Representation Formalism for ECD Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: Foundational Concepts and Semantic Consequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.389-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Semantic Web Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSW - Proc. 2nd Workshop on the Multilingual Semantic Web, collocated with ISWC - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Montiel-Ponsoda and John McCrae and Paul Buitelaar and Philipp Cimiano, Oct 2011, Bonn, Germany. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA - 9th International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2011, Paris, France. pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILexicOn: toward an ECD-compliant interlingual lexical ontology described with semantic web formalisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 5th International Conference on Meaning-Text Theory - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Igor Boguslavsky and Leo Wanner, Sep 2011, Barcelona, Spain. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Creation of Knowledge Graphs From IEC 61850-Tagged Datasets for Renewable Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMANTiCS 2025 : 21st International Conference on Semantic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urdflib Library for MicroPython: Manipulating RDF on Constrained Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hadavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece. Lecture Notes in Computer Science book series, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04277980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedVocabularyEditor: une extension MediaWiki pour l’édition collaborative et la publication de vocabulaires liés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Francophones d'Ingénierie des Connaissances, IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01158410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic IoT Solutions -A Developer Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Baqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Corchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51p, 2019, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.16339.53286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elfallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic interoperability standards based on ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Baqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Corchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 p., 2019, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26825.29282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02352822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Sensor Network Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Le Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, W3C Recommendation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude analytique d’ontologies pour le projet ACCORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Mecharnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Juganaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie de Boissieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIM computationnel, des données vers l'IA : Ingénierie &amp; architecture, enseignement &amp; recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2024, Blanche BTP, 978-2-416-01511-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04387204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ETSI SAREF Ontology for Smart Applications: A Long Path of Development and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Moreno-Munoz; Neomar Giacomini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Smart Appliances: Applications, Methodologies, and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2023, 978-1-119-89942-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04123151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Hyperworlds: representing Kripke models in RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leturc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content negotiation on the Web: State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03656955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How my actuator can understand what your sensor says: Revisiting the Web's Architectural and Linked Data Principles for Legacy Services and the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01725203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating an interoperable sovereign federated Multi-vector Energy data space built on open standards and ready for GAia-X D4.4 Data ingestion, Common Information Model and semantic interoperability. Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzennyr Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union’s Horizon Europe Framework Programme. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF reference ontology patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF Development Framework and Workflow, Streamlining the Development of SAREF and its Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Smart Applications ; Reference Ontology and oneM2M Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Bouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating an interoperable sovereign federated Multi-vector Energy data space built on open standards and ready for GAia-X D4.1 Data ingestion, Common Information Model and semantic interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzennyr Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union’s Horizon Europe Framework Programme. 2023, pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Study for SAREF ontology patterns and usage guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnabasik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2023, p 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Extension to SAREF ; Part 11 : Lift Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Fernandez Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2021, p 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Smart Applications ; Reference Ontology and oneM2M Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2020, p 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M; Extension to SAREF; Part 8: eHealth/Ageing-well Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Girod-Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ETSI TS 103 410-8 V1.1.1, ETSI SmartM2M. 2020, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF Development Framework and Workflow, Streamlining the Development of SAREF and its Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2020, p 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF consolidation with new reference ontology patterns, based on the experience from the SEAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2019, p 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Guidelines for consolidating SAREF with new reference ontology patterns, based on the experience from the ITEA SEAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2019, p 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SEAS Knowledge Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kalaoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Ghariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Deliverable 2.2, ITEA2 12004 Smart Energy Aware Systems. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.2 SEAS Knowledge Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kalaoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Ghariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ITEA2 12004 Smart Energy Aware Systems. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Mathematical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8212, Inria. 2013, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances sémantiques lexicales de la Théorie Sens-Texte : conceptualisation, représentation, et opérationnalisation des définitions lexicographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Nice Sophia Antipolis, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014NICE4043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01071945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 32es journées francophones d'Ingénierie des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03261182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 17es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. Association Française pour l'Intelligence Artificielle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Semantic Sensor Networks Workshop, co-located with 17th International Semantic Web Conference (ISWC 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Gyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-actes de la conférence Ingénierie des Connaissances (IC 2021-2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1-2), pp.200, 2025, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.90fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2019 : part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ghidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11779, pp.550, 2019, 18th International Semantic Web Conference, Auckland, New Zealand, October 26–30, 2019, Proceedings, Part I, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30796-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2019 : part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ghidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11778, pp.754, 2019, 18th International Semantic Web Conference, Auckland, New Zealand, October 26–30, 2019, Proceedings, Part I, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30793-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une interopérabilité sémantique des applications IoT sur les espaces européens des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04151067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines qui surfent sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03561100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA pour des systèmes industriels interopérables et autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02964645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Petit Larousse » des objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02406702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPython urdflib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hadavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f7deba81ebbe9fd44aea3390bf9053f52619ced6;origin=https://hal.archives-ouvertes.fr/hal-05056482;visit=swh:1:snp:110c84659e423ff41e8b2c12894c6ee6f6ba21be;anchor=swh:1:rel:af1ca438d2a392b847b2f92fdbd3e818862efe02;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAREF Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a5a328efcf14e89c77d7f9718a5098311e2503fe;origin=https://hal.archives-ouvertes.fr/hal-05052555;visit=swh:1:snp:4282be49443ac3a0cd7cd0d2012f0766c655113f;anchor=swh:1:rel:cd79fe4ea96f16ffa4357f48c9f1bedac2c94eda;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL-Generate implementation over Apache Jena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Noorani Bakerally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:522b14ecc703bdcbd739d5cc9eaaf307ac0822e1;origin=https://hal.archives-ouvertes.fr/hal-04999601;visit=swh:1:snp:26e5e4829cac9cd221a60dfd7443ce4b1ce58a5f;anchor=swh:1:rel:e4b15bccca3a5bce7d7eb91ea8bcecd9bf1e2d2b;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Lefrançois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître AssistantIMT - MINES Saint-Étienne - Institut Henri FayolMembre du Laboratoire LIMOS - UMR CNRS 6158</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mlefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9814-8991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181017741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/KFQ-4572-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Lefrançois est maître assistant à l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Henri Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École des Mines de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une des écoles d'ingénieurs de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Mines Télécom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et membre du Laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMOS - UMR CNRS 6158</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Maxime est un ancien élève de l'École Normale Supérieure de Cachan (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ens-cachan.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), et a préparé et réussi l'examen d'agrégation en mécanique en 2008. Il a obtenu un Master de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en Traitement du Signal en 2009, un autre de </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Grenoble 2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en Informatique en 2010, et a obtenu son doctorat en 2014 de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le thème de la représentation des connaissances de la théorie linguistique Sens-Texte. Toutes ses recherches visent à répondre à la question générale : &amp;quot;Comment l'ingénierie des connaissances peut-elle contribuer à l'interopérabilité sémantique dans les systèmes cyber-physiques : de l'Internet des objets aux espaces de données ?&amp;quot;, avec trois directions de recherche principales : les méthodologies et technologies pour l'ingénierie des connaissances, l'interopérabilité sémantique pour l'internet des objets, et l'interopérabilité sémantique dans les espaces de données. Il a notamment contribué à l'ontologie standard [Semantic Sensor Network] de l'OGC&W3C (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.w3.org/TR/vocab-ssn/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), et contribue à l'ontologie [ETSI SmartM2M Smart Applications REFerence] (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://saref.etsi.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3699954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOT: the Building Topology Ontology of the W3C Linked Building Data Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Ferdinand Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02890191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics in the Edge: Sensors and actuators in the Web of Linked Data and Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal Of Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.571-580. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02912327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reconfiguration of Smart Sensors: * A Semantic Web based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2947236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02350486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing interrelated project information in AEC Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlshøj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.102956. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2019.102956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02337535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOSA: A lightweight ontology for sensors, observations, samples, and actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Le Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2018.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modular SSN Ontology: A Joint W3C and OGC Standard Specifying the Semantics of Sensors, Observations, Sampling, and Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practices for Publishing, Retrieving, and Using Spatial Data on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payam Barnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.95-114. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Traffic Optimization in Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3246-3255. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2742584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Données Sémantiques Commun pour l'Espace de Données Européen de l'Energie Omega-X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Journées Francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05163390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the use of Physics-Based Simulations on Embedded Devices by running FMUs from MicroPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Enferad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrancois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Modelica &amp; FMI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lucerne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp218525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web of Simulation Ontology-Driven Framework (WoSO-DF) for Integrating Building Performance Simulations and IoT Systems for Smart Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Hounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Acolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Computing in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVAW: ACIMOV's GitHub robot assisting agile collaborative ontology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE /WIC International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kind of X and X of Interest: An Ontology Design Pattern to Reconcile Web of Thing Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Workshop on Ontology Design and Patterns (WOP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web of Simulation ontology (WoSO): Integration of Building Performance Simulations in IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Hounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2024 - Linked Data in Architecture and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruhr University Bochum, Jun 2024, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie ACIMOV pour l'intégration agile et continue des modules ontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Agile Interaction Model based ontology development Methodology (AIME) for FAIR European data spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIR Principles for Ontologies and Medatata in Knowledge Management (FOAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de SOSA/SSN, SAREF, et TD dans l’ontologie CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de Maintenance des Bâtiments et Capacités des Larges Modèles de Langage (LLM) pour le Peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mba Kouhoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Lonlac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Doniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2024 - PFIA 2024 - 35es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of building codes and regulations in knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçal Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Vakaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Lavikka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Building Permit conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Barcelone, Spain. pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04919653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest SAREF specification updates, versioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ''Enhancing IoT Semantic Interoperability by SAREF for Digital Twins''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSI and European Commission, Sep 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGA-X: Energy Data Space for improving efficiency of electric power systems leveraging semantic interoperability and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Valino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Janev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2024 : Study committees: Information Systems, Telecommunications and Cybersecurity (D2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France. pp.10344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantisation of Rules for Automated Compliance Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Vakaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2023 - Linked Data in Architecture and Construction Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04079411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Negotiation in a Decentralised Semantic Context Utilising Equivalence Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Data Management for Knowledge Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAREF Pipeline and Portal—An Ontology Verification Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnabasik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece. pp.134-151, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47243-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04277942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Knowledge integration for Smart Building Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Fatokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Raveendran Nair Sheela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Mecharnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC’23: 11th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04086955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ETSI STF 653 roadmap towards the consolidation and factorization of SAREF with ontology patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI IoT Conference 2023 (ETSI IoT Week 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSI, Jul 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04159947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of the ETSI SAREF suite of ontologies: past, current situation, and the road ahead” by SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Artefact Governance Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAIR-IMPACT, Aug 2023, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04224943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAREF4SYST: a SAREF Reference Ontology Pattern for Representing Systems and their Interconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOP2023: 14th Workshop on Ontology Design and Patterns, at the International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04278004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ACIMOV Methodology: Agile and Continuous Integration for Modular Ontologies and Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MK 2023 - 2. Workshop on Modular Knowledge associated with FOIS 2023 - 13. International Conference on Formal Ontology in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedea: A Framework for Web (of Things) Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, New York, NY, USA, Apr 2022, Lyon (Virtual), France. pp.176-179, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487553.3524243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03609556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des méthodologies et techniques de développement logiciel pour l'ingénierie des ontologies: Retour d'expérience des contributions au développement de l'ontologie ETSI SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation de contenu sémantique pour l'échange de connaissances entre systèmes hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Jumeau Numérique du bâtiment Espace Fauriel de Mines Saint-Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IoT et IA : Internet des Objets et Intelligence Artificielle. Plate-Forme Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03712534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portal for the State of the Art on Content Negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC’22: international semantic web conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation de contenu sur le Web: un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC Journées francophones d’Ingénierie des Connaissances PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le framework de développement de l’ontologie ETSI SAREF (Smart Applications REFerence ontology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique EGC &amp; IA : Évolution et dynamique des connaissances formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03231685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitfalls in Networked and Versioned Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering, and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.185-212, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66196-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding PIDza to VIVO: data ingest with SPARQL-Generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th VIVO Conference (VIVO21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5027304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03270629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Journées francophones d’Ingénierie des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03259843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Semantically-Enabled Web Services on theWoT: Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurten Messalti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chiang Mai, Thailand. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03010270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing interoperability in the Web of Things using Autonomous Agents (Position Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2020 (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02890165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Applications REFerence ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro 2020 Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03007142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL-Generate: Génération de RDF et de texte à partir de RDF et flux de documents dans des formats hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel (SemWeb.Pro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02382181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement sur le Web Sémantique des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances, Plate-Forme Intelligence Artificielle (PFIA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.8-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Impact and Adaptation to the Evolution of an Imported Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3K 2019 - 11ht International Joint Conference on Knowledge Discovery, Knowledge Enginnering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.76-86, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008064700760086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02319731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Intelligence Summer School 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence Summer School 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02167681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Sensor Network Ontology, Revamped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02430047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité sémantique et coordination décentralisée pour l’Industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02096208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Knowledge Models for Smart Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital transformation in France and Germany: Consequences for industry, society &amp; higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French-German University in cooperation with Institut Mines-Télécom, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02355844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Smart Sensors on top of SOSA/SSN and WoT TD with the Semantic Smart Sensor Network (S3N) modular Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2018 : 17th Internal Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.163 - 177, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-894-5-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted Ontology Construction System: Focus on Bootstrapping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events. ESWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, France. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Your Ontologies for Sensor Data Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Environments 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-874-7-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF Presentation and Correct Content Conveyance for Legacy Services and the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Internet of Things (IOT’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Santa-Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3277593.3277618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPM: An ontology for describing properties that evolve over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bonduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlshøj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unified Code for Units of Measure in RDF: cdt:ucum and other UCUM Datatypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events. ESWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPARQL extension for generating RDF from heterogeneous formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ESWC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Portoroz, Slovenia. pp.Pages 35-50, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01504637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RDF generation from RDF and heterogeneous data sources with SPARQL-Generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.Pages 131-135, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58694-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01417238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent changes in the Building Topology Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Ferdinand Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2017 - 5th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Federated Queries for Web of Things Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejal Jaiswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Interoperability and Standardization in the IoT, SIS-IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de RDF à partir de sources de données aux formats hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01491561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité sémantique libérale pour les services et les objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence Extraction et Gestion des Connaissances, EGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planned ETSI SAREF Extensions based on the W3C&OGC SOSA/SSN-compatible SEAS Ontology Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Interoperability and Standardization in the IoT, SIS-IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support uniforme de types de données personnalisés dans RDF et SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01491558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing real-time microgrid consumption data on the web of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zita Vale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Clemson University Power Systems Conference (PSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Clemson, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Arbitrary Custom Datatypes in RDF and SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, ESWC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Anissaras, Greece. pp 371-386, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-34129-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01310428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing Electric Vehicle Smart Charging on the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ramondou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Françon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN 2016 : 1st International Conference on Green Communications, Computing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCORVoc: Vocabulary-Based Information Integration and Exchange in Supply Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irlán Grangel-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Coskun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Frommhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Semantic Computing, ICSC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Laguna Hills, United States. pp 132-139, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2016.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01438831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditeur de définitions formelles pour les connaissances lexicales de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'ingénierie des connaissances pour la représentation des définitions lexicographiques dans le cadre de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh - 8th International Conference on Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Dependency Structures and Lexicographic Definitions using Unit Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depling - 2nd International Conference on Dependency Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Unit Graphs Framework to Lexicographic Definitions in the RELIEF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances du DEC: Concepts fondamentaux du formalisme des Graphes d'Unités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL - 15ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.164-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale, Concepts, and Current Outcome of the Unit Graphs Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.382-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: A new graph-based Knowledge Representation Formalism for ECD Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: Foundational Concepts and Semantic Consequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.389-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA - 9th International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2011, Paris, France. pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Semantic Web Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSW - Proc. 2nd Workshop on the Multilingual Semantic Web, collocated with ISWC - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Montiel-Ponsoda and John McCrae and Paul Buitelaar and Philipp Cimiano, Oct 2011, Bonn, Germany. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILexicOn: toward an ECD-compliant interlingual lexical ontology described with semantic web formalisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 5th International Conference on Meaning-Text Theory - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Igor Boguslavsky and Leo Wanner, Sep 2011, Barcelona, Spain. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Creation of Knowledge Graphs From IEC 61850-Tagged Datasets for Renewable Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMANTiCS 2025 : 21st International Conference on Semantic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urdflib Library for MicroPython: Manipulating RDF on Constrained Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hadavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece. Lecture Notes in Computer Science book series, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04277980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedVocabularyEditor: une extension MediaWiki pour l’édition collaborative et la publication de vocabulaires liés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Francophones d'Ingénierie des Connaissances, IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01158410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elfallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic IoT Solutions -A Developer Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Baqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Corchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51p, 2019, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.16339.53286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic interoperability standards based on ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Baqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Corchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 p., 2019, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26825.29282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02352822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Sensor Network Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Le Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, W3C Recommendation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude analytique d’ontologies pour le projet ACCORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Mecharnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Juganaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie de Boissieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIM computationnel, des données vers l'IA : Ingénierie &amp; architecture, enseignement &amp; recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2024, Blanche BTP, 978-2-416-01511-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04387204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ETSI SAREF Ontology for Smart Applications: A Long Path of Development and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Moreno-Munoz; Neomar Giacomini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Smart Appliances: Applications, Methodologies, and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2023, 978-1-119-89942-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04123151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Hyperworlds: representing Kripke models in RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leturc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content negotiation on the Web: State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03656955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How my actuator can understand what your sensor says: Revisiting the Web's Architectural and Linked Data Principles for Legacy Services and the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01725203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating an interoperable sovereign federated Multi-vector Energy data space built on open standards and ready for GAia-X D4.4 Data ingestion, Common Information Model and semantic interoperability. Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzennyr Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union’s Horizon Europe Framework Programme. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF reference ontology patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF Development Framework and Workflow, Streamlining the Development of SAREF and its Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Smart Applications ; Reference Ontology and oneM2M Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Bouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating an interoperable sovereign federated Multi-vector Energy data space built on open standards and ready for GAia-X D4.1 Data ingestion, Common Information Model and semantic interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzennyr Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union’s Horizon Europe Framework Programme. 2023, pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Study for SAREF ontology patterns and usage guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnabasik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2023, p 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Extension to SAREF ; Part 11 : Lift Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Fernandez Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2021, p 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF Development Framework and Workflow, Streamlining the Development of SAREF and its Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2020, p 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Smart Applications ; Reference Ontology and oneM2M Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2020, p 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M; Extension to SAREF; Part 8: eHealth/Ageing-well Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Girod-Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ETSI TS 103 410-8 V1.1.1, ETSI SmartM2M. 2020, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF consolidation with new reference ontology patterns, based on the experience from the SEAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2019, p 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Guidelines for consolidating SAREF with new reference ontology patterns, based on the experience from the ITEA SEAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2019, p 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SEAS Knowledge Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kalaoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Ghariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Deliverable 2.2, ITEA2 12004 Smart Energy Aware Systems. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.2 SEAS Knowledge Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kalaoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Ghariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ITEA2 12004 Smart Energy Aware Systems. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Mathematical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8212, Inria. 2013, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances sémantiques lexicales de la Théorie Sens-Texte : conceptualisation, représentation, et opérationnalisation des définitions lexicographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Nice Sophia Antipolis, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014NICE4043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01071945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 32es journées francophones d'Ingénierie des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03261182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 17es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. Association Française pour l'Intelligence Artificielle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Semantic Sensor Networks Workshop, co-located with 17th International Semantic Web Conference (ISWC 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Gyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-actes de la conférence Ingénierie des Connaissances (IC 2021-2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1-2), pp.200, 2025, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.90fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2019 : part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ghidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11779, pp.550, 2019, 18th International Semantic Web Conference, Auckland, New Zealand, October 26–30, 2019, Proceedings, Part I, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30796-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2019 : part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ghidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11778, pp.754, 2019, 18th International Semantic Web Conference, Auckland, New Zealand, October 26–30, 2019, Proceedings, Part I, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30793-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une interopérabilité sémantique des applications IoT sur les espaces européens des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04151067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines qui surfent sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03561100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA pour des systèmes industriels interopérables et autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02964645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Petit Larousse » des objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02406702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPython urdflib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hadavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f7deba81ebbe9fd44aea3390bf9053f52619ced6;origin=https://hal.archives-ouvertes.fr/hal-05056482;visit=swh:1:snp:110c84659e423ff41e8b2c12894c6ee6f6ba21be;anchor=swh:1:rel:af1ca438d2a392b847b2f92fdbd3e818862efe02;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAREF Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a5a328efcf14e89c77d7f9718a5098311e2503fe;origin=https://hal.archives-ouvertes.fr/hal-05052555;visit=swh:1:snp:4282be49443ac3a0cd7cd0d2012f0766c655113f;anchor=swh:1:rel:cd79fe4ea96f16ffa4357f48c9f1bedac2c94eda;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL-Generate implementation over Apache Jena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Noorani Bakerally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:522b14ecc703bdcbd739d5cc9eaaf307ac0822e1;origin=https://hal.archives-ouvertes.fr/hal-04999601;visit=swh:1:snp:26e5e4829cac9cd221a60dfd7443ce4b1ce58a5f;anchor=swh:1:rel:e4b15bccca3a5bce7d7eb91ea8bcecd9bf1e2d2b;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6771BA8"/>
+    <w:nsid w:val="FD3206F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mlefranc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9814-8991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181017741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/KFQ-4572-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mines-stetienne.fr/recherche/centres-et-departements/institut-henri-fayol/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mines-stetienne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://limos.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-cachan.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.w3.org/TR/vocab-ssn/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saref.etsi.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Holten Rasmussen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Ferdinand Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200385" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02912327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200379" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02350486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Sagar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khemaja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2947236" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02337535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Anker Hviid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Karlsh&#248;j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Janowicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.D. Cox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Le Phuoc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.06.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Taylor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180320" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van den Brink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Barnaghi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tandy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Atkinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180305" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Hounas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acolant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Sayegh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05163390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Reynaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Enferad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefrancois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp218525" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou Hannou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04919653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;al Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Vakaj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lavikka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Maqueda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Valino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Genest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Janev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04079411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Dridi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04277942v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnabasik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47243-5_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04086955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Fatokun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Raveendran Nair Sheela" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04159947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04224943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04278004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187236v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524243" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Qawasmeh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03712534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03231685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66196-0_9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03270629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mierz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5027304" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03259843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03010270v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurten Messalti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Chung" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03007142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02382181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02167681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008064700760086" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02430047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Cox" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02355844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02096208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-874-7-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885328v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277618" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-894-5-163" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bonduel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_37" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01491561v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01491558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01504637v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01417238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58694-6_16" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejal Jaiswal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Faria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Vale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ramondou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fran&#231;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01438831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Petersen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irl&#225;n Grangel-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Coskun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Auer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Frommhold" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2016.25" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gugert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061399v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841257v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857652v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857653v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724566v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801146v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244527v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Effantin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04277980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hadavi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345694v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Baqa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bilbao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Corchero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Daniele" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16339.53286" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02352822v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26825.29282" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016313v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04387204v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04123151v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a Castro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329535v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leturc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03656955v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01725203v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr Gomes da Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe Ismail" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999523v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999509v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999531v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Bouter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Biagioni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149714v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999552v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fernandez Izquierdo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999581v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937318v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girod-Genet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Moreira" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999570v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999590v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999587v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Kalaoja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Ghariani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780805v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01071945v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE4043" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03261182v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167252v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885348v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gyrard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376657v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.90fr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329358v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ghidini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Svatek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30793-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04151067v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03561100v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02964645v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02406702v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Claveau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056482v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f7deba81ebbe9fd44aea3390bf9053f52619ced6;origin=https://hal.archives-ouvertes.fr/hal-05056482;visit=swh:1:snp:110c84659e423ff41e8b2c12894c6ee6f6ba21be;anchor=swh:1:rel:af1ca438d2a392b847b2f92fdbd3e818862efe02;path=/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052555v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a5a328efcf14e89c77d7f9718a5098311e2503fe;origin=https://hal.archives-ouvertes.fr/hal-05052555;visit=swh:1:snp:4282be49443ac3a0cd7cd0d2012f0766c655113f;anchor=swh:1:rel:cd79fe4ea96f16ffa4357f48c9f1bedac2c94eda;path=/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999601v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Noorani Bakerally" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:522b14ecc703bdcbd739d5cc9eaaf307ac0822e1;origin=https://hal.archives-ouvertes.fr/hal-04999601;visit=swh:1:snp:26e5e4829cac9cd221a60dfd7443ce4b1ce58a5f;anchor=swh:1:rel:e4b15bccca3a5bce7d7eb91ea8bcecd9bf1e2d2b;path=/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mlefranc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9814-8991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181017741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/KFQ-4572-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mines-stetienne.fr/recherche/centres-et-departements/institut-henri-fayol/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mines-stetienne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://limos.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-cachan.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.w3.org/TR/vocab-ssn/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saref.etsi.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Holten Rasmussen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Ferdinand Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200385" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02912327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200379" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02350486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Sagar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khemaja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2947236" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02337535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Anker Hviid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Karlsh&#248;j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Janowicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.D. Cox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Le Phuoc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.06.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Taylor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180320" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van den Brink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Barnaghi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tandy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Atkinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180305" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05163390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Reynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Enferad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefrancois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp218525" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Hounas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acolant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Sayegh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou Hannou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04919653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;al Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Vakaj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lavikka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Maqueda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Valino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Genest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Janev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04079411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Dridi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04277942v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnabasik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47243-5_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04086955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Fatokun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Raveendran Nair Sheela" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04159947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04224943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04278004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187236v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524243" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Qawasmeh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03712534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03231685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66196-0_9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03270629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mierz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5027304" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03259843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03010270v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurten Messalti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Chung" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03007142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02382181v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174451v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319731v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008064700760086" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02167681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02430047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Cox" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02096208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02355844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-894-5-163" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885340v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-874-7-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277618" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bonduel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_37" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01504637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01417238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58694-6_16" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638285v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejal Jaiswal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01491561v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016103v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01491558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Faria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Vale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ramondou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fran&#231;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01438831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Petersen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irl&#225;n Grangel-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Coskun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Auer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Frommhold" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2016.25" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gugert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061399v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857648v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841257v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857652v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857653v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724566v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244527v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Effantin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04277980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hadavi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Baqa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bilbao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Corchero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Daniele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16339.53286" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02352822v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26825.29282" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016313v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04387204v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04123151v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a Castro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329535v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leturc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03656955v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01725203v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr Gomes da Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe Ismail" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999523v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999509v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999531v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Bouter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Biagioni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149714v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999552v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fernandez Izquierdo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999570v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999581v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937318v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girod-Genet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Moreira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999590v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999587v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Kalaoja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Ghariani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780805v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01071945v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE4043" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03261182v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167252v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885348v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gyrard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376657v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.90fr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329358v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ghidini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Svatek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30793-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04151067v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03561100v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02964645v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02406702v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Claveau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056482v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f7deba81ebbe9fd44aea3390bf9053f52619ced6;origin=https://hal.archives-ouvertes.fr/hal-05056482;visit=swh:1:snp:110c84659e423ff41e8b2c12894c6ee6f6ba21be;anchor=swh:1:rel:af1ca438d2a392b847b2f92fdbd3e818862efe02;path=/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052555v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a5a328efcf14e89c77d7f9718a5098311e2503fe;origin=https://hal.archives-ouvertes.fr/hal-05052555;visit=swh:1:snp:4282be49443ac3a0cd7cd0d2012f0766c655113f;anchor=swh:1:rel:cd79fe4ea96f16ffa4357f48c9f1bedac2c94eda;path=/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999601v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Noorani Bakerally" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:522b14ecc703bdcbd739d5cc9eaaf307ac0822e1;origin=https://hal.archives-ouvertes.fr/hal-04999601;visit=swh:1:snp:26e5e4829cac9cd221a60dfd7443ce4b1ce58a5f;anchor=swh:1:rel:e4b15bccca3a5bce7d7eb91ea8bcecd9bf1e2d2b;path=/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>