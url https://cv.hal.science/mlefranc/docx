--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Lefrançois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître AssistantIMT - MINES Saint-Étienne - Institut Henri FayolMembre du Laboratoire LIMOS - UMR CNRS 6158</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mlefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9814-8991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181017741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/KFQ-4572-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Lefrançois est maître assistant à l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Henri Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École des Mines de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une des écoles d'ingénieurs de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Mines Télécom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et membre du Laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMOS - UMR CNRS 6158</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Maxime est un ancien élève de l'École Normale Supérieure de Cachan (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ens-cachan.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), et a préparé et réussi l'examen d'agrégation en mécanique en 2008. Il a obtenu un Master de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en Traitement du Signal en 2009, un autre de </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Grenoble 2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en Informatique en 2010, et a obtenu son doctorat en 2014 de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le thème de la représentation des connaissances de la théorie linguistique Sens-Texte. Toutes ses recherches visent à répondre à la question générale : &amp;quot;Comment l'ingénierie des connaissances peut-elle contribuer à l'interopérabilité sémantique dans les systèmes cyber-physiques : de l'Internet des objets aux espaces de données ?&amp;quot;, avec trois directions de recherche principales : les méthodologies et technologies pour l'ingénierie des connaissances, l'interopérabilité sémantique pour l'internet des objets, et l'interopérabilité sémantique dans les espaces de données. Il a notamment contribué à l'ontologie standard [Semantic Sensor Network] de l'OGC&W3C (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.w3.org/TR/vocab-ssn/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), et contribue à l'ontologie [ETSI SmartM2M Smart Applications REFerence] (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://saref.etsi.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3699954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOT: the Building Topology Ontology of the W3C Linked Building Data Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Ferdinand Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02890191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics in the Edge: Sensors and actuators in the Web of Linked Data and Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal Of Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.571-580. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02912327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reconfiguration of Smart Sensors: * A Semantic Web based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2947236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02350486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing interrelated project information in AEC Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlshøj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.102956. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2019.102956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02337535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOSA: A lightweight ontology for sensors, observations, samples, and actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Le Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2018.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modular SSN Ontology: A Joint W3C and OGC Standard Specifying the Semantics of Sensors, Observations, Sampling, and Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practices for Publishing, Retrieving, and Using Spatial Data on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payam Barnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.95-114. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Traffic Optimization in Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3246-3255. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2742584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Données Sémantiques Commun pour l'Espace de Données Européen de l'Energie Omega-X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Journées Francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05163390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the use of Physics-Based Simulations on Embedded Devices by running FMUs from MicroPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Enferad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrancois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Modelica &amp; FMI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lucerne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp218525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web of Simulation Ontology-Driven Framework (WoSO-DF) for Integrating Building Performance Simulations and IoT Systems for Smart Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Hounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Acolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Computing in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVAW: ACIMOV's GitHub robot assisting agile collaborative ontology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE /WIC International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kind of X and X of Interest: An Ontology Design Pattern to Reconcile Web of Thing Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Workshop on Ontology Design and Patterns (WOP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web of Simulation ontology (WoSO): Integration of Building Performance Simulations in IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Hounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2024 - Linked Data in Architecture and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruhr University Bochum, Jun 2024, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie ACIMOV pour l'intégration agile et continue des modules ontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Agile Interaction Model based ontology development Methodology (AIME) for FAIR European data spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIR Principles for Ontologies and Medatata in Knowledge Management (FOAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de SOSA/SSN, SAREF, et TD dans l’ontologie CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de Maintenance des Bâtiments et Capacités des Larges Modèles de Langage (LLM) pour le Peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mba Kouhoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Lonlac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Doniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2024 - PFIA 2024 - 35es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of building codes and regulations in knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçal Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Vakaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Lavikka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Building Permit conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Barcelone, Spain. pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04919653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest SAREF specification updates, versioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ''Enhancing IoT Semantic Interoperability by SAREF for Digital Twins''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSI and European Commission, Sep 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGA-X: Energy Data Space for improving efficiency of electric power systems leveraging semantic interoperability and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Valino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Janev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2024 : Study committees: Information Systems, Telecommunications and Cybersecurity (D2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France. pp.10344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantisation of Rules for Automated Compliance Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Vakaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2023 - Linked Data in Architecture and Construction Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04079411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Negotiation in a Decentralised Semantic Context Utilising Equivalence Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Data Management for Knowledge Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAREF Pipeline and Portal—An Ontology Verification Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnabasik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece. pp.134-151, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47243-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04277942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Knowledge integration for Smart Building Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Fatokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Raveendran Nair Sheela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Mecharnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC’23: 11th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04086955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ETSI STF 653 roadmap towards the consolidation and factorization of SAREF with ontology patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI IoT Conference 2023 (ETSI IoT Week 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSI, Jul 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04159947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of the ETSI SAREF suite of ontologies: past, current situation, and the road ahead” by SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Artefact Governance Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAIR-IMPACT, Aug 2023, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04224943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAREF4SYST: a SAREF Reference Ontology Pattern for Representing Systems and their Interconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOP2023: 14th Workshop on Ontology Design and Patterns, at the International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04278004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ACIMOV Methodology: Agile and Continuous Integration for Modular Ontologies and Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MK 2023 - 2. Workshop on Modular Knowledge associated with FOIS 2023 - 13. International Conference on Formal Ontology in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedea: A Framework for Web (of Things) Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, New York, NY, USA, Apr 2022, Lyon (Virtual), France. pp.176-179, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487553.3524243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03609556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des méthodologies et techniques de développement logiciel pour l'ingénierie des ontologies: Retour d'expérience des contributions au développement de l'ontologie ETSI SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation de contenu sémantique pour l'échange de connaissances entre systèmes hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Jumeau Numérique du bâtiment Espace Fauriel de Mines Saint-Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IoT et IA : Internet des Objets et Intelligence Artificielle. Plate-Forme Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03712534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portal for the State of the Art on Content Negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC’22: international semantic web conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation de contenu sur le Web: un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC Journées francophones d’Ingénierie des Connaissances PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le framework de développement de l’ontologie ETSI SAREF (Smart Applications REFerence ontology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique EGC &amp; IA : Évolution et dynamique des connaissances formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03231685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitfalls in Networked and Versioned Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering, and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.185-212, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66196-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding PIDza to VIVO: data ingest with SPARQL-Generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th VIVO Conference (VIVO21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5027304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03270629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Journées francophones d’Ingénierie des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03259843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Semantically-Enabled Web Services on theWoT: Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurten Messalti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chiang Mai, Thailand. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03010270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing interoperability in the Web of Things using Autonomous Agents (Position Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2020 (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02890165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Applications REFerence ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro 2020 Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03007142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL-Generate: Génération de RDF et de texte à partir de RDF et flux de documents dans des formats hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel (SemWeb.Pro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02382181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement sur le Web Sémantique des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances, Plate-Forme Intelligence Artificielle (PFIA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.8-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Impact and Adaptation to the Evolution of an Imported Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3K 2019 - 11ht International Joint Conference on Knowledge Discovery, Knowledge Enginnering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.76-86, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008064700760086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02319731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Intelligence Summer School 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence Summer School 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02167681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Sensor Network Ontology, Revamped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02430047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité sémantique et coordination décentralisée pour l’Industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02096208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Knowledge Models for Smart Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital transformation in France and Germany: Consequences for industry, society &amp; higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French-German University in cooperation with Institut Mines-Télécom, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02355844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Smart Sensors on top of SOSA/SSN and WoT TD with the Semantic Smart Sensor Network (S3N) modular Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2018 : 17th Internal Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.163 - 177, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-894-5-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted Ontology Construction System: Focus on Bootstrapping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events. ESWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, France. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Your Ontologies for Sensor Data Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Environments 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-874-7-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF Presentation and Correct Content Conveyance for Legacy Services and the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Internet of Things (IOT’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Santa-Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3277593.3277618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPM: An ontology for describing properties that evolve over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bonduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlshøj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unified Code for Units of Measure in RDF: cdt:ucum and other UCUM Datatypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events. ESWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPARQL extension for generating RDF from heterogeneous formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ESWC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Portoroz, Slovenia. pp.Pages 35-50, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01504637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RDF generation from RDF and heterogeneous data sources with SPARQL-Generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.Pages 131-135, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58694-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01417238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent changes in the Building Topology Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Ferdinand Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2017 - 5th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Federated Queries for Web of Things Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejal Jaiswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Interoperability and Standardization in the IoT, SIS-IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de RDF à partir de sources de données aux formats hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01491561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité sémantique libérale pour les services et les objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence Extraction et Gestion des Connaissances, EGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planned ETSI SAREF Extensions based on the W3C&OGC SOSA/SSN-compatible SEAS Ontology Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Interoperability and Standardization in the IoT, SIS-IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support uniforme de types de données personnalisés dans RDF et SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01491558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing real-time microgrid consumption data on the web of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zita Vale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Clemson University Power Systems Conference (PSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Clemson, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Arbitrary Custom Datatypes in RDF and SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, ESWC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Anissaras, Greece. pp 371-386, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-34129-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01310428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing Electric Vehicle Smart Charging on the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ramondou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Françon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN 2016 : 1st International Conference on Green Communications, Computing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCORVoc: Vocabulary-Based Information Integration and Exchange in Supply Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irlán Grangel-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Coskun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Frommhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Semantic Computing, ICSC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Laguna Hills, United States. pp 132-139, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2016.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01438831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditeur de définitions formelles pour les connaissances lexicales de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'ingénierie des connaissances pour la représentation des définitions lexicographiques dans le cadre de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh - 8th International Conference on Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Dependency Structures and Lexicographic Definitions using Unit Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depling - 2nd International Conference on Dependency Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Unit Graphs Framework to Lexicographic Definitions in the RELIEF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances du DEC: Concepts fondamentaux du formalisme des Graphes d'Unités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL - 15ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.164-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale, Concepts, and Current Outcome of the Unit Graphs Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.382-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: A new graph-based Knowledge Representation Formalism for ECD Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: Foundational Concepts and Semantic Consequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.389-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA - 9th International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2011, Paris, France. pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Semantic Web Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSW - Proc. 2nd Workshop on the Multilingual Semantic Web, collocated with ISWC - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Montiel-Ponsoda and John McCrae and Paul Buitelaar and Philipp Cimiano, Oct 2011, Bonn, Germany. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILexicOn: toward an ECD-compliant interlingual lexical ontology described with semantic web formalisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 5th International Conference on Meaning-Text Theory - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Igor Boguslavsky and Leo Wanner, Sep 2011, Barcelona, Spain. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Creation of Knowledge Graphs From IEC 61850-Tagged Datasets for Renewable Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMANTiCS 2025 : 21st International Conference on Semantic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urdflib Library for MicroPython: Manipulating RDF on Constrained Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hadavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece. Lecture Notes in Computer Science book series, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04277980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedVocabularyEditor: une extension MediaWiki pour l’édition collaborative et la publication de vocabulaires liés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Francophones d'Ingénierie des Connaissances, IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01158410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elfallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic IoT Solutions -A Developer Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Baqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Corchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51p, 2019, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.16339.53286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic interoperability standards based on ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Baqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Corchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 p., 2019, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26825.29282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02352822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Sensor Network Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Le Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, W3C Recommendation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude analytique d’ontologies pour le projet ACCORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Mecharnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Juganaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie de Boissieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIM computationnel, des données vers l'IA : Ingénierie &amp; architecture, enseignement &amp; recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2024, Blanche BTP, 978-2-416-01511-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04387204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ETSI SAREF Ontology for Smart Applications: A Long Path of Development and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Moreno-Munoz; Neomar Giacomini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Smart Appliances: Applications, Methodologies, and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2023, 978-1-119-89942-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04123151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Hyperworlds: representing Kripke models in RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leturc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content negotiation on the Web: State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03656955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How my actuator can understand what your sensor says: Revisiting the Web's Architectural and Linked Data Principles for Legacy Services and the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01725203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating an interoperable sovereign federated Multi-vector Energy data space built on open standards and ready for GAia-X D4.4 Data ingestion, Common Information Model and semantic interoperability. Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzennyr Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union’s Horizon Europe Framework Programme. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF reference ontology patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF Development Framework and Workflow, Streamlining the Development of SAREF and its Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Smart Applications ; Reference Ontology and oneM2M Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Bouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating an interoperable sovereign federated Multi-vector Energy data space built on open standards and ready for GAia-X D4.1 Data ingestion, Common Information Model and semantic interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzennyr Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union’s Horizon Europe Framework Programme. 2023, pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Study for SAREF ontology patterns and usage guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnabasik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2023, p 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Extension to SAREF ; Part 11 : Lift Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Fernandez Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2021, p 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF Development Framework and Workflow, Streamlining the Development of SAREF and its Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2020, p 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Smart Applications ; Reference Ontology and oneM2M Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2020, p 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M; Extension to SAREF; Part 8: eHealth/Ageing-well Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Girod-Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ETSI TS 103 410-8 V1.1.1, ETSI SmartM2M. 2020, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF consolidation with new reference ontology patterns, based on the experience from the SEAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2019, p 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Guidelines for consolidating SAREF with new reference ontology patterns, based on the experience from the ITEA SEAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2019, p 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SEAS Knowledge Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kalaoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Ghariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Deliverable 2.2, ITEA2 12004 Smart Energy Aware Systems. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.2 SEAS Knowledge Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kalaoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Ghariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ITEA2 12004 Smart Energy Aware Systems. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Mathematical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8212, Inria. 2013, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances sémantiques lexicales de la Théorie Sens-Texte : conceptualisation, représentation, et opérationnalisation des définitions lexicographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Nice Sophia Antipolis, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014NICE4043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01071945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 32es journées francophones d'Ingénierie des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03261182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 17es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. Association Française pour l'Intelligence Artificielle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Semantic Sensor Networks Workshop, co-located with 17th International Semantic Web Conference (ISWC 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Gyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-actes de la conférence Ingénierie des Connaissances (IC 2021-2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1-2), pp.200, 2025, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.90fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2019 : part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ghidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11779, pp.550, 2019, 18th International Semantic Web Conference, Auckland, New Zealand, October 26–30, 2019, Proceedings, Part I, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30796-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2019 : part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ghidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11778, pp.754, 2019, 18th International Semantic Web Conference, Auckland, New Zealand, October 26–30, 2019, Proceedings, Part I, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30793-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une interopérabilité sémantique des applications IoT sur les espaces européens des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04151067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines qui surfent sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03561100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA pour des systèmes industriels interopérables et autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02964645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Petit Larousse » des objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02406702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPython urdflib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hadavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f7deba81ebbe9fd44aea3390bf9053f52619ced6;origin=https://hal.archives-ouvertes.fr/hal-05056482;visit=swh:1:snp:110c84659e423ff41e8b2c12894c6ee6f6ba21be;anchor=swh:1:rel:af1ca438d2a392b847b2f92fdbd3e818862efe02;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAREF Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a5a328efcf14e89c77d7f9718a5098311e2503fe;origin=https://hal.archives-ouvertes.fr/hal-05052555;visit=swh:1:snp:4282be49443ac3a0cd7cd0d2012f0766c655113f;anchor=swh:1:rel:cd79fe4ea96f16ffa4357f48c9f1bedac2c94eda;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL-Generate implementation over Apache Jena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Noorani Bakerally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:522b14ecc703bdcbd739d5cc9eaaf307ac0822e1;origin=https://hal.archives-ouvertes.fr/hal-04999601;visit=swh:1:snp:26e5e4829cac9cd221a60dfd7443ce4b1ce58a5f;anchor=swh:1:rel:e4b15bccca3a5bce7d7eb91ea8bcecd9bf1e2d2b;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Lefrançois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître AssistantIMT - MINES Saint-Étienne - Institut Henri FayolMembre du Laboratoire LIMOS - UMR CNRS 6158</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mlefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9814-8991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181017741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=3GfpyksAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/KFQ-4572-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Lefrançois est maître assistant à l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Henri Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École des Mines de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une des écoles d'ingénieurs de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Mines Télécom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et membre du Laboratoire </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMOS - UMR CNRS 6158</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Maxime est un ancien élève de l'École Normale Supérieure de Cachan (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ens-cachan.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), et a préparé et réussi l'examen d'agrégation en mécanique en 2008. Il a obtenu un Master de </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble INP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en Traitement du Signal en 2009, un autre de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Grenoble 2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en Informatique en 2010, et a obtenu son doctorat en 2014 de </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le thème de la représentation des connaissances de la théorie linguistique Sens-Texte. Toutes ses recherches visent à répondre à la question générale : &amp;quot;Comment l'ingénierie des connaissances peut-elle contribuer à l'interopérabilité sémantique dans les systèmes cyber-physiques : de l'Internet des objets aux espaces de données ?&amp;quot;, avec trois directions de recherche principales : les méthodologies et technologies pour l'ingénierie des connaissances, l'interopérabilité sémantique pour l'internet des objets, et l'interopérabilité sémantique dans les espaces de données. Il a notamment contribué à l'ontologie standard [Semantic Sensor Network] de l'OGC&W3C (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.w3.org/TR/vocab-ssn/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), et contribue à l'ontologie [ETSI SmartM2M Smart Applications REFerence] (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://saref.etsi.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3699954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOT: the Building Topology Ontology of the W3C Linked Building Data Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Ferdinand Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02890191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics in the Edge: Sensors and actuators in the Web of Linked Data and Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal Of Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.571-580. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02912327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reconfiguration of Smart Sensors: * A Semantic Web based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2947236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02350486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing interrelated project information in AEC Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlshøj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.102956. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2019.102956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02337535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOSA: A lightweight ontology for sensors, observations, samples, and actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Le Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2018.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modular SSN Ontology: A Joint W3C and OGC Standard Specifying the Semantics of Sensors, Observations, Sampling, and Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practices for Publishing, Retrieving, and Using Spatial Data on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payam Barnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.95-114. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Traffic Optimization in Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3246-3255. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2742584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web of Simulation Ontology-Driven Framework (WoSO-DF) for Integrating Building Performance Simulations and IoT Systems for Smart Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Hounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Acolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Computing in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVAW: ACIMOV's GitHub robot assisting agile collaborative ontology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE /WIC International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the use of Physics-Based Simulations on Embedded Devices by running FMUs from MicroPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Enferad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrancois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Modelica &amp; FMI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lucerne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp218525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Données Sémantiques Commun pour l'Espace de Données Européen de l'Energie Omega-X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Journées Francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05163390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web of Simulation ontology (WoSO): Integration of Building Performance Simulations in IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Hounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2024 - Linked Data in Architecture and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruhr University Bochum, Jun 2024, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kind of X and X of Interest: An Ontology Design Pattern to Reconcile Web of Thing Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Workshop on Ontology Design and Patterns (WOP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie ACIMOV pour l'intégration agile et continue des modules ontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Agile Interaction Model based ontology development Methodology (AIME) for FAIR European data spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIR Principles for Ontologies and Medatata in Knowledge Management (FOAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de Maintenance des Bâtiments et Capacités des Larges Modèles de Langage (LLM) pour le Peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mba Kouhoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Lonlac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Doniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2024 - PFIA 2024 - 35es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of building codes and regulations in knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçal Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Vakaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Lavikka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Building Permit conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Barcelone, Spain. pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04919653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de SOSA/SSN, SAREF, et TD dans l’ontologie CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04636364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest SAREF specification updates, versioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ''Enhancing IoT Semantic Interoperability by SAREF for Digital Twins''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSI and European Commission, Sep 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGA-X: Energy Data Space for improving efficiency of electric power systems leveraging semantic interoperability and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Valino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Janev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2024 : Study committees: Information Systems, Telecommunications and Cybersecurity (D2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France. pp.10344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Negotiation in a Decentralised Semantic Context Utilising Equivalence Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Data Management for Knowledge Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantisation of Rules for Automated Compliance Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Vakaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2023 - Linked Data in Architecture and Construction Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04079411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAREF Pipeline and Portal—An Ontology Verification Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnabasik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece. pp.134-151, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47243-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04277942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Knowledge integration for Smart Building Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Fatokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Raveendran Nair Sheela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Mecharnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC’23: 11th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04086955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ACIMOV Methodology: Agile and Continuous Integration for Modular Ontologies and Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MK 2023 - 2. Workshop on Modular Knowledge associated with FOIS 2023 - 13. International Conference on Formal Ontology in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAREF4SYST: a SAREF Reference Ontology Pattern for Representing Systems and their Interconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOP2023: 14th Workshop on Ontology Design and Patterns, at the International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04278004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of the ETSI SAREF suite of ontologies: past, current situation, and the road ahead” by SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Artefact Governance Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAIR-IMPACT, Aug 2023, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04224943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ETSI STF 653 roadmap towards the consolidation and factorization of SAREF with ontology patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI IoT Conference 2023 (ETSI IoT Week 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSI, Jul 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04159947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedea: A Framework for Web (of Things) Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, New York, NY, USA, Apr 2022, Lyon (Virtual), France. pp.176-179, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487553.3524243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03609556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des méthodologies et techniques de développement logiciel pour l'ingénierie des ontologies: Retour d'expérience des contributions au développement de l'ontologie ETSI SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation de contenu sémantique pour l'échange de connaissances entre systèmes hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Jumeau Numérique du bâtiment Espace Fauriel de Mines Saint-Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IoT et IA : Internet des Objets et Intelligence Artificielle. Plate-Forme Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03712534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portal for the State of the Art on Content Negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC’22: international semantic web conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation de contenu sur le Web: un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC Journées francophones d’Ingénierie des Connaissances PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitfalls in Networked and Versioned Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering, and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.185-212, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66196-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le framework de développement de l’ontologie ETSI SAREF (Smart Applications REFerence ontology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique EGC &amp; IA : Évolution et dynamique des connaissances formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03231685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding PIDza to VIVO: data ingest with SPARQL-Generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th VIVO Conference (VIVO21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5027304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03270629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Journées francophones d’Ingénierie des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03259843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Semantically-Enabled Web Services on theWoT: Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurten Messalti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chiang Mai, Thailand. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03010270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing interoperability in the Web of Things using Autonomous Agents (Position Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2020 (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02890165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Applications REFerence ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro 2020 Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03007142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement sur le Web Sémantique des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances, Plate-Forme Intelligence Artificielle (PFIA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.8-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL-Generate: Génération de RDF et de texte à partir de RDF et flux de documents dans des formats hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel (SemWeb.Pro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02382181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Intelligence Summer School 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence Summer School 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02167681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Impact and Adaptation to the Evolution of an Imported Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3K 2019 - 11ht International Joint Conference on Knowledge Discovery, Knowledge Enginnering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.76-86, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008064700760086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02319731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Sensor Network Ontology, Revamped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02430047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Knowledge Models for Smart Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital transformation in France and Germany: Consequences for industry, society &amp; higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French-German University in cooperation with Institut Mines-Télécom, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02355844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité sémantique et coordination décentralisée pour l’Industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02096208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted Ontology Construction System: Focus on Bootstrapping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events. ESWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, France. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Your Ontologies for Sensor Data Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Environments 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-874-7-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF Presentation and Correct Content Conveyance for Legacy Services and the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Internet of Things (IOT’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Santa-Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3277593.3277618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Smart Sensors on top of SOSA/SSN and WoT TD with the Semantic Smart Sensor Network (S3N) modular Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Khemaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2018 : 17th Internal Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.163 - 177, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-894-5-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPM: An ontology for describing properties that evolve over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bonduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlshøj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unified Code for Units of Measure in RDF: cdt:ucum and other UCUM Datatypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events. ESWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de RDF à partir de sources de données aux formats hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01491561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité sémantique libérale pour les services et les objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence Extraction et Gestion des Connaissances, EGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planned ETSI SAREF Extensions based on the W3C&OGC SOSA/SSN-compatible SEAS Ontology Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Interoperability and Standardization in the IoT, SIS-IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support uniforme de types de données personnalisés dans RDF et SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01491558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent changes in the Building Topology Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Holten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Ferdinand Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Anker Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2017 - 5th Linked Data in Architecture and Construction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Federated Queries for Web of Things Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejal Jaiswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Interoperability and Standardization in the IoT, SIS-IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPARQL extension for generating RDF from heterogeneous formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ESWC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Portoroz, Slovenia. pp.Pages 35-50, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58068-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01504637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RDF generation from RDF and heterogeneous data sources with SPARQL-Generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.Pages 131-135, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58694-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01417238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing real-time microgrid consumption data on the web of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zita Vale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Clemson University Power Systems Conference (PSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Clemson, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Arbitrary Custom Datatypes in RDF and SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, ESWC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Anissaras, Greece. pp 371-386, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-34129-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01310428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCORVoc: Vocabulary-Based Information Integration and Exchange in Supply Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irlán Grangel-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Coskun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Frommhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Semantic Computing, ICSC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Laguna Hills, United States. pp 132-139, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2016.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01438831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing Electric Vehicle Smart Charging on the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ramondou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Françon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN 2016 : 1st International Conference on Green Communications, Computing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditeur de définitions formelles pour les connaissances lexicales de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'ingénierie des connaissances pour la représentation des définitions lexicographiques dans le cadre de la théorie Sens-Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh - 8th International Conference on Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Unit Graphs Framework to Lexicographic Definitions in the RELIEF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gugert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances du DEC: Concepts fondamentaux du formalisme des Graphes d'Unités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL - 15ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.164-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale, Concepts, and Current Outcome of the Unit Graphs Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.382-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Dependency Structures and Lexicographic Definitions using Unit Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depling - 2nd International Conference on Dependency Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: A new graph-based Knowledge Representation Formalism for ECD Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 6th International Conference on Meaning-Text Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Framework: Foundational Concepts and Semantic Consequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP - 9th International Conference Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria. pp.389-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Semantic Web Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSW - Proc. 2nd Workshop on the Multilingual Semantic Web, collocated with ISWC - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Montiel-Ponsoda and John McCrae and Paul Buitelaar and Philipp Cimiano, Oct 2011, Bonn, Germany. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULiS: An Expert System on Linguistics to Support Multilingual Management of Interlingual Knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA - 9th International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2011, Paris, France. pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILexicOn: toward an ECD-compliant interlingual lexical ontology described with semantic web formalisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT - 5th International Conference on Meaning-Text Theory - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Igor Boguslavsky and Leo Wanner, Sep 2011, Barcelona, Spain. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Creation of Knowledge Graphs From IEC 61850-Tagged Datasets for Renewable Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMANTiCS 2025 : 21st International Conference on Semantic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urdflib Library for MicroPython: Manipulating RDF on Constrained Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hadavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athenes, Greece. Lecture Notes in Computer Science book series, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04277980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedVocabularyEditor: une extension MediaWiki pour l’édition collaborative et la publication de vocabulaires liés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Francophones d'Ingénierie des Connaissances, IC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01158410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic IoT Solutions -A Developer Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Baqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Corchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51p, 2019, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.16339.53286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elfallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic interoperability standards based on ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Baqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Corchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 p., 2019, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26825.29282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02352822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Sensor Network Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Janowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Le Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, W3C Recommendation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude analytique d’ontologies pour le projet ACCORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Mecharnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Juganaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie de Boissieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIM computationnel, des données vers l'IA : Ingénierie &amp; architecture, enseignement &amp; recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2024, Blanche BTP, 978-2-416-01511-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04387204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ETSI SAREF Ontology for Smart Applications: A Long Path of Development and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Moreno-Munoz; Neomar Giacomini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Smart Appliances: Applications, Methodologies, and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2023, 978-1-119-89942-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04123151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Hyperworlds: representing Kripke models in RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leturc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content negotiation on the Web: State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousouf Taghzouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03656955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How my actuator can understand what your sensor says: Revisiting the Web's Architectural and Linked Data Principles for Legacy Services and the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01725203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating an interoperable sovereign federated Multi-vector Energy data space built on open standards and ready for GAia-X D4.4 Data ingestion, Common Information Model and semantic interoperability. Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzennyr Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union’s Horizon Europe Framework Programme. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF reference ontology patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF Development Framework and Workflow, Streamlining the Development of SAREF and its Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Smart Applications ; Reference Ontology and oneM2M Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Bouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2024, p 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating an interoperable sovereign federated Multi-vector Energy data space built on open standards and ready for GAia-X D4.1 Data ingestion, Common Information Model and semantic interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Traverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzennyr Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union’s Horizon Europe Framework Programme. 2023, pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Study for SAREF ontology patterns and usage guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnabasik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2023, p 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Extension to SAREF ; Part 11 : Lift Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Fernandez Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2021, p 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Smart Applications ; Reference Ontology and oneM2M Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2020, p 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M; Extension to SAREF; Part 8: eHealth/Ageing-well Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Girod-Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ETSI TS 103 410-8 V1.1.1, ETSI SmartM2M. 2020, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF Development Framework and Workflow, Streamlining the Development of SAREF and its Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2020, p 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; SAREF consolidation with new reference ontology patterns, based on the experience from the SEAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2019, p 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M. SmartM2M ; Guidelines for consolidating SAREF with new reference ontology patterns, based on the experience from the ITEA SEAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETSI. 2019, p 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SEAS Knowledge Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kalaoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Ghariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Deliverable 2.2, ITEA2 12004 Smart Energy Aware Systems. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.2 SEAS Knowledge Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kalaoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Ghariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ITEA2 12004 Smart Energy Aware Systems. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit Graphs Mathematical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8212, Inria. 2013, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances sémantiques lexicales de la Théorie Sens-Texte : conceptualisation, représentation, et opérationnalisation des définitions lexicographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Nice Sophia Antipolis, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014NICE4043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01071945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 32es journées francophones d'Ingénierie des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03261182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 17es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. Association Française pour l'Intelligence Artificielle, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Semantic Sensor Networks Workshop, co-located with 17th International Semantic Web Conference (ISWC 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Gyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-actes de la conférence Ingénierie des Connaissances (IC 2021-2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1-2), pp.200, 2025, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.90fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2019 : part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ghidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11779, pp.550, 2019, 18th International Semantic Web Conference, Auckland, New Zealand, October 26–30, 2019, Proceedings, Part I, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30796-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2019 : part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ghidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11778, pp.754, 2019, 18th International Semantic Web Conference, Auckland, New Zealand, October 26–30, 2019, Proceedings, Part I, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30793-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une interopérabilité sémantique des applications IoT sur les espaces européens des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04151067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines qui surfent sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03561100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA pour des systèmes industriels interopérables et autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02964645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Petit Larousse » des objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02406702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroPython urdflib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hadavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f7deba81ebbe9fd44aea3390bf9053f52619ced6;origin=https://hal.archives-ouvertes.fr/hal-05056482;visit=swh:1:snp:110c84659e423ff41e8b2c12894c6ee6f6ba21be;anchor=swh:1:rel:af1ca438d2a392b847b2f92fdbd3e818862efe02;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAREF Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a5a328efcf14e89c77d7f9718a5098311e2503fe;origin=https://hal.archives-ouvertes.fr/hal-05052555;visit=swh:1:snp:4282be49443ac3a0cd7cd0d2012f0766c655113f;anchor=swh:1:rel:cd79fe4ea96f16ffa4357f48c9f1bedac2c94eda;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL-Generate implementation over Apache Jena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Noorani Bakerally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Qawasmeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:522b14ecc703bdcbd739d5cc9eaaf307ac0822e1;origin=https://hal.archives-ouvertes.fr/hal-04999601;visit=swh:1:snp:26e5e4829cac9cd221a60dfd7443ce4b1ce58a5f;anchor=swh:1:rel:e4b15bccca3a5bce7d7eb91ea8bcecd9bf1e2d2b;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD3206F0"/>
+    <w:nsid w:val="D279F5FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mlefranc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9814-8991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181017741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/KFQ-4572-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mines-stetienne.fr/recherche/centres-et-departements/institut-henri-fayol/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mines-stetienne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://limos.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-cachan.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.w3.org/TR/vocab-ssn/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saref.etsi.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Holten Rasmussen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Ferdinand Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200385" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02912327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200379" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02350486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Sagar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khemaja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2947236" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02337535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Anker Hviid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Karlsh&#248;j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Janowicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.D. Cox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Le Phuoc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.06.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Taylor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180320" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van den Brink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Barnaghi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tandy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Atkinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180305" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05163390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Reynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Enferad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefrancois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp218525" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Hounas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acolant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Sayegh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou Hannou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04919653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;al Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Vakaj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lavikka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Maqueda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Valino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Genest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Janev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04079411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Dridi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04277942v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnabasik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47243-5_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04086955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Fatokun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Raveendran Nair Sheela" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04159947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04224943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04278004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187236v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524243" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Qawasmeh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03712534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03231685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66196-0_9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03270629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mierz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5027304" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03259843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03010270v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurten Messalti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Chung" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03007142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02382181v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174451v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319731v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008064700760086" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02167681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02430047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Cox" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02096208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02355844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-894-5-163" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885340v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-874-7-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277618" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bonduel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_37" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01504637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01417238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58694-6_16" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638285v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejal Jaiswal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01491561v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016103v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01491558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Faria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Vale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ramondou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fran&#231;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01438831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Petersen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irl&#225;n Grangel-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Coskun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Auer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Frommhold" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2016.25" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gugert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061399v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857648v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841257v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857652v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857653v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724566v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244527v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Effantin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04277980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hadavi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Baqa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bilbao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Corchero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Daniele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16339.53286" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02352822v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26825.29282" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016313v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04387204v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04123151v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a Castro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329535v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leturc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03656955v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01725203v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr Gomes da Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe Ismail" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999523v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999509v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999531v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Bouter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Biagioni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149714v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999552v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fernandez Izquierdo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999570v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999581v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937318v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girod-Genet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Moreira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999590v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999587v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Kalaoja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Ghariani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780805v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01071945v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE4043" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03261182v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167252v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885348v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gyrard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376657v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.90fr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329358v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ghidini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Svatek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30793-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04151067v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03561100v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02964645v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02406702v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Claveau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056482v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f7deba81ebbe9fd44aea3390bf9053f52619ced6;origin=https://hal.archives-ouvertes.fr/hal-05056482;visit=swh:1:snp:110c84659e423ff41e8b2c12894c6ee6f6ba21be;anchor=swh:1:rel:af1ca438d2a392b847b2f92fdbd3e818862efe02;path=/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052555v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a5a328efcf14e89c77d7f9718a5098311e2503fe;origin=https://hal.archives-ouvertes.fr/hal-05052555;visit=swh:1:snp:4282be49443ac3a0cd7cd0d2012f0766c655113f;anchor=swh:1:rel:cd79fe4ea96f16ffa4357f48c9f1bedac2c94eda;path=/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999601v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Noorani Bakerally" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:522b14ecc703bdcbd739d5cc9eaaf307ac0822e1;origin=https://hal.archives-ouvertes.fr/hal-04999601;visit=swh:1:snp:26e5e4829cac9cd221a60dfd7443ce4b1ce58a5f;anchor=swh:1:rel:e4b15bccca3a5bce7d7eb91ea8bcecd9bf1e2d2b;path=/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mlefranc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9814-8991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181017741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3GfpyksAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/KFQ-4572-2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mines-stetienne.fr/recherche/centres-et-departements/institut-henri-fayol/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mines-stetienne.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://limos.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-cachan.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.w3.org/TR/vocab-ssn/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saref.etsi.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Holten Rasmussen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Ferdinand Schneider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200385" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02912327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02350486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Sagar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khemaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2947236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02337535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Anker Hviid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Karlsh&#248;j" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102956" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Janowicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.D. Cox" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Le Phuoc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.06.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Taylor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180320" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van den Brink" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Barnaghi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tandy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Atkinson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180305" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2742584" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Hounas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acolant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Sayegh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Reynaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Enferad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefrancois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp218525" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05163390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou Hannou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04919653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;al Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Vakaj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lavikka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947461v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Maqueda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Valino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Genest" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Janev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04079411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Dridi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04277942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnabasik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47243-5_8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04086955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Fatokun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Raveendran Nair Sheela" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187236v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04278004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04224943v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04159947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524243" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Castro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Qawasmeh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03712534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837655v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66196-0_9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03231685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03270629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mierz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5027304" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03259843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03010270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurten Messalti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Chung" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03007142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174451v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02382181v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02167681v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008064700760086" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02430047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Cox" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02355844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02096208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885340v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016358v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-874-7-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885328v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277618" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885330v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-894-5-163" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885248v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bonduel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885337v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_37" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01491561v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016103v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01491558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638305v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejal Jaiswal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01504637v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58068-5_3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01417238v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58694-6_16" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Faria" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Vale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310428v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_23" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01438831v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Petersen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irl&#225;n Grangel-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Coskun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Auer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Frommhold" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2016.25" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ramondou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fran&#231;on" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967537v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gugert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857648v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841257v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857652v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857634v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857650v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724566v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244527v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Effantin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04277980v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hadavi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345694v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Baqa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bilbao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Corchero" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Daniele" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16339.53286" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458049v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elfallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02352822v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26825.29282" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04387204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04123151v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a Castro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329535v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leturc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03656955v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01725203v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326458v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr Gomes da Silva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe Ismail" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999523v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999531v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Bouter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Biagioni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149714v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999539v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999552v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fernandez Izquierdo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999581v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937318v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girod-Genet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Moreira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999570v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999587v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885354v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Kalaoja" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Ghariani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016334v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780805v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01071945v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE4043" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03261182v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gyrard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376657v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.90fr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329358v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ghidini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Svatek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328688v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30793-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04151067v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03561100v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02964645v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02406702v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Claveau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056482v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f7deba81ebbe9fd44aea3390bf9053f52619ced6;origin=https://hal.archives-ouvertes.fr/hal-05056482;visit=swh:1:snp:110c84659e423ff41e8b2c12894c6ee6f6ba21be;anchor=swh:1:rel:af1ca438d2a392b847b2f92fdbd3e818862efe02;path=/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052555v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a5a328efcf14e89c77d7f9718a5098311e2503fe;origin=https://hal.archives-ouvertes.fr/hal-05052555;visit=swh:1:snp:4282be49443ac3a0cd7cd0d2012f0766c655113f;anchor=swh:1:rel:cd79fe4ea96f16ffa4357f48c9f1bedac2c94eda;path=/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999601v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Noorani Bakerally" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:522b14ecc703bdcbd739d5cc9eaaf307ac0822e1;origin=https://hal.archives-ouvertes.fr/hal-04999601;visit=swh:1:snp:26e5e4829cac9cd221a60dfd7443ce4b1ce58a5f;anchor=swh:1:rel:e4b15bccca3a5bce7d7eb91ea8bcecd9bf1e2d2b;path=/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>